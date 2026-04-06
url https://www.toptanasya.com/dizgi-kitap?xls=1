--- v0 (2026-02-20)
+++ v1 (2026-04-06)
@@ -85,9700 +85,10600 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255788382</t>
+          <t>9786100000035</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS İdeal Tarih Konu Anlatımı (2 Kitap)</t>
+          <t>2026 Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>660</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258730326</t>
+          <t>9786100000034</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Tamamı Video Çözümlü 25 Deneme Sınavı</t>
+          <t>2026 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>199</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255788726</t>
+          <t>9786100000033</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS ÖABT Tarih Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi İdari Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>38</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255788924</t>
+          <t>9786258623123</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS ÖABT Biyoloji Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
+          <t>2026 KPSS A Muhasebe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>38</v>
+        <v>922</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258730388</t>
+          <t>9786258623147</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı Çözümlü 7 Deneme Sınavı</t>
+          <t>Usta Mülakat Hazine ve Maliye Bakanlığı ve Diğer Kurumların Mülakat Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>307</v>
+        <v>768</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258730371</t>
+          <t>9786258623079</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı PDF Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>507</v>
+        <v>307</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255788993</t>
+          <t>9786255983091</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Fasiküller Halinde Konu Anlatım Seti</t>
+          <t>2026 MEB AGS ÖABT Korteks Psikolojik Danışma ve Rehberlik Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1292</v>
+        <v>384</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258730364</t>
+          <t>9786258623000</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>KPSS MEB AGS YKS Şifrelerle Tarih Ders Notları</t>
+          <t>Tulpar 2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı PDF Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>353</v>
+        <v>307</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258730333</t>
+          <t>9786255788276</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Tarih Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Türkçe Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>923</v>
+        <v>460</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258730340</t>
+          <t>9786258623017</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Meşale Türkçe Öğretmenliği &amp; Türk Dili ve Edebiyatı Öğretmenliği Yeni Türk Edebiyatı Tamamı Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>923</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255788818</t>
+          <t>9786255983497</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS ÖABT Edebiyat Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
+          <t>2026 MEB AGS ÖABT DKAB İHL Tamamı Video Çözümlü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>38</v>
+        <v>353</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258730302</t>
+          <t>9786258730180</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Video Ders Notları</t>
+          <t>ÖSYM Böyle Sorar 2026 MEB AGS Türkiye Coğrafyası Tamamı PDF Çözümlü 50 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>692</v>
+        <v>184</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258730241</t>
+          <t>9786100000032</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi Adli Hakimlik Tamamı Çözümlü Orijinal Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>460</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255788436</t>
+          <t>9786100000031</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>EKPSS Tüm Yıllar Tamamı Çözümlü Zihinsel Engelli Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>660</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255843692</t>
+          <t>9786100000030</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT İlköğretim Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi Adli Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>460</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255843753</t>
+          <t>9786258730296</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Biyoloji ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Kolaydan Zora Adım Adım Paragraf Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>460</v>
+        <v>199</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255843708</t>
+          <t>9786256150447</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>460</v>
+        <v>615</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258730050</t>
+          <t>9786100000045</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Hukuk Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2015-2025)</t>
+          <t>Hukuk Atölyesi 2026 HMGS Fark Dersler Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>553</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258730210</t>
+          <t>9786255983084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türkçe, Türk Dili ve Edebiyatı, Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Dil Bilgisi Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
+          <t>ÖSYM Böyle Sorar 2026 MEB AGS Tarih Tamamı PDF Çözümlü 50 Deneme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>199</v>
+        <v>184</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258730203</t>
+          <t>9786258730494</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT 200 Soruda Çocuk Edebiyatı Türkçe, Sınıf, Okul Öncesi Öğretmenliği Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>199</v>
+        <v>538</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255788689</t>
+          <t>9786258730555</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1384</v>
+        <v>384</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4444444444426</t>
+          <t>9786258730579</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>MEB - EKYS Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>307</v>
+        <v>538</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255788337</t>
+          <t>9786258730678</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Mevzuat Bilgisi Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>384</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256150720</t>
+          <t>9786258730692</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Tüm Sınavlar Tarih Video Çözümlü Çıkmış Soru Külliyatı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>414</v>
+        <v>384</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258730166</t>
+          <t>9786258730685</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Soru Analizli Konu Anlatımı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>692</v>
+        <v>323</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255788290</t>
+          <t>9786258730586</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258730173</t>
+          <t>9786258730517</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 MasterChef MEB AGS Türkiye Coğrafyası Tamamı Video Çözümlü 50 Branş Deneme</t>
+          <t>2026 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>199</v>
+        <v>307</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255788047</t>
+          <t>9786258730876</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 Vatandaşlık Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>368</v>
+        <v>584</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255788986</t>
+          <t>9786258730906</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>660</v>
+        <v>584</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258730159</t>
+          <t>9786258730890</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A İdare Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>692</v>
+        <v>660</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255788757</t>
+          <t>9786258730913</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Ayrıntılı Video Çözümlü 5 Deneme Sınavı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İş Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>307</v>
+        <v>322</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255843777</t>
+          <t>9786258730982</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Öabt'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Fark Dersler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255788696</t>
+          <t>9786256002913</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tarih Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1384</v>
+        <v>384</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255843746</t>
+          <t>9786256002906</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Fen Bilimleri Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Video Çözümlü 10 Star Deneme</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255788672</t>
+          <t>9786258730852</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2025 MAS Kaymakamlık Türkiyede Demokratikleşme ve İnsan Hakları Çıkmış Sorular Video Çözümlü</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>199</v>
+        <v>676</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255788665</t>
+          <t>9786258730999</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Grubu Muhasebe Muhasebat Çıkmış Sorular 2001-2025 Tüm Yıllar Çözümlü</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1292</v>
+        <v>492</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258730067</t>
+          <t>9786258730869</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Anayasa Hukuku Video Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Medeni Hukuk Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258730135</t>
+          <t>9786258730838</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Anayasa Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>553</v>
+        <v>445</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255843784</t>
+          <t>9786258730821</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Sosyal Bilgiler ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>414</v>
+        <v>660</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255788962</t>
+          <t>9786258730814</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Anayasa Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>460</v>
+        <v>922</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255843722</t>
+          <t>9786258730845</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>460</v>
+        <v>492</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258730098</t>
+          <t>9786258730562</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>692</v>
+        <v>660</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258730104</t>
+          <t>9786258730661</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
+          <t>2026 Hukuk Atölyesi HMGS Ne Sordu Ne Sorar Avukatlık Kanunu Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>307</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255843678</t>
+          <t>9786258730647</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli İcra İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>460</v>
+        <v>338</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258730111</t>
+          <t>9786258730722</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>DGS Matematik Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Borçlar Hukuku Genel - Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>414</v>
+        <v>492</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255843661</t>
+          <t>9786258730531</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT nin Rehberi Türkçe Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Medeni Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>460</v>
+        <v>430</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255843685</t>
+          <t>9786258730548</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Okul Öncesi Öğretmenliği Çıkmış Sorular Son 10 Yıl Çözümlü</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Vergi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>460</v>
+        <v>353</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255788979</t>
+          <t>9786258730784</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>DHBT MBSTS Ders Notları ve Çıkmış Soru Çözümleri</t>
+          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Avukatlık Kanunu Ders Notları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>470</v>
+        <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255788016</t>
+          <t>9786258730739</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Türkçe Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258730029</t>
+          <t>9786100000029</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss A Maliye Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>768</v>
+        <v>6922</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786250096451</t>
+          <t>9786100000028</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski ve Yeni Türk Dili Konu Anlatımı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>235</v>
+        <v>7692</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255788771</t>
+          <t>9786100000027</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 MBSTS Çıkmış Sorular 2015-2025 Tüm Yıllar Çözümlü</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>460</v>
+        <v>6153</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255788542</t>
+          <t>9786258730432</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Meddah Türk Halk Edebiyatı Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>460</v>
+        <v>415</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258730036</t>
+          <t>9786258730500</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A İktisat Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
+          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Sosyal Güvenlik Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>922</v>
+        <v>307</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258730012</t>
+          <t>9786258730616</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 Din Hizmetleri Alan Bilgisi Testi DHBT Çıkmış Soru Analizli Konu Anlatım Seti</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Borçlar Hukuku (Genel - Özel Hükümler) Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1292</v>
+        <v>384</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258730005</t>
+          <t>9786255983077</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tesit Sınavı MBSTS Çıkmış Soru Analizli Konu Anlatım Seti</t>
+          <t>2026 KPSS A Borçlar Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1292</v>
+        <v>353</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255788948</t>
+          <t>9786256150041</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 Türkiye Ekonomisi Kaymakamlık KPSS A Sayıştay Tüm Yıllar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 KPSS A Borçlar Hukuku Video Ders Notları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>246</v>
+        <v>353</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>4444444444369</t>
+          <t>9786255983053</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Maliye Konularına Göre Tasnif Edilmiş Son 10 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
+          <t>2026 KPSS A Medeni Hukuk Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>588</v>
+        <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255843760</t>
+          <t>9786256150072</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS DKAB İHL ÖABT nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Çıkmış Sınav Soruları</t>
+          <t>2026 KPSS A Medeni Hukuk Video Ders Notları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255788764</t>
+          <t>9786256150331</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT DKAB İHL Tamamı Çözümlü Branş Deneme Seti</t>
+          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255983336</t>
+          <t>9786255788382</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Psikososyal Dersler Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 KPSS MEB-AGS İdeal Tarih Konu Anlatımı (2 Kitap)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255788955</t>
+          <t>9786258730326</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mihenk Adli Hakimlik ve Savcı Yardımcılığı 5 Deneme</t>
+          <t>2026 KPSS Coğrafya Tamamı Video Çözümlü 25 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>660</v>
+        <v>199</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255788627</t>
+          <t>9786255788726</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>MEB-AGS ÖABT Tarih Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>692</v>
+        <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255788641</t>
+          <t>9786255788924</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>MEB-AGS ÖABT Biyoloji Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>322</v>
+        <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255843739</t>
+          <t>9786258730388</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 7 Yıl Konularına Göre Çözümlü</t>
+          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>322</v>
+        <v>307</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255843715</t>
+          <t>9786258730371</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Sınıf Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>460</v>
+        <v>507</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255788610</t>
+          <t>9786255788993</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Fasiküller Halinde Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>660</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255788658</t>
+          <t>9786258730364</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Altın Gol Konu Anlatımlı Modüler Set</t>
+          <t>KPSS MEB AGS YKS Şifrelerle Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>1922</v>
+        <v>353</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255788139</t>
+          <t>9786258730333</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS 30 Günde Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Tarih Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>384</v>
+        <v>923</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255788603</t>
+          <t>9786258730340</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Sınıf Öğretmenliği Konu Anlatımlı 12 Fasikül Set</t>
+          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1999</v>
+        <v>923</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255983299</t>
+          <t>9786255788818</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Din Kültürü ve Ahlak Bilgisi Çıkmış Soru Analizli Ders Notları Seti</t>
+          <t>MEB AGS ÖABT Edebiyat Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>1538</v>
+        <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255788252</t>
+          <t>9786258730302</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Video Ders Notları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>460</v>
+        <v>692</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255788269</t>
+          <t>9786258730241</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Soru Bankası Çözümlü</t>
+          <t>2026 KPSS MEB-AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255788061</t>
+          <t>9786255788436</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>KPSS 30 Günde Matematik Video Ders Notları</t>
+          <t>EKPSS Tüm Yıllar Tamamı Çözümlü Zihinsel Engelli Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>384</v>
+        <v>660</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255788108</t>
+          <t>9786255843692</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS 30 Günde Sayısal Yetenek Video Ders Notları</t>
+          <t>2026 MEB AGS ÖABT İlköğretim Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255788535</t>
+          <t>9786255843753</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>KPSS MEB-AGS ALES DGS Sözel Mantık Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Biyoloji ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255788511</t>
+          <t>9786255843708</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256456709</t>
+          <t>9786258730050</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>KPSS Eğitim Bilimleri Son 5 Yıl Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 KPSS A Hukuk Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2015-2025)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>199</v>
+        <v>553</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255788023</t>
+          <t>9786258730210</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Matematik Çıkmış Sorular</t>
+          <t>2026 MEB AGS ÖABT Türkçe, Türk Dili ve Edebiyatı, Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Dil Bilgisi Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>460</v>
+        <v>199</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255843999</t>
+          <t>9786258730203</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS TYT MSÜ Dil Bilgisi Çıkmış Sorular Son 16 Yıl ÇÖzümlü</t>
+          <t>2026 MEB AGS ÖABT 200 Soruda Çocuk Edebiyatı Türkçe, Sınıf, Okul Öncesi Öğretmenliği Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>230</v>
+        <v>199</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255788245</t>
+          <t>9786255788689</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ders Notları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>384</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255788177</t>
+          <t>4444444444426</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Matematik Soru Bankası Çözümlü</t>
+          <t>MEB - EKYS Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255788498</t>
+          <t>9786255788337</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
+          <t>2026 MEB AGS Mevzuat Bilgisi Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>176</v>
+        <v>384</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255788450</t>
+          <t>9786256150720</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Genel Görme İşitme - 2 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
+          <t>Tüm Adaylar İçin Tüm Sınavlar Tarih Video Çözümlü Çıkmış Soru Külliyatı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>660</v>
+        <v>414</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255788443</t>
+          <t>9786258730166</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS İşitme - 1 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
+          <t>2026 MEB AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Soru Analizli Konu Anlatımı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>660</v>
+        <v>692</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255843937</t>
+          <t>9786255788290</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Kaymakamlık 13 Günde Tarih Ders Notları</t>
+          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255843944</t>
+          <t>9786258730173</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Kaymakamlık Tarih Soru Bankası Çözümlü</t>
+          <t>2026 MasterChef MEB AGS Türkiye Coğrafyası Tamamı Video Çözümlü 50 Branş Deneme</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>307</v>
+        <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255788399</t>
+          <t>9786255788047</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS İdeal Tarih Soru Bankası Çözümlü</t>
+          <t>2026 Vatandaşlık Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>553</v>
+        <v>368</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255788184</t>
+          <t>9786255788986</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Vatandaşlık Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>414</v>
+        <v>660</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255788238</t>
+          <t>9786258730159</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
+          <t>2026 KPSS A İdare Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>384</v>
+        <v>692</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255788368</t>
+          <t>9786255788757</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
+          <t>MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Ayrıntılı Video Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255788160</t>
+          <t>9786255843777</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Coğrafya Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Tarih Öabt'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255788122</t>
+          <t>9786255788696</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS 20 Günde Türkiye Coğrafyası Video Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>368</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255788078</t>
+          <t>9786255843746</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS 20 Günde Coğrafya Video Ders Notları</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Fen Bilimleri Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>368</v>
+        <v>460</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255788221</t>
+          <t>9786255788672</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Konu Anlatımı</t>
+          <t>2025 MAS Kaymakamlık Türkiyede Demokratikleşme ve İnsan Hakları Çıkmış Sorular Video Çözümlü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>338</v>
+        <v>199</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255788320</t>
+          <t>9786255788665</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>KPSS MEB-AGS Haritalarla Coğrafya</t>
+          <t>2026 KPSS A Grubu Muhasebe Muhasebat Çıkmış Sorular 2001-2025 Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>353</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255788009</t>
+          <t>9786258730067</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tarih Video Destekli Ders Notları</t>
+          <t>2026 KPSS-A Anayasa Hukuku Video Ders Notları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255983954</t>
+          <t>9786258730135</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Medeni Hukuk Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 KPSS-A Anayasa Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>553</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255788405</t>
+          <t>9786255843784</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS İdeal Tarih 30 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS ÖABT Sosyal Bilgiler ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>414</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255788429</t>
+          <t>9786255788962</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS İdeal Tarih 20 Deneme Çözümlü</t>
+          <t>2026 KPSS MEB AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255788146</t>
+          <t>9786255843722</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya MasterChef 33 Deneme Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>460</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255788153</t>
+          <t>9786258730098</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Türkçe Soru Bankası Çözümlü</t>
+          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>460</v>
+        <v>692</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255788214</t>
+          <t>9786258730104</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Soru Bankası Çözümlü</t>
+          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>368</v>
+        <v>307</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255788207</t>
+          <t>9786255843678</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>368</v>
+        <v>460</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255788030</t>
+          <t>9786258730111</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 Coğrafya Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>DGS Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>384</v>
+        <v>414</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255983237</t>
+          <t>9786255843661</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Maarif Modeli Öğreniyorum Türkiye Yüzyılı Maarif Modelinin Genel Yapısı ve Temelleri Ders Notları</t>
+          <t>2026 ÖABT nin Rehberi Türkçe Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>199</v>
+        <v>460</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255983206</t>
+          <t>9786255843685</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>KPSS Coğrafya Çıkmış Sorular Konularına Göre Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Okul Öncesi Öğretmenliği Çıkmış Sorular Son 10 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256150386</t>
+          <t>9786255788979</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>YARGIÇ Adli İdari Hakimlik Milletlerarası Hukuk ve Özel Hukuk Konu Anlatımı</t>
+          <t>DHBT MBSTS Ders Notları ve Çıkmış Soru Çözümleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>352</v>
+        <v>470</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256456938</t>
+          <t>9786255788016</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Siteleri İçin Hukuk Rehberi</t>
+          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Türkçe Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256456327</t>
+          <t>9786258730029</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziği Çatısı Altında Elazığlı Ozanlar</t>
+          <t>2026 Kpss A Maliye Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>117</v>
+        <v>768</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257476560</t>
+          <t>9786250096451</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düşlü Kadın</t>
+          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski ve Yeni Türk Dili Konu Anlatımı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>153</v>
+        <v>235</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258145687</t>
+          <t>9786255788771</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>GYS Hazine ve Maliye Bakanlığı Soru Bankası Çözümlü Görevde Yükselme</t>
+          <t>2026 MBSTS Çıkmış Sorular 2015-2025 Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256456648</t>
+          <t>9786255788542</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>AYT Edebiyat Video Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Meddah Türk Halk Edebiyatı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256456600</t>
+          <t>9786258730036</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2026 Bizim Hocalar TYT Kimya Soru Bankası</t>
+          <t>2026 KPSS A İktisat Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>384</v>
+        <v>922</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259982687</t>
+          <t>9786258730012</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2023 YKS AYT Çıkmış Sorular Tıpkı Basım</t>
+          <t>2026 Din Hizmetleri Alan Bilgisi Testi DHBT Çıkmış Soru Analizli Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>45</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259982670</t>
+          <t>9786258730005</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2023 MSÜ Çıkmış Sorular Tıpkı Basım</t>
+          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tesit Sınavı MBSTS Çıkmış Soru Analizli Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>45</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259982663</t>
+          <t>9786255788948</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2023 YKS TYT Çıkmış Sorular Tıpkı Basım</t>
+          <t>2026 Türkiye Ekonomisi Kaymakamlık KPSS A Sayıştay Tüm Yıllar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>25</v>
+        <v>246</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255843593</t>
+          <t>4444444444369</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ders Notları</t>
+          <t>2026 KPSS A Maliye Konularına Göre Tasnif Edilmiş Son 10 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>307</v>
+        <v>588</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255843579</t>
+          <t>9786255843760</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ders Notları</t>
+          <t>2026 MEB AGS DKAB İHL ÖABT nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255843623</t>
+          <t>9786255788764</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT DKAB İHL Tamamı Çözümlü Branş Deneme Seti</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>307</v>
+        <v>769</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255843616</t>
+          <t>9786255983336</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ders Notları</t>
+          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Psikososyal Dersler Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>308</v>
+        <v>460</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256150270</t>
+          <t>9786255788955</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Anayasa Hukuku Dikkat YouTube Video Ders Notları</t>
+          <t>Mihenk Adli Hakimlik ve Savcı Yardımcılığı 5 Deneme</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>176</v>
+        <v>660</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255843562</t>
+          <t>9786255788627</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>384</v>
+        <v>692</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255843555</t>
+          <t>9786255788641</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ders Notları</t>
+          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>384</v>
+        <v>322</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256150133</t>
+          <t>9786255843739</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Maliye DİKKAT YouTube Video Ders Notları</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 7 Yıl Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>258</v>
+        <v>322</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255843609</t>
+          <t>9786255843715</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Sınıf Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255843586</t>
+          <t>9786255788610</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255983374</t>
+          <t>9786255788658</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Sağlık Dersleri Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Altın Gol Konu Anlatımlı Modüler Set</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>660</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255843548</t>
+          <t>9786255788139</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>USTA KPSS A Grubu Mikro İktisat Soru Bankası Konularına Göre Çözümlü</t>
+          <t>2026 MEB-AGS 30 Günde Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>553</v>
+        <v>384</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256150027</t>
+          <t>9786255788603</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>YARGIÇ KPSS A Grubu Özel Hukuk Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT Sınıf Öğretmenliği Konu Anlatımlı 12 Fasikül Set</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>470</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256150010</t>
+          <t>9786255983299</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>YARGIÇ KPSS A Grubu Kamu Hukuku Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Din Kültürü ve Ahlak Bilgisi Çıkmış Soru Analizli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>470</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256456808</t>
+          <t>9786255788252</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kurum Sınavları Muhasebe Muhasebat Çıkmış Sorular Tüm Yıllar Çözümlü</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>705</v>
+        <v>460</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255983138</t>
+          <t>9786255788269</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2026 Hedefim Din Görevlisi Sözlü Mülakat Hazırlık Kitabı</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255983213</t>
+          <t>9786255788061</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hedef Diyanet Akademisi Sözlü Hazırlık Mülakat Kitabı</t>
+          <t>KPSS 30 Günde Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>553</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256150843</t>
+          <t>9786255788108</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS İş Hukuku Soru Bankası Çözümlü</t>
+          <t>MEB-AGS 30 Günde Sayısal Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>153</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255843203</t>
+          <t>9786255788535</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ders Notları</t>
+          <t>KPSS MEB-AGS ALES DGS Sözel Mantık Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>199</v>
+        <v>246</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255843104</t>
+          <t>9786255788511</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ders Notları</t>
+          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>199</v>
+        <v>38</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255843210</t>
+          <t>9786256456709</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>KPSS Eğitim Bilimleri Son 5 Yıl Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255843067</t>
+          <t>9786255788023</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Matematik Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>199</v>
+        <v>460</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256150874</t>
+          <t>9786255843999</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Türk Hukuk Tarihi Soru Bankası Çözümlü</t>
+          <t>2026 KPSS TYT MSÜ Dil Bilgisi Çıkmış Sorular Son 16 Yıl ÇÖzümlü</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>199</v>
+        <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256150775</t>
+          <t>9786255788245</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>117</v>
+        <v>384</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256150867</t>
+          <t>9786255788177</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Avukatlık Kanunu Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Matematik Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>199</v>
+        <v>384</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255983893</t>
+          <t>9786255788498</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ders Notları</t>
+          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>230</v>
+        <v>176</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255843111</t>
+          <t>9786255788450</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 E-KPSS Genel Görme İşitme - 2 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>230</v>
+        <v>660</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255983145</t>
+          <t>9786255788443</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Ticaret Hukuku Soru Bankası Çözümlü</t>
+          <t>2026 E-KPSS İşitme - 1 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>140</v>
+        <v>660</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256150799</t>
+          <t>9786255843937</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Borçlar Hukuku Genel ve Özel Hükümler Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi Kaymakamlık 13 Günde Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>140</v>
+        <v>246</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256150768</t>
+          <t>9786255843944</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Medeni Hukuk Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi Kaymakamlık Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>140</v>
+        <v>307</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255983152</t>
+          <t>9786255788399</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Vergi - Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası Çözümlü</t>
+          <t>2026 KPSS MEB-AGS İdeal Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>230</v>
+        <v>553</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256150836</t>
+          <t>9786255788184</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Medeni Usul Hukuku Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Vatandaşlık Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>140</v>
+        <v>414</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256150805</t>
+          <t>9786255788238</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>230</v>
+        <v>384</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256150737</t>
+          <t>9786255788368</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Anayasa Hukuku Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>140</v>
+        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255983886</t>
+          <t>9786255788160</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ders Notları</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Coğrafya Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255843043</t>
+          <t>9786255788122</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>2026 MEB-AGS 20 Günde Türkiye Coğrafyası Video Ders Notları</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>246</v>
+        <v>368</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255983862</t>
+          <t>9786255788078</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>2026 KPSS 20 Günde Coğrafya Video Ders Notları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>246</v>
+        <v>368</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255843074</t>
+          <t>9786255788221</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Coğrafya Konu Anlatımı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>246</v>
+        <v>338</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255843289</t>
+          <t>9786255788320</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>KPSS MEB-AGS Haritalarla Coğrafya</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>307</v>
+        <v>353</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255843449</t>
+          <t>9786255788009</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS Tarih Video Destekli Ders Notları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255843470</t>
+          <t>9786255983954</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Medeni Hukuk Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>307</v>
+        <v>553</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255843029</t>
+          <t>9786255788405</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ders Notları</t>
+          <t>2026 MEB-AGS İdeal Tarih 30 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>307</v>
+        <v>230</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255843180</t>
+          <t>9786255788429</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ders Notları</t>
+          <t>2026 KPSS İdeal Tarih 20 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255843166</t>
+          <t>9786255788146</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ders Notları</t>
+          <t>2026 KPSS Coğrafya MasterChef 33 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>384</v>
+        <v>230</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255843098</t>
+          <t>9786255788153</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Türkçe Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255843050</t>
+          <t>9786255788214</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Coğrafya Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>307</v>
+        <v>368</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255843036</t>
+          <t>9786255788207</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>307</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255983695</t>
+          <t>9786255788030</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 5 Deneme Çözümlü</t>
+          <t>2026 Coğrafya Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>276</v>
+        <v>384</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256150812</t>
+          <t>9786255983237</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS İcra İflas Hukuku Soru Bankası Çözümlü</t>
+          <t>MEB-AGS Maarif Modeli Öğreniyorum Türkiye Yüzyılı Maarif Modelinin Genel Yapısı ve Temelleri Ders Notları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>307</v>
+        <v>199</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256150744</t>
+          <t>9786255983206</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS İdare - İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
+          <t>KPSS Coğrafya Çıkmış Sorular Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>176</v>
+        <v>246</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256002852</t>
+          <t>9786256150386</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
+          <t>YARGIÇ Adli İdari Hakimlik Milletlerarası Hukuk ve Özel Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>176</v>
+        <v>352</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256002821</t>
+          <t>9786256456938</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025 Hakimlik Hakimim Anayasa Hukuku Video Ders Notları</t>
+          <t>E-Ticaret Siteleri İçin Hukuk Rehberi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>188</v>
+        <v>246</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255843456</t>
+          <t>9786256456327</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ders Notları</t>
+          <t>Türk Halk Müziği Çatısı Altında Elazığlı Ozanlar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>384</v>
+        <v>117</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255843272</t>
+          <t>9786257476560</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Milletlerarası Hukuku Ders Notları</t>
+          <t>Mavi Düşlü Kadın</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>384</v>
+        <v>153</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255843128</t>
+          <t>9786258145687</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ders Notları</t>
+          <t>GYS Hazine ve Maliye Bakanlığı Soru Bankası Çözümlü Görevde Yükselme</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255843135</t>
+          <t>9786256456648</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>AYT Edebiyat Video Ders Notları</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786255983817</t>
+          <t>9786256456600</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Sınıf Öğretmenliği Alan Eğitimi 30x10 Deneme Çözümlü</t>
+          <t>2026 Bizim Hocalar TYT Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255983794</t>
+          <t>9786259982687</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Tarih Öğretmenliği 7 Deneme Çözümlü</t>
+          <t>2023 YKS AYT Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>353</v>
+        <v>45</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256150829</t>
+          <t>9786259982670</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası Çözümlü</t>
+          <t>2023 MSÜ Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>384</v>
+        <v>45</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256150850</t>
+          <t>9786259982663</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Hukuk Felsefesi, Hukuk Sosyolojisi Soru Bankası Çözümlü</t>
+          <t>2023 YKS TYT Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>307</v>
+        <v>25</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255843531</t>
+          <t>9786255843593</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255843517</t>
+          <t>9786255843579</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255843425</t>
+          <t>9786255843623</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255843432</t>
+          <t>9786255843616</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>460</v>
+        <v>308</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786255843463</t>
+          <t>9786256150270</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ders Notları</t>
+          <t>KPSS A Grubu Anayasa Hukuku Dikkat YouTube Video Ders Notları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>460</v>
+        <v>176</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255843418</t>
+          <t>9786255843562</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255843005</t>
+          <t>9786255843555</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786255843081</t>
+          <t>9786256150133</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ders Notları</t>
+          <t>KPSS A Grubu Maliye DİKKAT YouTube Video Ders Notları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>460</v>
+        <v>258</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255843173</t>
+          <t>9786255843609</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>460</v>
+        <v>360</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255843197</t>
+          <t>9786255843586</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255843012</t>
+          <t>9786255983374</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Sağlık Dersleri Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255983848</t>
+          <t>9786255843548</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Fen Bilimleri Öğretmenliği 7 Deneme Çözümlü</t>
+          <t>USTA KPSS A Grubu Mikro İktisat Soru Bankası Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>460</v>
+        <v>553</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255843524</t>
+          <t>9786256150027</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>YARGIÇ KPSS A Grubu Özel Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>553</v>
+        <v>470</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255843500</t>
+          <t>9786256150010</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>YARGIÇ KPSS A Grubu Kamu Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>553</v>
+        <v>470</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255843487</t>
+          <t>9786256456808</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>Kurum Sınavları Muhasebe Muhasebat Çıkmış Sorular Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>553</v>
+        <v>705</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255843227</t>
+          <t>9786255983138</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hedefim Din Görevlisi Sözlü Mülakat Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>553</v>
+        <v>460</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255843241</t>
+          <t>9786255983213</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>Hedef Diyanet Akademisi Sözlü Hazırlık Mülakat Kitabı</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>553</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255843258</t>
+          <t>9786256150843</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>HUMES HMGS İş Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>553</v>
+        <v>153</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786100000014</t>
+          <t>9786255843203</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Fark Dersler Ne Sordu Ne Sorar Soru Bankası Modüler Set Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ders Notları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>1810</v>
+        <v>199</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786100000019</t>
+          <t>9786255843104</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İdari Hakimlik Ders Notları Modüler Set</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ders Notları</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>3716</v>
+        <v>199</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786100000013</t>
+          <t>9786255843210</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>4081</v>
+        <v>199</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786100000015</t>
+          <t>9786255843067</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Adli Hakimlik Ders Notları Seti</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>4576</v>
+        <v>199</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786100000012</t>
+          <t>9786256150874</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
+          <t>HUMES HMGS Türk Hukuk Tarihi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>5047</v>
+        <v>199</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786100000017</t>
+          <t>9786256150775</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
+          <t>HUMES HMGS Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>3111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786100000016</t>
+          <t>9786256150867</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi Adli Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
+          <t>HUMES HMGS Avukatlık Kanunu Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>3756</v>
+        <v>199</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786100000020</t>
+          <t>9786255983893</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ders Notları Modüler Set</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>6432</v>
+        <v>230</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786100000018</t>
+          <t>9786255843111</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi İdari Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>4050</v>
+        <v>230</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786100000011</t>
+          <t>9786255983145</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
+          <t>HUMES HMGS Ticaret Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>6857</v>
+        <v>140</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255843326</t>
+          <t>9786256150799</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim Medeni Usul Hukuku Soru Bankası</t>
+          <t>HUMES HMGS Borçlar Hukuku Genel ve Özel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>307</v>
+        <v>140</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255843319</t>
+          <t>9786256150768</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim Ticaret Hukuku Soru Bankası</t>
+          <t>HUMES HMGS Medeni Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>307</v>
+        <v>140</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255843333</t>
+          <t>9786255983152</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim İcra İflas Hukuku Soru Bankası</t>
+          <t>HUMES HMGS Vergi - Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>307</v>
+        <v>230</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255983596</t>
+          <t>9786256150836</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası</t>
+          <t>HUMES HMGS Medeni Usul Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>307</v>
+        <v>140</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255983176</t>
+          <t>9786256150805</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu Maliye Çıkmış Sorular Son 10 Yıl Konularına Göre Çözümlü</t>
+          <t>HUMES HMGS Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>411</v>
+        <v>230</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256002845</t>
+          <t>9786256150737</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>HUMES HMGS Anayasa Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>470</v>
+        <v>140</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255788412</t>
+          <t>9786255983886</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Sınıf Öğretmenliği 300 Soruda Alan Eğitimi Soru Bankası</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>460</v>
+        <v>246</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256002838</t>
+          <t>9786255843043</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>588</v>
+        <v>246</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256002654</t>
+          <t>9786255983862</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>38</v>
+        <v>246</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256002616</t>
+          <t>9786255843074</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>38</v>
+        <v>246</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256002623</t>
+          <t>9786255843289</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>38</v>
+        <v>307</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256002685</t>
+          <t>9786255843449</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>38</v>
+        <v>307</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256002678</t>
+          <t>9786255843470</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Tarih Öğretmenliği Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>38</v>
+        <v>307</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255983220</t>
+          <t>9786255843029</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Türkiye Coğrafyası MasterChef 33x8 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>94</v>
+        <v>307</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256456679</t>
+          <t>9786255843180</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 5 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>199</v>
+        <v>384</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256002180</t>
+          <t>9786255843166</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Biyoloji Öğretmenliği Türkiye Geneli 5 Deneme Sınavı</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255843845</t>
+          <t>9786255843098</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Grubu Anayasa Hukuku Dikkat Soru Çıkar Soru Bankası</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255983244</t>
+          <t>9786255843050</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkiye Coğrafyası Video Çözümlü Çıkmış Sorular</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>353</v>
+        <v>307</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256150713</t>
+          <t>9786255843036</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Genel Kamu Hukuku Ders Notları</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786255983350</t>
+          <t>9786255983695</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2026 Humes HMGS Sosyal Güvenlik Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>384</v>
+        <v>276</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256150881</t>
+          <t>9786256150812</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Genel Kamu Hukuku Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS İcra İflas Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256150751</t>
+          <t>9786256150744</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS İdare - İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>235</v>
+        <v>176</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786259955131</t>
+          <t>9786256002852</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 6 Yıl Konularına Göre Çözümlü</t>
+          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>384</v>
+        <v>176</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057250384</t>
+          <t>9786256002821</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2025 Hakimlik Hakimim Anayasa Hukuku Video Ders Notları</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>258</v>
+        <v>188</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786255983428</t>
+          <t>9786255843456</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2026 Usta Son 5'li İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>769</v>
+        <v>384</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255843852</t>
+          <t>9786255843272</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2026 HYSTERESİS Kaymakamlık Mikro-Makro İktisat 1991-2025 Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Milletlerarası Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>660</v>
+        <v>384</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786255983442</t>
+          <t>9786255843128</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2026 Usta Makro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>922</v>
+        <v>384</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255983435</t>
+          <t>9786255843135</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2026 Usta Mikro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>922</v>
+        <v>384</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786255843234</t>
+          <t>9786255983817</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu İktisat Çıkmış Sorular Son 10 Yıl Çözümlü</t>
+          <t>ÖABT MEB-AGS Sınıf Öğretmenliği Alan Eğitimi 30x10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>470</v>
+        <v>384</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786255983473</t>
+          <t>9786255983794</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>ÖABT MEB-AGS Tarih Öğretmenliği 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>769</v>
+        <v>353</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256456952</t>
+          <t>9786256150829</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Anayasa Hukuku Soru Cevap Ezberler</t>
+          <t>HUMES HMGS Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>184</v>
+        <v>384</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256456983</t>
+          <t>9786256150850</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu İdare Hukuku Soru Cevap Ezberler</t>
+          <t>HUMES HMGS Hukuk Felsefesi, Hukuk Sosyolojisi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>230</v>
+        <v>307</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256456020</t>
+          <t>9786255843531</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>HMGS İdare Hukuku ve İdari Yargılama Hukuku Soru Cevap Ezberler</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256456495</t>
+          <t>9786255843517</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 11 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256456501</t>
+          <t>9786255843425</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Eğitim Bilimleri Çıkmış Sorular Son 11 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786255983121</t>
+          <t>9786255843432</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>276</v>
+        <v>460</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786255983329</t>
+          <t>9786255843463</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu Hukuk Orijinal Çıkmış Sorular Son 7 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>235</v>
+        <v>460</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057246257</t>
+          <t>9786255843418</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi İmam Hatip Lisesi Öğretmenliği Çıkmış Sorular Son 6 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786259955117</t>
+          <t>9786255843005</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT Coğrafya Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>414</v>
+        <v>460</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057238276</t>
+          <t>9786255843081</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ders Notları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>258</v>
+        <v>460</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786259955124</t>
+          <t>9786255843173</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 11 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>258</v>
+        <v>460</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057238269</t>
+          <t>9786255843197</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Tarih Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>414</v>
+        <v>460</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057238207</t>
+          <t>9786255843012</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057238290</t>
+          <t>9786255983848</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Biyoloji Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>ÖABT MEB-AGS Fen Bilimleri Öğretmenliği 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256150898</t>
+          <t>9786255843524</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Alan Savunması 5 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>276</v>
+        <v>553</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255983466</t>
+          <t>9786255843500</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Okul Öncesi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>307</v>
+        <v>553</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786255983480</t>
+          <t>9786255843487</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>307</v>
+        <v>553</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256150218</t>
+          <t>9786255843227</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Linguistics Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>140</v>
+        <v>553</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256150201</t>
+          <t>9786255843241</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Literature Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>140</v>
+        <v>553</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786255983565</t>
+          <t>9786255843258</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Tüm Dersler Top 7 Deneme Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>152</v>
+        <v>553</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786255983282</t>
+          <t>9786100000014</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Yetenek Video Ders Notları</t>
+          <t>2025 HMGS Fark Dersler Ne Sordu Ne Sorar Soru Bankası Modüler Set Çözümlü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>246</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786255983671</t>
+          <t>9786100000019</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl QR Çözümlü</t>
+          <t>Hukuk Atölyesi İdari Hakimlik Ders Notları Modüler Set</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>307</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786255983664</t>
+          <t>9786100000013</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl Çözümlü</t>
+          <t>2025 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>384</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786255983015</t>
+          <t>9786100000015</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>307</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256150225</t>
+          <t>9786100000012</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Methodology Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2025 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>235</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256150232</t>
+          <t>9786100000017</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi İngilizce Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>258</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256150188</t>
+          <t>9786100000016</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Konu Anlatımlı</t>
+          <t>2025 Hukuk Atölyesi Adli Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>470</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786255983633</t>
+          <t>9786100000020</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 5 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ders Notları Modüler Set</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>211</v>
+        <v>6432</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256002357</t>
+          <t>9786100000018</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>KPSS Vatandaşlık Master Chef 15 Deneme Çözümlü</t>
+          <t>2025 Hukuk Atölyesi İdari Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>58</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786255843401</t>
+          <t>9786100000011</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>384</v>
+        <v>6857</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786255843371</t>
+          <t>9786255843326</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hakimlik Hakimim Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786255843388</t>
+          <t>9786255843319</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkiye Coğrafyası Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hakimlik Hakimim Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786255843395</t>
+          <t>9786255843333</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hakimlik Hakimim İcra İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786255983978</t>
+          <t>9786255983596</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Tüm Dersler Türkiye Geneli 5 Deneme Çözümlü</t>
+          <t>2026 Hakimlik Hakimim Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>117</v>
+        <v>307</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786255983572</t>
+          <t>9786255983176</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Eğitimin Temelleri, Türk Milli Eğitim Sistemi MasterChef 20x24 Deneme Çözümlü</t>
+          <t>2025 KPSS A Grubu Maliye Çıkmış Sorular Son 10 Yıl Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>307</v>
+        <v>411</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786255983770</t>
+          <t>9786256002845</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Çözümlü</t>
+          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>199</v>
+        <v>470</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786255983626</t>
+          <t>9786255788412</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2026 Humes HMGS Hukuk Mesleklerine Giriş Sınavı İş Hukuku Tamamı Çözümlü Orijinal Çıkmış Sorular</t>
+          <t>2026 ÖABT Sınıf Öğretmenliği 300 Soruda Alan Eğitimi Soru Bankası</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786255983541</t>
+          <t>9786256002838</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
+          <t>2025 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>307</v>
+        <v>588</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786255983985</t>
+          <t>9786256002654</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tüm Dersler Çıkmış Soru Kamp Kitabı</t>
+          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>349</v>
+        <v>38</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786255843296</t>
+          <t>9786256002616</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Sınav Kampı YÖKDİL Grammar Kelime Tamamı Video Çözümlü Orijinal Çıkmış Sorular</t>
+          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>507</v>
+        <v>38</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786255843647</t>
+          <t>9786256002623</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>ALES DGS KPSS AGS Tüm Adaylar İçin Sayısal Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>230</v>
+        <v>38</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786255843920</t>
+          <t>9786256002685</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin KPSS Tarih Video Destekli Ders Notları</t>
+          <t>ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>384</v>
+        <v>38</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786255843906</t>
+          <t>9786256002678</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2026 Tarih Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>ÖABT MEB-AGS Tarih Öğretmenliği Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>414</v>
+        <v>38</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786255843876</t>
+          <t>9786255983220</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS 30 Günde Tarih Video Ders Notları</t>
+          <t>MEB-AGS Türkiye Coğrafyası MasterChef 33x8 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>384</v>
+        <v>94</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786255843869</t>
+          <t>9786256456679</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS 30 Günde Tarih Çıkmış Soru Analizli Video Ders Notları</t>
+          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 5 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>368</v>
+        <v>199</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786255843913</t>
+          <t>9786256002180</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2026 Ne Sordu Ne Sorar Tüm Adaylar İçin KPSS Tarih PDF Çözümlü Soru Bankası</t>
+          <t>ÖABT Biyoloji Öğretmenliği Türkiye Geneli 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>492</v>
+        <v>307</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786255843890</t>
+          <t>9786255843845</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS A Grubu Anayasa Hukuku Dikkat Soru Çıkar Soru Bankası</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>492</v>
+        <v>307</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786255843883</t>
+          <t>9786255983244</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 MEB AGS Türkiye Coğrafyası Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>492</v>
+        <v>353</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786255843630</t>
+          <t>9786256150713</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>ALES DGS KPSS AGS Kaymakamlık Tüm Adaylar İçin Sözel Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2025 HMGS Genel Kamu Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>246</v>
+        <v>307</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786255843364</t>
+          <t>9786255983350</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Çıkmış Sorular Çözümlü</t>
+          <t>2026 Humes HMGS Sosyal Güvenlik Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786255843357</t>
+          <t>9786256150881</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Sorular Çözümlü</t>
+          <t>HUMES HMGS Genel Kamu Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>507</v>
+        <v>384</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786255843340</t>
+          <t>9786256150751</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS 2025 Sınavı Tüm Dersler Çıkmış Sorular Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>38</v>
+        <v>235</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786255983114</t>
+          <t>9786259955131</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Soru Bankası Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 6 Yıl Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>492</v>
+        <v>384</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786255843654</t>
+          <t>9786057250384</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Paragraf Çıkmış Sorular</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>460</v>
+        <v>258</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786255788375</t>
+          <t>9786255983428</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin MasterChef KPSS Tarih Tamamı Çözümlü 14 Deneme</t>
+          <t>2026 Usta Son 5'li İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>199</v>
+        <v>769</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786255843494</t>
+          <t>9786255843852</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik Hukuk Atölyesi Ceza Muhakemesi Hukuku Ceza Hukuku Özel Hükümler Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 HYSTERESİS Kaymakamlık Mikro-Makro İktisat 1991-2025 Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>660</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786255983879</t>
+          <t>9786255983442</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Hakimlik Anayasa Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 Usta Makro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>460</v>
+        <v>922</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786255983930</t>
+          <t>9786255983435</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 Usta Mikro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>460</v>
+        <v>922</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786255983923</t>
+          <t>9786255843234</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2025 KPSS A Grubu İktisat Çıkmış Sorular Son 10 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>384</v>
+        <v>470</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786255983909</t>
+          <t>9786255983473</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik Medeni Hukuk Hukuk Atölyesi Ders Notları</t>
+          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>384</v>
+        <v>769</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786255983947</t>
+          <t>9786256456952</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik Anayasa Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
+          <t>KPSS A Grubu Anayasa Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>660</v>
+        <v>184</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786255983961</t>
+          <t>9786256456983</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik İş Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
+          <t>KPSS A Grubu İdare Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>307</v>
+        <v>230</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786255983503</t>
+          <t>9786256456020</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
+          <t>HMGS İdare Hukuku ve İdari Yargılama Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>470</v>
+        <v>246</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786255983640</t>
+          <t>9786256456495</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS ÖABT Altın Gol Beden Eğitimi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 11 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>553</v>
+        <v>307</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256456518</t>
+          <t>9786256456501</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca 10. Sınıf Türk Dili- Edebiyatı Okul Sınavlarına Yardımcı Video Destekli Ders Notları 2024</t>
+          <t>2025 KPSS Eğitim Bilimleri Çıkmış Sorular Son 11 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>152</v>
+        <v>307</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256595385</t>
+          <t>9786255983121</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>KPSS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Tamamı PDF Çözümlü Soru Bankası</t>
+          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>553</v>
+        <v>276</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256595392</t>
+          <t>9786255983329</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>KPSS Okul Öncesi Öğretmenliği Türkiye Geneli Tamamı Çözümlü 6 Deneme Sınavı</t>
+          <t>2025 KPSS A Grubu Hukuk Orijinal Çıkmış Sorular Son 7 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>176</v>
+        <v>235</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786256002036</t>
+          <t>9786057246257</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>HMGS Ticaret Hukuku Soru Cevap Ezberler</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi İmam Hatip Lisesi Öğretmenliği Çıkmış Sorular Son 6 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786256002418</t>
+          <t>9786259955117</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>KPSS Güncel Bilgiler Genel Kültür Çalışma Kitabı 30 Deneme İlaveli</t>
+          <t>2025 ÖABT Coğrafya Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>94</v>
+        <v>414</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786256456297</t>
+          <t>9786057238276</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>HMGS Medeni Hukuk Soru Cevap Ezberler</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>117</v>
+        <v>258</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256002425</t>
+          <t>9786259955124</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Hakimlik Vatandaşlık Tüm Yıllar Çıkmış Sorular</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 11 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>140</v>
+        <v>258</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786256002449</t>
+          <t>9786057238269</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi Öğretmenliği QR Çözümlü 5 Deneme Sınavı</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Tarih Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>129</v>
+        <v>414</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786256002470</t>
+          <t>9786057238207</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Tüm Sınavlar İçin Yazım Kuralları Noktalama İşaretleri Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2025 ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>199</v>
+        <v>460</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786020000209</t>
+          <t>9786057238290</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Sınıf Öğretmenliği Uykusuzlar Kulübü Kamp Kitabı</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Biyoloji Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786256002531</t>
+          <t>9786256150898</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Alan Savunması 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>117</v>
+        <v>276</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786256002555</t>
+          <t>9786255983466</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Ceza Muhakemesi Hukuku</t>
+          <t>ÖABT MEB-AGS Okul Öncesi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>117</v>
+        <v>307</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786256002548</t>
+          <t>9786255983480</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Özel Hükümler</t>
+          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>117</v>
+        <v>307</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256002562</t>
+          <t>9786256150218</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Anayasa Hukuku Ders Notları</t>
+          <t>ÖABT İngilizce Öğretmenliği Linguistics Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>176</v>
+        <v>140</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256002517</t>
+          <t>9786256150201</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>AYT Edebiyat Soru Bankası</t>
+          <t>ÖABT İngilizce Öğretmenliği Literature Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>352</v>
+        <v>140</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786256002173</t>
+          <t>9786255983565</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler ÖABT 10'lu Deneme</t>
+          <t>MEB-AGS Tüm Dersler Top 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>235</v>
+        <v>152</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257476812</t>
+          <t>9786255983282</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler ÖABT Yan Alanlar Ve Alan Eğitimi Konu Anlatımı</t>
+          <t>2025 MEB-AGS Sözel Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>553</v>
+        <v>246</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786258145427</t>
+          <t>9786255983671</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Usta Mülakat Kurum Sınavları Soruları</t>
+          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl QR Çözümlü</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>411</v>
+        <v>307</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786254433108</t>
+          <t>9786255983664</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Tamamı Yenilenmiş Video Çözümlü 5 Deneme</t>
+          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>176</v>
+        <v>384</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786258145847</t>
+          <t>9786255983015</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Dizgi Kitap Kaymakamlık Sınavına Özel Herodot İnkılap Tarihi Konu Anlatımı - 2024</t>
+          <t>2025 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>176</v>
+        <v>307</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256002081</t>
+          <t>9786256150225</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca Ne Sordu? Ne Sorar? AYT Edebiyat Soru Bankası</t>
+          <t>ÖABT İngilizce Öğretmenliği Methodology Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>553</v>
+        <v>235</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256456389</t>
+          <t>9786256150232</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca TYT-AYT Paragraf Soru Bankası</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi İngilizce Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>279</v>
+        <v>258</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256456372</t>
+          <t>9786256150188</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca TYT Dil Bilgisi Soru Bankası</t>
+          <t>ÖABT İngilizce Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>384</v>
+        <v>470</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786256456167</t>
+          <t>9786255983633</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>KPSS ve Tüm Adaylar İçin Güncel Bilgiler 35 Deneme Sınavı</t>
+          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>92</v>
+        <v>211</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256456259</t>
+          <t>9786256002357</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Hysteresıs Türkiye Ekonomisi Konu Anlatımı</t>
+          <t>KPSS Vatandaşlık Master Chef 15 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>235</v>
+        <v>58</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257301435</t>
+          <t>9786255843401</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Atlası Çıkmış Soru Destekli Konu Anlatımı</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>352</v>
+        <v>384</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256456228</t>
+          <t>9786255843371</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>MEB Memur Jet Özet Notlar</t>
+          <t>2026 MEB-AGS Tarih Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>235</v>
+        <v>384</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786256456235</t>
+          <t>9786255843388</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>MEB Şef Jet Özet Notlar</t>
+          <t>2026 MEB-AGS Türkiye Coğrafyası Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>235</v>
+        <v>384</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256456242</t>
+          <t>9786255843395</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Meb Şube Müdürlüğü Jet Özet Notlar</t>
+          <t>2026 MEB-AGS Sözel Yetenek Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>235</v>
+        <v>460</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786256456174</t>
+          <t>9786255983978</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Şube Müdürlüğü 5 Deneme</t>
+          <t>MEB-AGS Tüm Dersler Türkiye Geneli 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>117</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786256456198</t>
+          <t>9786255983572</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Şef 5 Deneme</t>
+          <t>MEB-AGS Eğitimin Temelleri, Türk Milli Eğitim Sistemi MasterChef 20x24 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>117</v>
+        <v>307</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786256456211</t>
+          <t>9786255983770</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Memur 5 Deneme</t>
+          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>117</v>
+        <v>199</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786259982649</t>
+          <t>9786255983626</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Kpss Öabt Okul Öncesi Öğretmenliği Konularına Göre Tasnif Edilmiş Son 7 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Humes HMGS Hukuk Mesleklerine Giriş Sınavı İş Hukuku Tamamı Çözümlü Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>176</v>
+        <v>384</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786256456129</t>
+          <t>9786255983541</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS İcra ve İflas Hukuku Ders Notları</t>
+          <t>2025 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>176</v>
+        <v>307</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786256456112</t>
+          <t>9786255983985</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Hüküm +6 Net İsteyenlere İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 MEB-AGS Tüm Dersler Çıkmış Soru Kamp Kitabı</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>235</v>
+        <v>349</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786256456181</t>
+          <t>9786255843296</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Son 6 Yıl Çıkmış Sorular Tıpkı Basım</t>
+          <t>Sınav Kampı YÖKDİL Grammar Kelime Tamamı Video Çözümlü Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>188</v>
+        <v>507</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786256456266</t>
+          <t>9786255843647</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>MEB Sayman Jet Özet Notlar</t>
+          <t>ALES DGS KPSS AGS Tüm Adaylar İçin Sayısal Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>188</v>
+        <v>230</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256456273</t>
+          <t>9786255843920</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Sayman 5 Deneme</t>
+          <t>2026 Tüm Adaylar İçin KPSS Tarih Video Destekli Ders Notları</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>117</v>
+        <v>384</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786259982656</t>
+          <t>9786255843906</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kpss Öabt Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Tamamı Video Çözümlü Son 9 Yıl Çıkmış Sorular</t>
+          <t>2026 Tarih Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>258</v>
+        <v>414</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786256456150</t>
+          <t>9786255843876</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>T.C Adalet Bakanlığı Yazı İşleri Müdürlüğü Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2026 MEB AGS 30 Günde Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>140</v>
+        <v>384</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057250377</t>
+          <t>9786255843869</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Kpss Rehberlik Öğretmenliği Son 9 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 KPSS 30 Günde Tarih Çıkmış Soru Analizli Video Ders Notları</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>176</v>
+        <v>368</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256456310</t>
+          <t>9786255843913</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Denetçi Sayıştay Denetçiliği Son 5 Yıl Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Ne Sordu Ne Sorar Tüm Adaylar İçin KPSS Tarih PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>152</v>
+        <v>492</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256456341</t>
+          <t>9786255843890</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Adli- İdari Hakimlik Tarih Tüm Yıllar Çıkmış Sorular</t>
+          <t>2026 MEB AGS Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>223</v>
+        <v>492</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256456365</t>
+          <t>9786255843883</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025 Bizim Hocalar TYT Kimya Video Ders Notları</t>
+          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>384</v>
+        <v>492</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256456334</t>
+          <t>9786255843630</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler ÖABT Lu Deneme İsmail Akkoyun 2023</t>
+          <t>ALES DGS KPSS AGS Kaymakamlık Tüm Adaylar İçin Sözel Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>164</v>
+        <v>246</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057250346</t>
+          <t>9786255843364</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT-AYT - Paragraf 10 Deneme Sınavı</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>119</v>
+        <v>384</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057250339</t>
+          <t>9786255843357</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Türkçe Dil Bilgisi 20 Deneme Sınavı</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>119</v>
+        <v>507</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057250353</t>
+          <t>9786255843340</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2026 Deniz Hoca AYT Edebiyat 5 Deneme Sınavı</t>
+          <t>MEB-AGS 2025 Sınavı Tüm Dersler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>199</v>
+        <v>38</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786258145809</t>
+          <t>9786255983114</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2023 MEB EKYS Müdür ve Yardımcılığı Son 4 Yıl Çıkmış Sorular Çözümlü</t>
+          <t>2026 MEB-AGS Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>150</v>
+        <v>492</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786258145144</t>
+          <t>9786255843654</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Tablomatik Anayasa Hukuku 2024</t>
+          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Paragraf Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>140</v>
+        <v>460</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786258145359</t>
+          <t>9786255788375</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
+          <t>2026 Tüm Adaylar İçin MasterChef KPSS Tarih Tamamı Çözümlü 14 Deneme</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>140</v>
+        <v>199</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786258145243</t>
+          <t>9786255843494</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Tablomatik Konu Anlatımı</t>
+          <t>HMGS Hakimlik Hukuk Atölyesi Ceza Muhakemesi Hukuku Ceza Hukuku Özel Hükümler Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>70</v>
+        <v>660</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786258145212</t>
+          <t>9786255983879</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
+          <t>2025 HMGS Hakimlik Anayasa Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>140</v>
+        <v>460</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786258145182</t>
+          <t>9786255983930</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Ceza Özel ve Ceza Muhakemesi Hukuku Tablomatik Konu Anlatımı</t>
+          <t>2025 HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>95</v>
+        <v>460</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786258145205</t>
+          <t>9786255983923</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Hukuku Tablomatik Konu Anlatımı</t>
+          <t>2025 HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>152</v>
+        <v>384</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786258145397</t>
+          <t>9786255983909</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Tablomatik Konu Anlatımı Seti</t>
+          <t>HMGS Hakimlik Medeni Hukuk Hukuk Atölyesi Ders Notları</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>850</v>
+        <v>384</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786258145380</t>
+          <t>9786255983947</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Tablomatik Konu Anlatımı Seti</t>
+          <t>HMGS Hakimlik Anayasa Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>690</v>
+        <v>660</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786258145342</t>
+          <t>9786255983961</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku Tablomatik Konu Anlatımı</t>
+          <t>HMGS Hakimlik İş Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>70</v>
+        <v>307</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786258145151</t>
+          <t>9786255983503</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Maliye Tablomatik Konu Anlatımı</t>
+          <t>2025 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>176</v>
+        <v>470</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786258145335</t>
+          <t>9786255983640</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Tablomatik Konu Anlatımı</t>
+          <t>2025 MEB AGS ÖABT Altın Gol Beden Eğitimi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>90</v>
+        <v>553</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786258145113</t>
+          <t>9786256456518</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku Tablomatik Konu Anlatımı</t>
+          <t>Deniz Hoca 10. Sınıf Türk Dili- Edebiyatı Okul Sınavlarına Yardımcı Video Destekli Ders Notları 2024</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>95</v>
+        <v>152</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786258145199</t>
+          <t>9786256595385</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2022 Tebliğ Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>KPSS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>235</v>
+        <v>553</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786258145366</t>
+          <t>9786256595392</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB ÖKBS Uzman Öğretmen Soru Bankası</t>
+          <t>KPSS Okul Öncesi Öğretmenliği Türkiye Geneli Tamamı Çözümlü 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>200</v>
+        <v>176</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786258145168</t>
+          <t>9786256002036</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2022 Vilayet Kaymakamlık İdare Hukuku Teori, Türk İdare Hukuku Mevzuatı Cilt 3</t>
+          <t>HMGS Ticaret Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>235</v>
+        <v>460</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786258145236</t>
+          <t>9786256002418</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İdari Hakimlik Ders Notları Seti</t>
+          <t>KPSS Güncel Bilgiler Genel Kültür Çalışma Kitabı 30 Deneme İlaveli</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>600</v>
+        <v>94</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786258145229</t>
+          <t>9786256456297</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Maliye Ders Notları</t>
+          <t>HMGS Medeni Hukuk Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>75</v>
+        <v>117</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786258145311</t>
+          <t>9786256002425</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Ders Notları</t>
+          <t>2024 Yargıç Hakimlik Vatandaşlık Tüm Yıllar Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786257476645</t>
+          <t>9786256002449</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
+          <t>Beden Eğitimi Öğretmenliği QR Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>280</v>
+        <v>129</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786250006696</t>
+          <t>9786256002470</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği 75x10 Deneme</t>
+          <t>Tüm Sınavlar İçin Yazım Kuralları Noktalama İşaretleri Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>150</v>
+        <v>199</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257476935</t>
+          <t>9786020000209</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Tarih Çözümlü Soru Bankası</t>
+          <t>2024 ÖABT Sınıf Öğretmenliği Uykusuzlar Kulübü Kamp Kitabı</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>117</v>
+        <v>384</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786258145328</t>
+          <t>9786256002531</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık İlçebay Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>350</v>
+        <v>117</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257476607</t>
+          <t>9786256002555</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Kürtleşen Türkler</t>
+          <t>Yargıç Hakimlik ve HMGS Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>246</v>
+        <v>117</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786258145281</t>
+          <t>9786256002548</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Usul Hukuku Hakimlik Süreler El Kitapçığı</t>
+          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Özel Hükümler</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>80</v>
+        <v>117</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786258145298</t>
+          <t>9786256002562</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Özel Hukuk Hakimlik Süreler El Kitapçığı</t>
+          <t>Yargıç Hakimlik ve HMGS Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>80</v>
+        <v>176</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786258145274</t>
+          <t>9786256002517</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukuku Hakimlik Süreler El Kitapçığı</t>
+          <t>AYT Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>80</v>
+        <v>352</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786258145250</t>
+          <t>9786256002173</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2022 İdare Hukuku Hakimlik Süreler El Kitapçığı</t>
+          <t>Sosyal Bilgiler ÖABT 10'lu Deneme</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786258145304</t>
+          <t>9786257476812</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2022 Hakimlik Süreler El Kitapçığı İcra ve İflas Hukuku</t>
+          <t>Sosyal Bilgiler ÖABT Yan Alanlar Ve Alan Eğitimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>70</v>
+        <v>553</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786258145175</t>
+          <t>9786258145427</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Dört Dörtlük KPSS Lisans 10 Tarih Çözümlü Deneme</t>
+          <t>Usta Mülakat Kurum Sınavları Soruları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>117</v>
+        <v>411</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786258145045</t>
+          <t>9786254433108</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2022 Denetçi Sayıştay Denetçiliği Soru Bankası</t>
+          <t>Adli Hakimlik Tamamı Yenilenmiş Video Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>450</v>
+        <v>176</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257476768</t>
+          <t>9786258145847</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Cebri İcra İcra Müdürlüğü ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>Dizgi Kitap Kaymakamlık Sınavına Özel Herodot İnkılap Tarihi Konu Anlatımı - 2024</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>235</v>
+        <v>176</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786258145373</t>
+          <t>9786256002081</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmen Birebir PDF Uyumlu Soru Bankası</t>
+          <t>Deniz Hoca Ne Sordu? Ne Sorar? AYT Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>235</v>
+        <v>553</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257476829</t>
+          <t>9786256456389</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
+          <t>Deniz Hoca TYT-AYT Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257476836</t>
+          <t>9786256456372</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2022 GYS Yazı İşleri Müdürlüğü 5 Çözümlü Deneme</t>
+          <t>Deniz Hoca TYT Dil Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>95</v>
+        <v>384</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>4440000001562</t>
+          <t>9786256456167</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Soru Bankası Seti - 9 Kitap</t>
+          <t>KPSS ve Tüm Adaylar İçin Güncel Bilgiler 35 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>610</v>
+        <v>92</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786257476973</t>
+          <t>9786256456259</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2022 Vilayet Kaymakamlık Türkiye'nin İdari Yapısı Mevzuat Konu Anlatımı Cilt 1</t>
+          <t>Hysteresıs Türkiye Ekonomisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>188</v>
+        <v>235</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257476966</t>
+          <t>9786257301435</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2022 Vilayet Kaymakamlık Mahalli İdareler Mevzuat Konu Anlatımı Cilt 2</t>
+          <t>Vergi Hukuku Atlası Çıkmış Soru Destekli Konu Anlatımı</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>188</v>
+        <v>352</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786258145076</t>
+          <t>9786256456228</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Vatandaşlık Tamamı Çözümlü 25 Deneme</t>
+          <t>MEB Memur Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>80</v>
+        <v>235</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257476782</t>
+          <t>9786256456235</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2022 TYT - AYT Coğrafya Harita Bankası</t>
+          <t>MEB Şef Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>140</v>
+        <v>235</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786258145106</t>
+          <t>9786256456242</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Güncel Bilgiler ve Genel Kültür Dergisi 2023</t>
+          <t>Meb Şube Müdürlüğü Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>117</v>
+        <v>235</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257476980</t>
+          <t>9786256456174</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi Konu Anlatımı</t>
+          <t>Milli Eğitim Bakanlığı GYS Şube Müdürlüğü 5 Deneme</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786258145007</t>
+          <t>9786256456198</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Milli Eğitim Bakanlığı GYS Şef 5 Deneme</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786257476997</t>
+          <t>9786256456211</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik İdari Yargılama Hukuku Konu Anlatımı</t>
+          <t>Milli Eğitim Bakanlığı GYS Memur 5 Deneme</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>85</v>
+        <v>117</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786258145120</t>
+          <t>9786259982649</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik İdare Hukuku Konu Anlatımı</t>
+          <t>Kpss Öabt Okul Öncesi Öğretmenliği Konularına Göre Tasnif Edilmiş Son 7 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>120</v>
+        <v>176</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786253114112</t>
+          <t>9786256456129</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2022 Tüm Sınavlar Genel Kültür ve Güncel Olaylar</t>
+          <t>Yargıç Hakimlik ve HMGS İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>100</v>
+        <v>176</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786258145090</t>
+          <t>9786256456112</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Sine Qua Non Kaymakamlık Hukuk Tamamı Çözümlü Soru Bankası</t>
+          <t>Hüküm +6 Net İsteyenlere İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>176</v>
+        <v>235</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257476942</t>
+          <t>9786256456181</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Hakimlik Mevzuat Podcast Türkçe Çözümlü Soru Bankası</t>
+          <t>KPSS A Son 6 Yıl Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>85</v>
+        <v>188</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257476775</t>
+          <t>9786256456266</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Pir-i Tarih Tamamı Çözümlü 12 Fasikül Deneme Sınavı</t>
+          <t>MEB Sayman Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>199</v>
+        <v>188</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786257476737</t>
+          <t>9786256456273</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Matematik İlköğretim-Lise 5 Deneme Sınavı</t>
+          <t>Milli Eğitim Bakanlığı GYS Sayman 5 Deneme</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>152</v>
+        <v>117</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786250006450</t>
+          <t>9786259982656</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
+          <t>Kpss Öabt Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Tamamı Video Çözümlü Son 9 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>125</v>
+        <v>258</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786250093498</t>
+          <t>9786256456150</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Hukuk Soru Bankası Çözümlü</t>
+          <t>T.C Adalet Bakanlığı Yazı İşleri Müdürlüğü Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>560</v>
+        <v>140</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786250093597</t>
+          <t>9786057250377</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>Kpss Rehberlik Öğretmenliği Son 9 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>120</v>
+        <v>176</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786258145014</t>
+          <t>9786256456310</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Hikayelerle Tarih Konu Anlatımı</t>
+          <t>Denetçi Sayıştay Denetçiliği Son 5 Yıl Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>117</v>
+        <v>152</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786257476959</t>
+          <t>9786256456341</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Sınavına Özel Süreler Kitabı</t>
+          <t>Yargıç Adli- İdari Hakimlik Tarih Tüm Yıllar Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>200</v>
+        <v>223</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786257476713</t>
+          <t>9786256456365</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamım Tamamı Çözümlü Mahalli İdareler Soru Bankası</t>
+          <t>2025 Bizim Hocalar TYT Kimya Video Ders Notları</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>160</v>
+        <v>384</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786258145083</t>
+          <t>9786256456334</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Konu Anlatımı</t>
+          <t>Sosyal Bilgiler ÖABT Lu Deneme İsmail Akkoyun 2023</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>588</v>
+        <v>164</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786258145069</t>
+          <t>9786057250346</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>İdari Teşkilat ve Mahalli İdareler - Süreler El Kitapçığı</t>
+          <t>2025 TYT-AYT - Paragraf 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>70</v>
+        <v>119</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786258145052</t>
+          <t>9786057250339</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku - Süreler El Kitapçığı</t>
+          <t>2025 TYT Türkçe Dil Bilgisi 20 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>78</v>
+        <v>119</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786258145021</t>
+          <t>9786057250353</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>İcra – İflas Hukuku Cep Kanunu</t>
+          <t>2026 Deniz Hoca AYT Edebiyat 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>117</v>
+        <v>199</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786257002561</t>
+          <t>9786258145809</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2022 Herodot Kaymakamlık Sınavına Özel İnkılap Tarihi Konu Anlatımı</t>
+          <t>2023 MEB EKYS Müdür ve Yardımcılığı Son 4 Yıl Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786258145137</t>
+          <t>9786258145144</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Hanedan Tarih Çözümlü Soru Bankası</t>
+          <t>Tablomatik Anayasa Hukuku 2024</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>188</v>
+        <v>140</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786257476799</t>
+          <t>9786258145359</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2022 Gecenin Işıkları Çarşı ve Mahalle Bekçiliği Soru Bankası</t>
+          <t>Borçlar Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786257476751</t>
+          <t>9786258145243</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB EKYS Müdür ve Yardımcılığı Mevzuat Çözümlü Soru Bankası</t>
+          <t>Borçlar Hukuku Özel Hükümler Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786257476744</t>
+          <t>9786258145212</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>MEB EKYS Kültür Medeniyet-Coğrafya- İnkılap Tarihi-1982 Anayasası Çözümlü Soru Bankası</t>
+          <t>Ceza Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>223</v>
+        <v>140</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257476805</t>
+          <t>9786258145182</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Görevde Yükselme Sınavı Mevzuat Konu Anlatımı</t>
+          <t>Ceza Özel ve Ceza Muhakemesi Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>414</v>
+        <v>95</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257476881</t>
+          <t>9786258145205</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Ticaret Hukuku Çözümlü Soru Bankası</t>
+          <t>İcra İflas Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>80</v>
+        <v>152</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257476898</t>
+          <t>9786258145397</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Medeni Usul Hukuku Çözümlü Soru Bankası</t>
+          <t>Adli Hakimlik Tablomatik Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>70</v>
+        <v>850</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257476928</t>
+          <t>9786258145380</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Medeni Hukuk Çözümlü Soru Bankası</t>
+          <t>İdari Hakimlik Tablomatik Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>80</v>
+        <v>690</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257476904</t>
+          <t>9786258145342</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS İş Hukuku Çözümlü Soru Bankası</t>
+          <t>İş Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257476911</t>
+          <t>9786258145151</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS İdare Hukuku ve İdari Yargılama Hukuku Çözümlü Soru Bankası</t>
+          <t>Maliye Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>80</v>
+        <v>176</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257476874</t>
+          <t>9786258145335</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS İcra - İflas Hukuku Çözümlü Soru Bankası</t>
+          <t>Medeni Hukuk Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257476867</t>
+          <t>9786258145113</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Denk STS Ceza Hukuku Tamamı Çözümlü Soru Bankası 2023</t>
+          <t>Ticaret Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>140</v>
+        <v>95</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786257476843</t>
+          <t>9786258145199</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 Tebliğ Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786257476850</t>
+          <t>9786258145366</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2022 Yurtdışı Denklik DENK Borçlar Hukuku STS Çözümlü Soru Bankası</t>
+          <t>2022 MEB ÖKBS Uzman Öğretmen Soru Bankası</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786258145038</t>
+          <t>9786258145168</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2022 Anayasa Hukuku Süreler Kitapçığı</t>
+          <t>2022 Vilayet Kaymakamlık İdare Hukuku Teori, Türk İdare Hukuku Mevzuatı Cilt 3</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786056852312</t>
+          <t>9786258145236</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>C.01. Jandarma Genel Komutanlığı Lider Personele El Kitabı</t>
+          <t>2022 Yargıç İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>55</v>
+        <v>600</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>4440000000815</t>
+          <t>9786258145229</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2021 Kaymakamlık Herodot İnkılap Tarihi Konu Anlatımı</t>
+          <t>2022 Yargıç Maliye Ders Notları</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786254433191</t>
+          <t>9786258145311</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2022 İdari Hakimlik Yargıç Vergi Hukuku Soru Bankası Çözümlü + 5 Deneme</t>
+          <t>2022 Yargıç Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Ders Notları</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257301428</t>
+          <t>9786257476645</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Ticaret Hukuku Ders Notları</t>
+          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>90</v>
+        <v>280</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786050646269</t>
+          <t>9786250006696</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli Hakimlik YARGIÇ Ticaret Hukuku Soru Bankası</t>
+          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği 75x10 Deneme</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786050646283</t>
+          <t>9786257476935</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Tarih Hedef 12’de 12 Çözümlü 12 Deneme Sınavı</t>
+          <t>2022 Mevzuat Podcast Tarih Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>82</v>
+        <v>117</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786050646290</t>
+          <t>9786258145328</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2021 Yargıç İdari Hakimlik 5 Deneme Çözümlü</t>
+          <t>2022 Kaymakamlık İlçebay Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257301466</t>
+          <t>9786257476607</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Medeni Usul Hukuku Ders Notları</t>
+          <t>Kürtleşen Türkler</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>85</v>
+        <v>246</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057496904</t>
+          <t>9786258145281</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik YARGIÇ Medeni Usul Hukuku Soru Bankası</t>
+          <t>Usul Hukuku Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257301626</t>
+          <t>9786258145298</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Medeni Hukuk Ders Notları</t>
+          <t>Özel Hukuk Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>164</v>
+        <v>80</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786050646276</t>
+          <t>9786258145274</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik Yargıç Medeni Hukuk Soru Bankası</t>
+          <t>Kamu Hukuku Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786257301299</t>
+          <t>9786258145250</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2022 İdari Hakimlik Yargıç Maliye İktisat Soru Bankası</t>
+          <t>2022 İdare Hukuku Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786257301565</t>
+          <t>9786258145304</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS A Grubu YARGIÇ Özel Hukuk Soru Bankası Cilt 2</t>
+          <t>2022 Hakimlik Süreler El Kitapçığı İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>195</v>
+        <v>70</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786257301572</t>
+          <t>9786258145175</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Yargıç KPSS Kamu Hukuku Çözümlü Soru Bankası Cilt 1</t>
+          <t>Dört Dörtlük KPSS Lisans 10 Tarih Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>235</v>
+        <v>117</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786250000079</t>
+          <t>9786258145045</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Yargıç KPSS Çözümlü Soru Bankası Seti</t>
+          <t>2022 Denetçi Sayıştay Denetçiliği Soru Bankası</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257476027</t>
+          <t>9786257476768</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS A Grubu Hukuk Ders Notları Seti</t>
+          <t>Cebri İcra İcra Müdürlüğü ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>450</v>
+        <v>235</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786050637557</t>
+          <t>9786258145373</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Yargıç İş Hukuku Konu Anlatımlı Ve Çözümlü Soru Bankası</t>
+          <t>Başöğretmen Birebir PDF Uyumlu Soru Bankası</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>152</v>
+        <v>235</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257301718</t>
+          <t>9786257476829</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS İş Hukuku Ders Notları</t>
+          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>117</v>
+        <v>280</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257301305</t>
+          <t>9786257476836</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli Hakimlik Yargıç İş Hukuku Soru Bankası</t>
+          <t>2022 GYS Yazı İşleri Müdürlüğü 5 Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>60</v>
+        <v>95</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257301374</t>
+          <t>4440000001562</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İdari Yargılama Hukuku Ders Notları</t>
+          <t>2022 Denk STS Soru Bankası Seti - 9 Kitap</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>80</v>
+        <v>610</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257301312</t>
+          <t>9786257476973</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç İdari Hakimlik Çözümlü Soru Bankası Seti</t>
+          <t>2022 Vilayet Kaymakamlık Türkiye'nin İdari Yapısı Mevzuat Konu Anlatımı Cilt 1</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>870</v>
+        <v>188</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786254433146</t>
+          <t>9786257476966</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik YARGIÇ İdare Hukuku İdari Yargılama Hukuku Soru Bankası</t>
+          <t>2022 Vilayet Kaymakamlık Mahalli İdareler Mevzuat Konu Anlatımı Cilt 2</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>75</v>
+        <v>188</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257301381</t>
+          <t>9786258145076</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Yargıç İdare Hukuku- İdari Yargılama Usulü Ders Notları</t>
+          <t>2022 KPSS Vatandaşlık Tamamı Çözümlü 25 Deneme</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786254433153</t>
+          <t>9786257476782</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli Hakimlik Yargıç İcra İflas Hukuku Soru Bankası</t>
+          <t>2022 TYT - AYT Coğrafya Harita Bankası</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>75</v>
+        <v>140</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257476010</t>
+          <t>9786258145106</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İcra Müdürlüğü Ders Notları Seti</t>
+          <t>Tüm Adaylar İçin Güncel Bilgiler ve Genel Kültür Dergisi 2023</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>260</v>
+        <v>117</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257476621</t>
+          <t>9786257476980</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdürlüğü Yargıç Soru Bankası Çözümlü</t>
+          <t>2022 Tablomatik Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>280</v>
+        <v>110</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257301794</t>
+          <t>9786258145007</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İcra İflas Hukuku Ders Notları</t>
+          <t>2022 Tablomatik Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786050646221</t>
+          <t>9786257476997</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Sınavına Özel Yargıç Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2022 Tablomatik İdari Yargılama Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>235</v>
+        <v>85</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257301206</t>
+          <t>9786258145120</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2022 Hakimlik Tarih Yargıç Konu Anlatımı</t>
+          <t>2022 Tablomatik İdare Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>307</v>
+        <v>120</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257301077</t>
+          <t>9786253114112</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli İdari Hakimlik Yargıç Matematik Ders Notları</t>
+          <t>2022 Tüm Sınavlar Genel Kültür ve Güncel Olaylar</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257301138</t>
+          <t>9786258145090</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Yargıç 1700 Soruda Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>Sine Qua Non Kaymakamlık Hukuk Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>235</v>
+        <v>176</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257301749</t>
+          <t>9786257476942</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Ceza Muhakemesi- Ceza Özel Hükümler Hukuku</t>
+          <t>2022 Kaymakamlık Hakimlik Mevzuat Podcast Türkçe Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057496928</t>
+          <t>9786257476775</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Ceza Hukuku (Genel- Özel Hükümler), Ceza Muhakemesi Hukuku Çözümlü Soru Bankası</t>
+          <t>Pir-i Tarih Tamamı Çözümlü 12 Fasikül Deneme Sınavı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>235</v>
+        <v>199</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257301442</t>
+          <t>9786257476737</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>ÖABT Matematik İlköğretim-Lise 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>70</v>
+        <v>152</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057496911</t>
+          <t>9786250006450</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Ceza Hukuku (Genel Hükümler) Çözümlü Soru Bankası</t>
+          <t>2022 Mevzuat Podcast İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257476201</t>
+          <t>9786250093498</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Borçlar Özel Hükümler Hukuku Ders Notları</t>
+          <t>2022 Mevzuat Podcast Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>117</v>
+        <v>560</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786254433160</t>
+          <t>9786250093597</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2022 İdari Hakimlik YARGIÇ Borçlar Hukuku Genel Özel Hükümler Soru Bankası</t>
+          <t>2022 Mevzuat Podcast Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786257301459</t>
+          <t>9786258145014</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Borçlar Genel Hukuku Ders Notları</t>
+          <t>2022 KPSS Hikayelerle Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>199</v>
+        <v>117</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786254433177</t>
+          <t>9786257476959</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Yargıç 2022 Borçlar Hukuku Genel Hükümler Çözümlü Soru Bankası</t>
+          <t>2022 Kaymakamlık Sınavına Özel Süreler Kitabı</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257301398</t>
+          <t>9786257476713</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Anayasa Hukuku Ders Notları</t>
+          <t>2022 Kaymakamım Tamamı Çözümlü Mahalli İdareler Soru Bankası</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786254433184</t>
+          <t>9786258145083</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik YARGIÇ Anayasa Hukuku Soru Bankası</t>
+          <t>Kamu Yönetimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>70</v>
+        <v>588</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786257301824</t>
+          <t>9786258145069</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Adli Hakimlik Ders Notları Seti</t>
+          <t>İdari Teşkilat ve Mahalli İdareler - Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>750</v>
+        <v>70</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257301329</t>
+          <t>9786258145052</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Adli Hakimlik Çözümlü Soru Bankası Seti</t>
+          <t>İdare Hukuku - Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>940</v>
+        <v>78</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257476522</t>
+          <t>9786258145021</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>KPSS Vatandaşlık Çözümlü Soru Bankası</t>
+          <t>İcra – İflas Hukuku Cep Kanunu</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>176</v>
+        <v>117</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257301237</t>
+          <t>9786257002561</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2021 Uzlaştırmacı Sınavı 3 Deneme Çözümlü</t>
+          <t>2022 Herodot Kaymakamlık Sınavına Özel İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>117</v>
+        <v>151</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786254094149</t>
+          <t>9786258145137</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2022 Mülakat Uzmanlık Sınavları Teknik Anlatımları</t>
+          <t>2022 KPSS Hanedan Tarih Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>155</v>
+        <v>188</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057092502</t>
+          <t>9786257476799</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2022 Mikro İktisat Konu Anlatımlı</t>
+          <t>2022 Gecenin Işıkları Çarşı ve Mahalle Bekçiliği Soru Bankası</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786254096754</t>
+          <t>9786257476751</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Tarih Soru Bankası Nokta Atış Sorular</t>
+          <t>2022 MEB EKYS Müdür ve Yardımcılığı Mevzuat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786254096297</t>
+          <t>9786257476744</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Tarih Literatür Soru Bankası</t>
+          <t>MEB EKYS Kültür Medeniyet-Coğrafya- İnkılap Tarihi-1982 Anayasası Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>120</v>
+        <v>223</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786254096785</t>
+          <t>9786257476805</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2022 İktisat Konu Anlatımlı ve Çözümlü Sorular</t>
+          <t>2026 Diyanet İşleri Başkanlığı Görevde Yükselme Sınavı Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>240</v>
+        <v>414</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786250097519</t>
+          <t>9786257476881</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Gelir Uzman Yardımcılığı Çıkmış Sorular ve Çözümleri</t>
+          <t>2022 Denk STS Ticaret Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257476454</t>
+          <t>9786257476898</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2022 GUY Gelir Uzman Yardımcılığı 5 Deneme Sınavı Çözümlü</t>
+          <t>2022 Denk STS Medeni Usul Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>110</v>
+        <v>70</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257301831</t>
+          <t>9786257476928</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Tarih Nokta Atış Ders Notları</t>
+          <t>2022 Denk STS Medeni Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>199</v>
+        <v>80</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257476041</t>
+          <t>9786257476904</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Tarih 20 Çözümlü Deneme</t>
+          <t>2022 Denk STS İş Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>246</v>
+        <v>70</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257476256</t>
+          <t>9786257476911</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi Çözümlü Soru Bankası</t>
+          <t>2022 Denk STS İdare Hukuku ve İdari Yargılama Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>384</v>
+        <v>80</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786057496966</t>
+          <t>9786257476874</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2026 Türkçe Etkinlik Kitabı Yaratıcı Yazma Serüvenim</t>
+          <t>2022 Denk STS İcra - İflas Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>246</v>
+        <v>80</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786254433139</t>
+          <t>9786257476867</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020 GYS TRT Şeflik Sınavı Soru Bankası Görevde Yükselme</t>
+          <t>Denk STS Ceza Hukuku Tamamı Çözümlü Soru Bankası 2023</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786050637519</t>
+          <t>9786257476843</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2020 KPSS A Grubu TOP 5 Deneme Çözümlü</t>
+          <t>2022 Denk STS Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257476126</t>
+          <t>9786257476850</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ Vergi Hukuku, Maliye Soru Bankası Çözümlü</t>
+          <t>2022 Yurtdışı Denklik DENK Borçlar Hukuku STS Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786257476171</t>
+          <t>9786258145038</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ Ticaret Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 Anayasa Hukuku Süreler Kitapçığı</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786257301756</t>
+          <t>9786056852312</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021 TEBLİĞ Medeni Usul Hukuku Soru Bankası Çözümlü</t>
+          <t>C.01. Jandarma Genel Komutanlığı Lider Personele El Kitabı</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786257301763</t>
+          <t>4440000000815</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021 TEBLİĞ Medeni Hukuk Soru Bankası Çözümlü</t>
+          <t>2021 Kaymakamlık Herodot İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786257476034</t>
+          <t>9786254433191</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ İş Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 İdari Hakimlik Yargıç Vergi Hukuku Soru Bankası Çözümlü + 5 Deneme</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786257476140</t>
+          <t>9786257301428</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021 İdari Hakimlik TEBLİĞ Soru Bankası Seti Çözümlü</t>
+          <t>2022 Yargıç Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>470</v>
+        <v>90</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257476157</t>
+          <t>9786050646269</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021 İdari Hakimlik TEBLİĞ 5 Deneme Çözümlü</t>
+          <t>2022 Adli Hakimlik YARGIÇ Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786257301947</t>
+          <t>9786050646283</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ İdare Hukuku ve İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
+          <t>Tarih Hedef 12’de 12 Çözümlü 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257301770</t>
+          <t>9786050646290</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021 TEBLİĞ İcra İflas Hukuku Soru Bankası Çözümlü</t>
+          <t>2021 Yargıç İdari Hakimlik 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>85</v>
+        <v>120</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257301930</t>
+          <t>9786257301466</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ Ceza Hukuku, Ceza Muhakemesi Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 Yargıç Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257301923</t>
+          <t>9786057496904</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik Tebliğ Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>2022 Adli İdari Hakimlik YARGIÇ Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257301787</t>
+          <t>9786257301626</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2021 Tebliğ Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>Yargıç Hakimlik ve HMGS Medeni Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>56</v>
+        <v>164</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257476218</t>
+          <t>9786050646276</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik Tebliğ Borçlar Hukuku Genel Özel Hükümler Soru Bankası Çözümlü</t>
+          <t>2022 Adli İdari Hakimlik Yargıç Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257301725</t>
+          <t>9786257301299</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2021 Tebliğ Anayasa Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 İdari Hakimlik Yargıç Maliye İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>56</v>
+        <v>75</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257476164</t>
+          <t>9786257301565</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli Hakimlik Tebliğ 5 Deneme Çözümlü</t>
+          <t>2022 KPSS A Grubu YARGIÇ Özel Hukuk Soru Bankası Cilt 2</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>110</v>
+        <v>195</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257476119</t>
+          <t>9786257301572</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli Hakimlik Tebliğ Soru Bankası Seti Çözümlü</t>
+          <t>Yargıç KPSS Kamu Hukuku Çözümlü Soru Bankası Cilt 1</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>560</v>
+        <v>235</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257476300</t>
+          <t>9786250000079</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Tarih Feneri Tamamı Çözümlü Soru Bankası</t>
+          <t>Yargıç KPSS Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>307</v>
+        <v>240</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257476409</t>
+          <t>9786257476027</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Tarih Feneri KPSS Tarih Konu Anlatımı</t>
+          <t>2022 KPSS A Grubu Hukuk Ders Notları Seti</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>199</v>
+        <v>450</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257476461</t>
+          <t>9786050637557</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik, Kaymakamlık Tablo ve Sürelerle Karşılaştırmalı Usul Hukuku Tablomatik</t>
+          <t>Yargıç İş Hukuku Konu Anlatımlı Ve Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>80</v>
+        <v>152</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257476706</t>
+          <t>9786257301718</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Tablomatik Mahalli İdareler Mevzuatları Konu Anlatımı</t>
+          <t>Yargıç Hakimlik ve HMGS İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>135</v>
+        <v>117</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257476720</t>
+          <t>9786257301305</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Tablomatik Cumhurbaşkanlığı Kararnameleri Mevzuat Konu Anlatımı</t>
+          <t>2022 Adli Hakimlik Yargıç İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>135</v>
+        <v>60</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257301275</t>
+          <t>9786257301374</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Yan Branşlar ve Alan Eğitimi Sosyalpedia Konu Özetli Soru Bankası</t>
+          <t>2022 Yargıç İdari Yargılama Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257301176</t>
+          <t>9786257301312</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği Son Tekrar Hızlı Ders Notları</t>
+          <t>2024 Yargıç İdari Hakimlik Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>90</v>
+        <v>870</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257301510</t>
+          <t>9786254433146</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği 5x75 Deneme Çözümlü</t>
+          <t>2022 Adli İdari Hakimlik YARGIÇ İdare Hukuku İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>58</v>
+        <v>75</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257301800</t>
+          <t>9786257301381</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS Gençlik ve Spor Bakanlığı Ortak Alan Konu Anlatımı Görevde Yükselme</t>
+          <t>Yargıç İdare Hukuku- İdari Yargılama Usulü Ders Notları</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>165</v>
+        <v>140</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786257301817</t>
+          <t>9786254433153</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS Gençlik ve Spor Bakanlığı Alan Bilgisi Konu Anlatımı Görevde Yükselme</t>
+          <t>2022 Adli Hakimlik Yargıç İcra İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>135</v>
+        <v>75</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257301589</t>
+          <t>9786257476010</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021 Kaymakamlık Hakimlik KPSS A Grubu Anayasa Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2022 Yargıç İcra Müdürlüğü Ders Notları Seti</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>45</v>
+        <v>260</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257301732</t>
+          <t>9786257476621</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS Remix Tarih ve Güncel Bilgiler Soru Bankası Çözümlü</t>
+          <t>2022 İcra Müdürlüğü Yargıç Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>135</v>
+        <v>280</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257301558</t>
+          <t>9786257301794</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Ratio Legis İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
+          <t>2022 Yargıç İcra İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>235</v>
+        <v>80</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257476225</t>
+          <t>9786050646221</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2021 Polis Mevzuatı ile İlgili Kanunlar</t>
+          <t>Hakimlik Sınavına Özel Yargıç Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>350</v>
+        <v>235</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257476546</t>
+          <t>9786257301206</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Psikolojisi 1410 Çözümlü Eğitim Bilimleri Soru Bankası</t>
+          <t>2022 Hakimlik Tarih Yargıç Konu Anlatımı</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>120</v>
+        <v>307</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257301848</t>
+          <t>9786257301077</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarih Çözümlü 5 Deneme Sınavı</t>
+          <t>2021 Adli İdari Hakimlik Yargıç Matematik Ders Notları</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>117</v>
+        <v>70</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786057496959</t>
+          <t>9786257301138</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Oku Konu Anlatımlı</t>
+          <t>Yargıç 1700 Soruda Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C515" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257476508</t>
+          <t>9786257301749</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Din Kültürü Ve Ahlak Bilgisi DKAB-İHL Soru Bankası</t>
+          <t>Yargıç Ceza Muhakemesi- Ceza Özel Hükümler Hukuku</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>235</v>
+        <v>80</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257476515</t>
+          <t>9786057496928</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Din Kültürü ve Ahlak Bilgisi DHBT Soru Bankası</t>
+          <t>2024 Yargıç Ceza Hukuku (Genel- Özel Hükümler), Ceza Muhakemesi Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C517" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786054091812</t>
+          <t>9786257301442</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2021 Sosyal Bilgiler Yan Bilimler ve Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
+          <t>Yargıç Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786250000564</t>
+          <t>9786057496911</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2021 Sosyal Bilgiler 10’lu Çözümlü Deneme Sınavı</t>
+          <t>2024 Yargıç Ceza Hukuku (Genel Hükümler) Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>65</v>
+        <v>140</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257301602</t>
+          <t>9786257476201</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2022 NAİB Kaymakamlık 5 Deneme Çözümlü</t>
+          <t>Yargıç Hakimlik ve HMGS Borçlar Özel Hükümler Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257301015</t>
+          <t>9786254433160</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık İktisat Konu Anlatımı</t>
+          <t>2022 İdari Hakimlik YARGIÇ Borçlar Hukuku Genel Özel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>235</v>
+        <v>75</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786250000004</t>
+          <t>9786257301459</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>NAİB 2022 Kaymakamlık Konu Anlatım Seti</t>
+          <t>Yargıç Hakimlik ve HMGS Borçlar Genel Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>400</v>
+        <v>199</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257301220</t>
+          <t>9786254433177</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık İktisat Çözümlü Soru Bankası</t>
+          <t>Yargıç 2022 Borçlar Hukuku Genel Hükümler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>235</v>
+        <v>60</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257301244</t>
+          <t>9786257301398</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
+          <t>2022 Yargıç Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786257301411</t>
+          <t>9786254433184</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Konu Anlatımı</t>
+          <t>2022 Adli İdari Hakimlik YARGIÇ Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786257301268</t>
+          <t>9786257301824</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>2022 Yargıç Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>235</v>
+        <v>750</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786250000002</t>
+          <t>9786257301329</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2022 NAİB Kaymakamlık Konu Anlatımı Seti</t>
+          <t>2024 Yargıç Adli Hakimlik Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>435</v>
+        <v>940</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786257301404</t>
+          <t>9786257476522</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Hukuk Konu Anlatımı</t>
+          <t>KPSS Vatandaşlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>235</v>
+        <v>176</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786250096130</t>
+          <t>9786257301237</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
+          <t>2021 Uzlaştırmacı Sınavı 3 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>125</v>
+        <v>117</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786250094723</t>
+          <t>9786254094149</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>2022 Mülakat Uzmanlık Sınavları Teknik Anlatımları</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>125</v>
+        <v>155</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786250095003</t>
+          <t>9786057092502</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast İdare Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 Mikro İktisat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786257476591</t>
+          <t>9786254096754</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB EKYS Müdür ve Yardımcılığı Eğitimci İkizler Mevzuat Konu Anlatımlı</t>
+          <t>2022 KPSS Tarih Soru Bankası Nokta Atış Sorular</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786257476669</t>
+          <t>9786254096297</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB EKYS Genel Kültür - Güncel Olaylar - İnkılap Tarihi Konu Anlatımı</t>
+          <t>2022 ÖABT Tarih Literatür Soru Bankası</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786257301503</t>
+          <t>9786254096785</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>MAS Renklendirme Yöntemi İle İdare Hukuku ve Mevzuatları Konu Anlatımı</t>
+          <t>2022 İktisat Konu Anlatımlı ve Çözümlü Sorular</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>70</v>
+        <v>240</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786257301480</t>
+          <t>9786250097519</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>MAS Renklendirme Yöntemi İle Cumhurbaşkanlığı Kararnameleri Konu Anlatımı</t>
+          <t>Gelir Uzman Yardımcılığı Çıkmış Sorular ve Çözümleri</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786257301039</t>
+          <t>9786257476454</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>MAS Mülki Amirlik Sınavı Teori Ve Mevzuat İnsan Hakları Konu Anlatımı</t>
+          <t>2022 GUY Gelir Uzman Yardımcılığı 5 Deneme Sınavı Çözümlü</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>152</v>
+        <v>110</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786257301596</t>
+          <t>9786257301831</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2022 MAS Kaymakamlık 5 Deneme</t>
+          <t>2026 TYT Tarih Nokta Atış Ders Notları</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>110</v>
+        <v>199</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786257301343</t>
+          <t>9786257476041</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>MAS Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
+          <t>TYT - AYT Tarih 20 Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786257301473</t>
+          <t>9786257476256</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>MAS Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>Türkiye Ekonomisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>145</v>
+        <v>384</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786257301336</t>
+          <t>9786057496966</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>MAS İktisat Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Türkçe Etkinlik Kitabı Yaratıcı Yazma Serüvenim</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786257632902</t>
+          <t>9786254433139</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>MAS Çözümlü Soru Bankası 3 Kitap Set</t>
+          <t>2020 GYS TRT Şeflik Sınavı Soru Bankası Görevde Yükselme</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786257301091</t>
+          <t>9786050637519</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>MAS Anayasa Hukuku Teori ve Mevzuat Konu Anlatımı</t>
+          <t>2020 KPSS A Grubu TOP 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>152</v>
+        <v>60</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786257476690</t>
+          <t>9786257476126</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Maaruf MBSTS Konu Anlatımı</t>
+          <t>2021 Hakimlik TEBLİĞ Vergi Hukuku, Maliye Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>150</v>
+        <v>95</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786257476683</t>
+          <t>9786257476171</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Maaruf DHBT Ortaöğretim - Önlisans - Lisans Konu Anlatımı</t>
+          <t>2021 Hakimlik TEBLİĞ Ticaret Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>188</v>
+        <v>95</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786056578953</t>
+          <t>9786257301756</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Askeri Sınavlar Sonrası Mülakata Hazırlık Kitabı</t>
+          <t>2021 TEBLİĞ Medeni Usul Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786250096338</t>
+          <t>9786257301763</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2022 Luca Muhasebe Çözümlü Soru Bankası</t>
+          <t>2021 TEBLİĞ Medeni Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786257476386</t>
+          <t>9786257476034</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Ticari İşletme Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2021 Hakimlik TEBLİĞ İş Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C547" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257476393</t>
+          <t>9786257476140</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Şirketler Hukuku Adli Hakimlik Mevzuat Konu Anlatımı Anlatımı</t>
+          <t>2021 İdari Hakimlik TEBLİĞ Soru Bankası Seti Çözümlü</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>105</v>
+        <v>470</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257476638</t>
+          <t>9786257476157</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Renklendirme Yöntemi Ve Tablolar İle İcra Müdürlüğü Mevzuat Konu Anlatımı</t>
+          <t>2021 İdari Hakimlik TEBLİĞ 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257476379</t>
+          <t>9786257301947</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Kıymetli Evrak Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2021 Hakimlik TEBLİĞ İdare Hukuku ve İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257476362</t>
+          <t>9786257301770</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica İş Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2021 TEBLİĞ İcra İflas Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257476355</t>
+          <t>9786257301930</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica İcra İflas Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2021 Hakimlik TEBLİĞ Ceza Hukuku, Ceza Muhakemesi Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C552" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257301640</t>
+          <t>9786257301923</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Vergi Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2021 Hakimlik Tebliğ Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>85</v>
+        <v>56</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257301657</t>
+          <t>9786257301787</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2021 Tebliğ Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>85</v>
+        <v>56</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257301664</t>
+          <t>9786257476218</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Medeni Hukuk Mevzuat Konu Anlatımı</t>
+          <t>2021 Hakimlik Tebliğ Borçlar Hukuku Genel Özel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C555" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257301671</t>
+          <t>9786257301725</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2021 Tebliğ Anayasa Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>80</v>
+        <v>56</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257301688</t>
+          <t>9786257476164</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik İdare Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2021 Adli Hakimlik Tebliğ 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786257301695</t>
+          <t>9786257476119</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Ceza Hukuku, Borçlar Hukuku Genel Hükümler Mevzuat Konu Anlatımı</t>
+          <t>2021 Adli Hakimlik Tebliğ Soru Bankası Seti Çözümlü</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>90</v>
+        <v>560</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786257301701</t>
+          <t>9786257476300</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Anayasa Hukuku Mevzuat Konu Anlatımı</t>
+          <t>Tarih Feneri Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>70</v>
+        <v>307</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786257476348</t>
+          <t>9786257476409</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Ceza Muhakemesi Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>Tarih Feneri KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>90</v>
+        <v>199</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257476331</t>
+          <t>9786257476461</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Ceza Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2022 Adli İdari Hakimlik, Kaymakamlık Tablo ve Sürelerle Karşılaştırmalı Usul Hukuku Tablomatik</t>
         </is>
       </c>
       <c r="C561" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786257476324</t>
+          <t>9786257476706</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Borçlar Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2022 Kaymakamlık Tablomatik Mahalli İdareler Mevzuatları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>75</v>
+        <v>135</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257476089</t>
+          <t>9786257476720</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS'nin Son Serüveni Etkinliklerle Tarih-Coğrafya 2020 Soru</t>
+          <t>2022 Kaymakamlık Tablomatik Cumhurbaşkanlığı Kararnameleri Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>246</v>
+        <v>135</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257301855</t>
+          <t>9786257301275</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih 5 Çözümlü Deneme Sınavı</t>
+          <t>2022 ÖABT Sosyal Bilgiler Yan Branşlar ve Alan Eğitimi Sosyalpedia Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>82</v>
+        <v>140</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257476232</t>
+          <t>9786257301176</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2022 Komiser Yardımcılığı Güncel Bilgiler - Genel Kültür Çözümlü Soru Bankası</t>
+          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği Son Tekrar Hızlı Ders Notları</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>117</v>
+        <v>90</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786056852329</t>
+          <t>9786257301510</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Hava Kuvvetleri Komutanlığı Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
+          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği 5x75 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>100</v>
+        <v>58</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786056426841</t>
+          <t>9786257301800</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>KHD.12 Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Açıklamalı Deneme Testi</t>
+          <t>2021 GYS Gençlik ve Spor Bakanlığı Ortak Alan Konu Anlatımı Görevde Yükselme</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>400</v>
+        <v>165</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786056426896</t>
+          <t>9786257301817</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
+          <t>2021 GYS Gençlik ve Spor Bakanlığı Alan Bilgisi Konu Anlatımı Görevde Yükselme</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>90</v>
+        <v>135</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786257476003</t>
+          <t>9786257301589</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2026 Kaşif KPSS Coğrafya Tamamı Çözümlü 1001 Soru Bankası</t>
+          <t>2021 Kaymakamlık Hakimlik KPSS A Grubu Anayasa Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>307</v>
+        <v>45</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786257476577</t>
+          <t>9786257301732</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Kafadar Eğitim Bilimleri Çözümlü Soru Bankası</t>
+          <t>2021 KPSS Remix Tarih ve Güncel Bilgiler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786257301541</t>
+          <t>9786257301558</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2021 Kafadar Eğitim Bilimleri Branş 10 Çözümlü Deneme Sınavı</t>
+          <t>Ratio Legis İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>176</v>
+        <v>235</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786257476423</t>
+          <t>9786257476225</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Ölçme ve Değerlendirme - Rehberlik</t>
+          <t>2021 Polis Mevzuatı ile İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786257476416</t>
+          <t>9786257476546</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Öğretim Yöntem Teknikleri Program Geliştirme Materyal Geliştirme Sınıf Yönetimi</t>
+          <t>Öğrenme Psikolojisi 1410 Çözümlü Eğitim Bilimleri Soru Bankası</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786257476430</t>
+          <t>9786257301848</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Gelişim Psikolojisi - Öğrenme Psikolojisi</t>
+          <t>ÖABT Tarih Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>100</v>
+        <v>117</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786056425943</t>
+          <t>9786057496959</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı - Çıkmış Sorular</t>
+          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Oku Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>60</v>
+        <v>235</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786056426834</t>
+          <t>9786257476508</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı (Soru Bankası)</t>
+          <t>2022 ÖABT Din Kültürü Ve Ahlak Bilgisi DKAB-İHL Soru Bankası</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>170</v>
+        <v>235</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786257476492</t>
+          <t>9786257476515</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Jandarma - Sahil Güvenlik Komutanlığı Misyon Koruma Sınavı Hazırlık 10 Deneme Sınavı</t>
+          <t>2022 ÖABT Din Kültürü ve Ahlak Bilgisi DHBT Soru Bankası</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>307</v>
+        <v>235</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786257301879</t>
+          <t>9786054091812</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>İzahat Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Soru Destekli Tamamı Çözümlü Soru Bankası</t>
+          <t>ÖABT 2021 Sosyal Bilgiler Yan Bilimler ve Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>470</v>
+        <v>100</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257301251</t>
+          <t>9786250000564</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Beden Eğitimi Öğretmenliği İvme BESYO Not Kitabı</t>
+          <t>ÖABT 2021 Sosyal Bilgiler 10’lu Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257301084</t>
+          <t>9786257301602</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2021 İcra Müdür ve Yardımcılığı Matematik İstirdat Ders Notları</t>
+          <t>2022 NAİB Kaymakamlık 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257301114</t>
+          <t>9786257301015</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Konu Anlatımı</t>
+          <t>NAİB Kaymakamlık İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786257301190</t>
+          <t>9786250000004</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat 5 Deneme</t>
+          <t>NAİB 2022 Kaymakamlık Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>152</v>
+        <v>400</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786250000009</t>
+          <t>9786257301220</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2022 İstirdat İcra Müdür ve Müdür Yardımcılığı Genel Yetenek - Genel Kültür Konu Anlatımı</t>
+          <t>NAİB Kaymakamlık İktisat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257301107</t>
+          <t>9786257301244</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Soru Bankası Çözümlü</t>
+          <t>NAİB Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257301183</t>
+          <t>9786257301411</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Alan Bilgisi Soru Bankası Çözümlü</t>
+          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>160</v>
+        <v>235</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786250000008</t>
+          <t>9786257301268</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>İkra ÖABT Din Kültürü ve Ahlak Bilgisi Set Cilt 1-2</t>
+          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257301169</t>
+          <t>9786250000002</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Din Kültürü ve Ahlak Bilgisi Konu Anlatımlı Cilt- 2</t>
+          <t>2022 NAİB Kaymakamlık Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>135</v>
+        <v>435</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257476614</t>
+          <t>9786257301404</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdürlüğü Sınavına Özel Süreler Kitabı</t>
+          <t>NAİB Kaymakamlık Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>115</v>
+        <v>235</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786057496997</t>
+          <t>9786250096130</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2024 Herodot KPSS Lisans Tarih Konu Anlatımı</t>
+          <t>2022 Mevzuat Podcast Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786057496980</t>
+          <t>9786250094723</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2024 Herodot KPSS Lisans Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2022 Mevzuat Podcast Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>235</v>
+        <v>125</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786257476539</t>
+          <t>9786250095003</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2022 Hakimlik Sınavına Özel Süreler Kitabı</t>
+          <t>2022 Mevzuat Podcast İdare Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786257301961</t>
+          <t>9786257476591</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik HAKİM KÜRSÜ Ceza Hukuku, Ceza Muhakemesi Hukuku, Borçlar Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 MEB EKYS Müdür ve Yardımcılığı Eğitimci İkizler Mevzuat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>117</v>
+        <v>150</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786257301978</t>
+          <t>9786257476669</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik Hakim Kürsü Ceza ve Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>2022 MEB EKYS Genel Kültür - Güncel Olaylar - İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>58</v>
+        <v>180</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257301985</t>
+          <t>9786257301503</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli İdari Hakimlik Hakim Kürsü Alan Bilgisi 10 Deneme</t>
+          <t>MAS Renklendirme Yöntemi İle İdare Hukuku ve Mevzuatları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>112</v>
+        <v>70</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257301954</t>
+          <t>9786257301480</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik HAKİM KÜRSÜ 100 Soruda Anayasa Hukuku Soru Bankası Çözümlü</t>
+          <t>MAS Renklendirme Yöntemi İle Cumhurbaşkanlığı Kararnameleri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>117</v>
+        <v>60</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786257476072</t>
+          <t>9786257301039</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS İçişleri Bakanlığı Veri Hazırlama Kontrol İşletmenliği Konu Anlatımı Görevde Yükselme</t>
+          <t>MAS Mülki Amirlik Sınavı Teori Ve Mevzuat İnsan Hakları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>70</v>
+        <v>152</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786257476102</t>
+          <t>9786257301596</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS İçişleri Bakanlığı Şeflik, Veri Hazırlama Kontrol İşletmenliği Soru Bankası Çözümlü Görevde Yükselme</t>
+          <t>2022 MAS Kaymakamlık 5 Deneme</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257476096</t>
+          <t>9786257301343</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS İçişleri Bakanlığı Şeflik Konu Anlatımı Görevde Yükselme</t>
+          <t>MAS Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786257301909</t>
+          <t>9786257301473</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS UDS Gençlik ve Spor Bakanlığı 3 Deneme Çözümlü Görevde Yükselme</t>
+          <t>MAS Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>30</v>
+        <v>145</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786056893988</t>
+          <t>9786257301336</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2020 GYS Gençlik ve Spor Bakanlığı 5 Deneme Görevde Yükselme</t>
+          <t>MAS İktisat Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786257476447</t>
+          <t>9786257632902</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Lise Ön Lisans Tarih Genç Kalem Soru Bankası Dijital Çözümlü</t>
+          <t>MAS Çözümlü Soru Bankası 3 Kitap Set</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786257301886</t>
+          <t>9786257301091</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili Ve Edebiyatı Öğretmenliği Fuzuli 5 Deneme Çözümlü</t>
+          <t>MAS Anayasa Hukuku Teori ve Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>80</v>
+        <v>152</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786257301008</t>
+          <t>9786257476690</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS Fulleyen Vatandaşlık Çözümlü Soru Bankası</t>
+          <t>Maaruf MBSTS Konu Anlatımı</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>112</v>
+        <v>150</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786056578984</t>
+          <t>9786257476683</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Emniyet Genel Müdürlüğü Mülakat Sınavlarına Hazırlık Kitabı</t>
+          <t>Maaruf DHBT Ortaöğretim - Önlisans - Lisans Konu Anlatımı</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>60</v>
+        <v>188</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786257476317</t>
+          <t>9786056578953</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Ehil KPSS Vatandaşlık Konu Anlatımı</t>
+          <t>Askeri Sınavlar Sonrası Mülakata Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>153</v>
+        <v>400</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786257476485</t>
+          <t>9786250096338</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Soru Bankası Çözümlü</t>
+          <t>2022 Luca Muhasebe Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>176</v>
+        <v>350</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786257301893</t>
+          <t>9786257476386</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Mülakat Kitabım</t>
+          <t>Lex Publica Ticari İşletme Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786257476058</t>
+          <t>9786257476393</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2022 Diyanet İşleri Başkanlığı MBSTS Konu Anlatımı</t>
+          <t>Lex Publica Şirketler Hukuku Adli Hakimlik Mevzuat Konu Anlatımı Anlatımı</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>307</v>
+        <v>105</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786257476065</t>
+          <t>9786257476638</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı DHBT 1-2 Konu Anlatımı</t>
+          <t>Lex Publica Renklendirme Yöntemi Ve Tablolar İle İcra Müdürlüğü Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>176</v>
+        <v>200</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786254001796</t>
+          <t>9786257476379</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2026 Dil Bilgisi Öğreten Soru Bankası</t>
+          <t>Lex Publica Kıymetli Evrak Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>307</v>
+        <v>70</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786050637571</t>
+          <t>9786257476362</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Kaymakamlık Deneyim Türkçe Konu Anlatımlı</t>
+          <t>Lex Publica İş Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>152</v>
+        <v>70</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786254433115</t>
+          <t>9786257476355</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2020 Sayıştay Denetçi 5 Deneme Çözümlü</t>
+          <t>Lex Publica İcra İflas Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>152</v>
+        <v>95</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786257476195</t>
+          <t>9786257301640</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Dersinin Anahtarı Haritalar</t>
+          <t>Lex Publica Hakimlik Vergi Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>307</v>
+        <v>85</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786257476652</t>
+          <t>9786257301657</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2022 Cebri İcra 40 Soruda İcra İflas Kanunu Değişiklikleri</t>
+          <t>Lex Publica Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>117</v>
+        <v>85</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786257301213</t>
+          <t>9786257301664</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2022 Cebri İcra Müdür ve Müdür Yardımcılığı Mülakat Kitabı</t>
+          <t>Lex Publica Hakimlik Medeni Hukuk Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>188</v>
+        <v>80</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786254433122</t>
+          <t>9786257301671</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Cebri İcra İcra Müdürlüğü Ve Müdür Yardımcılığı Çözümlü 10 Deneme Sınavı</t>
+          <t>Lex Publica Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>188</v>
+        <v>80</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786257301060</t>
+          <t>9786257301688</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2021 İcra Müdür ve Yardımcılığı Cebri İcra Mevzuat Kitabı</t>
+          <t>Lex Publica Hakimlik İdare Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786257301619</t>
+          <t>9786257301695</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Beden Eğitimi ve Spor Öğretmenliği</t>
+          <t>Lex Publica Hakimlik Ceza Hukuku, Borçlar Hukuku Genel Hükümler Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786257301527</t>
+          <t>9786257301701</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi Öğretmenliği 5'li Deneme</t>
+          <t>Lex Publica Hakimlik Anayasa Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>176</v>
+        <v>70</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786257476478</t>
+          <t>9786257476348</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Türk Dili Ve Edebiyatı 15 Deneme Sınavı</t>
+          <t>Lex Publica Ceza Muhakemesi Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>199</v>
+        <v>90</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786257301633</t>
+          <t>9786257476331</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2021 Aşkla Coğrafya 32 Deneme Çözümlü</t>
+          <t>Lex Publica Ceza Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786257476188</t>
+          <t>9786257476324</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Fen Bilimleri Aslan Hocanın Not Defteri</t>
+          <t>Lex Publica Borçlar Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>307</v>
+        <v>75</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786257476584</t>
+          <t>9786257476089</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Fen Bilimleri Aslan Hocanın Ders Notu</t>
+          <t>2026 KPSS'nin Son Serüveni Etkinliklerle Tarih-Coğrafya 2020 Soru</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>188</v>
+        <v>246</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786257476294</t>
+          <t>9786257301855</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2026 Aslan Hocanın Fen Bilimleri 5.Sınıf Ders Notu</t>
+          <t>KPSS Tarih 5 Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>307</v>
+        <v>82</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786257476287</t>
+          <t>9786257476232</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Fen Bilimleri Konu Anlatımı</t>
+          <t>2022 Komiser Yardımcılığı Güncel Bilgiler - Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>246</v>
+        <v>117</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786257476249</t>
+          <t>9786056852329</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2026 7.Sınıf Matematik Etkinlik Kitabı</t>
+          <t>Hava Kuvvetleri Komutanlığı Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>307</v>
+        <v>100</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786057496935</t>
+          <t>9786056426841</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Matematik Etkinlik Kitabı</t>
+          <t>KHD.12 Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Açıklamalı Deneme Testi</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>307</v>
+        <v>400</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786057496942</t>
+          <t>9786056426896</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Matematik Etkinlik Kitabı</t>
+          <t>Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>307</v>
+        <v>90</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786257476553</t>
+          <t>9786257476003</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2022 5. Sınıf Fen Bilimleri Etkinlik Kitabı</t>
+          <t>2026 Kaşif KPSS Coğrafya Tamamı Çözümlü 1001 Soru Bankası</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>176</v>
+        <v>307</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786257301534</t>
+          <t>9786257476577</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavına Özel 1000 Soruda Türkçe-Tarih Çözümlü Soru Bankası</t>
+          <t>Kafadar Eğitim Bilimleri Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786057014528</t>
+          <t>9786257301541</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Devlet Maliyesi 5. Baskı</t>
+          <t>2021 Kafadar Eğitim Bilimleri Branş 10 Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786050621617</t>
+          <t>9786257476423</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Konu ve Çözümlü Soru Bankası</t>
+          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Ölçme ve Değerlendirme - Rehberlik</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786050621600</t>
+          <t>9786257476416</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımı ve Çözümlü Soru Bankası</t>
+          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Öğretim Yöntem Teknikleri Program Geliştirme Materyal Geliştirme Sınıf Yönetimi</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786257301152</t>
+          <t>9786257476430</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırma Sınavı Çözümlü Soru Bankası 2021</t>
+          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Gelişim Psikolojisi - Öğrenme Psikolojisi</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786257301497</t>
+          <t>9786056425943</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2021 Mülki Amirlik MAS Sınavı Mahalli İdareler Konu Anlatım</t>
+          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı - Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C635" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786056893995</t>
+          <t>9786056426834</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>STS Hukuk Denklik Sınavı Konu Anlatımı ve Çözümü Soru Bankası</t>
+          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı (Soru Bankası)</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>40</v>
+        <v>170</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786050621679</t>
+          <t>9786257476492</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2020 Türkiye Ekonomisi - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
+          <t>Jandarma - Sahil Güvenlik Komutanlığı Misyon Koruma Sınavı Hazırlık 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>50</v>
+        <v>307</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786058132030</t>
+          <t>9786257301879</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2020 Renklendirme Yöntemi ve Tablolar ile Mahalli İdareler Mevzuat Konu Anlatımı ve Sorular</t>
+          <t>İzahat Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Soru Destekli Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>40</v>
+        <v>470</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786058132047</t>
+          <t>9786257301251</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Herodot KPSS Lisans Tamamı Çözümlü 10 Tarih Deneme 2024</t>
+          <t>2021 ÖABT Beden Eğitimi Öğretmenliği İvme BESYO Not Kitabı</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786050621648</t>
+          <t>9786257301084</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>KPSS Genel Kültür Genel Yetenek 5 Deneme Tamamı Çözümlü</t>
+          <t>2021 İcra Müdür ve Yardımcılığı Matematik İstirdat Ders Notları</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786050621662</t>
+          <t>9786257301114</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2022 Sine Qua Non Hakimlik Tamamı Çözümlü Soru Bankası</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>210</v>
+        <v>160</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786050621655</t>
+          <t>9786257301190</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Sine Qua Non Tamamı Çözümlü Hukuk Soru Bankası</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat 5 Deneme</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>90</v>
+        <v>152</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786258730081</t>
+          <t>9786250000009</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
+          <t>2022 İstirdat İcra Müdür ve Müdür Yardımcılığı Genel Yetenek - Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>922</v>
+        <v>235</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786255843821</t>
+          <t>9786257301107</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Hakimlik 30 Günde Tarih Video Ders Notları</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>384</v>
+        <v>235</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
+          <t>9786257301183</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Alan Bilgisi Soru Bankası Çözümlü</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9786250000008</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>İkra ÖABT Din Kültürü ve Ahlak Bilgisi Set Cilt 1-2</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9786257301169</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>2021 ÖABT Din Kültürü ve Ahlak Bilgisi Konu Anlatımlı Cilt- 2</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9786257476614</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>2022 İcra Müdürlüğü Sınavına Özel Süreler Kitabı</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9786057496997</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>2024 Herodot KPSS Lisans Tarih Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9786057496980</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>2024 Herodot KPSS Lisans Tarih Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9786257476539</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>2022 Hakimlik Sınavına Özel Süreler Kitabı</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9786257301961</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>2021 Hakimlik HAKİM KÜRSÜ Ceza Hukuku, Ceza Muhakemesi Hukuku, Borçlar Hukuku Soru Bankası Çözümlü</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9786257301978</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>2021 Hakimlik Hakim Kürsü Ceza ve Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9786257301985</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>2021 Adli İdari Hakimlik Hakim Kürsü Alan Bilgisi 10 Deneme</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9786257301954</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>2021 Hakimlik HAKİM KÜRSÜ 100 Soruda Anayasa Hukuku Soru Bankası Çözümlü</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9786257476072</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>2021 GYS İçişleri Bakanlığı Veri Hazırlama Kontrol İşletmenliği Konu Anlatımı Görevde Yükselme</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9786257476102</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>2021 GYS İçişleri Bakanlığı Şeflik, Veri Hazırlama Kontrol İşletmenliği Soru Bankası Çözümlü Görevde Yükselme</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9786257476096</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>2021 GYS İçişleri Bakanlığı Şeflik Konu Anlatımı Görevde Yükselme</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9786257301909</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>2021 GYS UDS Gençlik ve Spor Bakanlığı 3 Deneme Çözümlü Görevde Yükselme</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9786056893988</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>2020 GYS Gençlik ve Spor Bakanlığı 5 Deneme Görevde Yükselme</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9786257476447</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>2022 KPSS Lise Ön Lisans Tarih Genç Kalem Soru Bankası Dijital Çözümlü</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9786257301886</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>ÖABT Türk Dili Ve Edebiyatı Öğretmenliği Fuzuli 5 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9786257301008</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>2021 KPSS Fulleyen Vatandaşlık Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786056578984</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Emniyet Genel Müdürlüğü Mülakat Sınavlarına Hazırlık Kitabı</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9786257476317</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Ehil KPSS Vatandaşlık Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9786257476485</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim Bilimleri Soru Bankası Çözümlü</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9786257301893</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı Mülakat Kitabım</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9786257476058</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>2022 Diyanet İşleri Başkanlığı MBSTS Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9786257476065</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı DHBT 1-2 Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9786254001796</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>2026 Dil Bilgisi Öğreten Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9786050637571</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Hakimlik Kaymakamlık Deneyim Türkçe Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9786254433115</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2020 Sayıştay Denetçi 5 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9786257476195</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Coğrafya Dersinin Anahtarı Haritalar</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9786257476652</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>2022 Cebri İcra 40 Soruda İcra İflas Kanunu Değişiklikleri</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9786257301213</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2022 Cebri İcra Müdür ve Müdür Yardımcılığı Mülakat Kitabı</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9786254433122</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Cebri İcra İcra Müdürlüğü Ve Müdür Yardımcılığı Çözümlü 10 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9786257301060</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>2021 İcra Müdür ve Yardımcılığı Cebri İcra Mevzuat Kitabı</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9786257301619</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>2021 ÖABT Beden Eğitimi ve Spor Öğretmenliği</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9786257301527</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>2022 ÖABT Beden Eğitimi Öğretmenliği 5'li Deneme</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9786257476478</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Türk Dili Ve Edebiyatı 15 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9786257301633</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2021 Aşkla Coğrafya 32 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9786257476188</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Fen Bilimleri Aslan Hocanın Not Defteri</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9786257476584</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Fen Bilimleri Aslan Hocanın Ders Notu</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9786257476294</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>2026 Aslan Hocanın Fen Bilimleri 5.Sınıf Ders Notu</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9786257476287</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>2026 8. Sınıf Fen Bilimleri Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9786257476249</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2026 7.Sınıf Matematik Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9786057496935</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Matematik Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9786057496942</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>5. Sınıf Matematik Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9786257476553</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2022 5. Sınıf Fen Bilimleri Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>9786257301534</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Kaymakamlık Sınavına Özel 1000 Soruda Türkçe-Tarih Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9786057014528</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Maliyesi 5. Baskı</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9786050621617</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargılama Hukuku Konu ve Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9786050621600</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımı ve Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9786257301152</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>Uzlaştırma Sınavı Çözümlü Soru Bankası 2021</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9786257301497</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>2021 Mülki Amirlik MAS Sınavı Mahalli İdareler Konu Anlatım</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9786056893995</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>STS Hukuk Denklik Sınavı Konu Anlatımı ve Çözümü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9786050621679</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>2020 Türkiye Ekonomisi - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9786058132030</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>2020 Renklendirme Yöntemi ve Tablolar ile Mahalli İdareler Mevzuat Konu Anlatımı ve Sorular</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9786058132047</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Herodot KPSS Lisans Tamamı Çözümlü 10 Tarih Deneme 2024</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9786050621648</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>KPSS Genel Kültür Genel Yetenek 5 Deneme Tamamı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9786050621662</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>2022 Sine Qua Non Hakimlik Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9786050621655</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Sine Qua Non Tamamı Çözümlü Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9786258730081</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9786255843821</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Atölyesi Hakimlik 30 Günde Tarih Video Ders Notları</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
           <t>9786255843838</t>
         </is>
       </c>
-      <c r="B645" s="1" t="inlineStr">
+      <c r="B705" s="1" t="inlineStr">
         <is>
           <t>Hukuk Atölyesi Hakimlik Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
-      <c r="C645" s="1">
+      <c r="C705" s="1">
         <v>492</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>