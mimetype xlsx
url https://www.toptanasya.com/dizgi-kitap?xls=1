--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,10600 +85,11155 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786100000035</t>
+          <t>9786258623567</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
+          <t>KPSS AGS ALES DGS Sözel Mantık Video Çözümlü 8x15 Deneme</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>3860</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786100000034</t>
+          <t>9786258730227</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Son 12 Yıl PDF Çözümlü Tıpkı Basım Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>3845</v>
+        <v>460</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786100000033</t>
+          <t>9786258730234</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi İdari Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Son 5 Yıl PDF Çözümlü Tıpkı Basım Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>3845</v>
+        <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258623123</t>
+          <t>9786258623550</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Muhasebe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Zeki Tuğa ile Tamamı Video Anlatımlı 12 Saatte Tarih Tekrar Kampı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>922</v>
+        <v>368</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258623147</t>
+          <t>9786258623536</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Usta Mülakat Hazine ve Maliye Bakanlığı ve Diğer Kurumların Mülakat Çıkmış Sınav Soruları</t>
+          <t>2026 KPSS MEB AGS İdeal Tarih Video Konu Anlatımlı Tekrar Kampı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>768</v>
+        <v>307</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258623079</t>
+          <t>9786258623529</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Türkiye Geneli Tamamı PDF Çözümlü Fasiküller Halinde 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255983091</t>
+          <t>9786258623512</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Korteks Psikolojik Danışma ve Rehberlik Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
+          <t>2026 MEB-AGS ÖABT Korteks Psikolojik Danışma ve Rehberlik Öğretmenliği Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>384</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258623000</t>
+          <t>9786256002791</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tulpar 2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı PDF Çözümlü 5 Deneme Sınavı</t>
+          <t>KPSS Genel Yetenek Genel Kültür Video Çözümlü 2024 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>307</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255788276</t>
+          <t>9786258623260</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Türkçe Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS TOP 5 Tamamı PDF Çözümlü Fasiküller Halinde 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258623017</t>
+          <t>9786258623499</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Meşale Türkçe Öğretmenliği &amp; Türk Dili ve Edebiyatı Öğretmenliği Yeni Türk Edebiyatı Tamamı Çözümlü 15 Deneme Sınavı</t>
+          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski Türk Dili Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>307</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255983497</t>
+          <t>9786258623239</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT DKAB İHL Tamamı Video Çözümlü 8 Deneme Sınavı</t>
+          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>353</v>
+        <v>307</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258730180</t>
+          <t>9786258623475</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>ÖSYM Böyle Sorar 2026 MEB AGS Türkiye Coğrafyası Tamamı PDF Çözümlü 50 Deneme Sınavı</t>
+          <t>2026 MEB AGS ÖABT Altın Seri Türkçe Öğretmenliği - Türk Dili ve Edebiyatı Öğretmenliği Türk Halk Edebiyatı Tamamı Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>184</v>
+        <v>138</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786100000032</t>
+          <t>9786258623468</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Adli Hakimlik Tamamı Çözümlü Orijinal Çıkmış Sorular Seti</t>
+          <t>2026 MEB AGS ÖABT Altın Seri Türkçe Öğretmenliği - Türk Dili ve Edebiyatı Öğretmenliği Eski Türk Edebiyatı Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>6000</v>
+        <v>138</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786100000031</t>
+          <t>9786258623451</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
+          <t>2026 MEB AGS ÖABT Altın Seri Türkçe Öğretmenliği - Türk Dili ve Edebiyatı Öğretmenliği Yeni Türk Edebiyatı Tamamı Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>4600</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786100000030</t>
+          <t>9786256002326</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Adli Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
+          <t>2026 Ne Sordu Ne Sorar KPSS Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>4600</v>
+        <v>415</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258730296</t>
+          <t>9786258623482</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 Kolaydan Zora Adım Adım Paragraf Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 Doruk DHBT Din Hizmetleri Alan Bilgisi Testi Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>199</v>
+        <v>307</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256150447</t>
+          <t>9786258623055</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS A Son 5'li İktisat Son 7 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular 1. Kitap (2019-2025)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>615</v>
+        <v>384</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786100000045</t>
+          <t>9786258623376</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi 2026 HMGS Fark Dersler Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
+          <t>2026 KPSS MEB AGS ÖSYM'YE Eş Değer Tarih Tamamı PDF Çözümlü 20 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>2133</v>
+        <v>215</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255983084</t>
+          <t>9786258623352</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>ÖSYM Böyle Sorar 2026 MEB AGS Tarih Tamamı PDF Çözümlü 50 Deneme</t>
+          <t>2026 MEB AGS ÖABT Beden Eğitimi Sağlık Dersleri Tamamı PDF Çözümlü 15'li Branş Deneme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>184</v>
+        <v>215</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258730494</t>
+          <t>9786258623369</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Beden Eğitimi Branş Dersleri Tamamı PDF Çözümlü 20'li Branş Deneme</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>538</v>
+        <v>184</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258730555</t>
+          <t>9786258623345</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Beden Eğitimi Psikososyal Dersler Tamamı PDF Çözümlü 20'li Branş Deneme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>384</v>
+        <v>246</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258730579</t>
+          <t>9786258623338</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS Mevzuat Bilgisi Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>538</v>
+        <v>384</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258730678</t>
+          <t>9786256150058</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>199</v>
+        <v>384</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258730692</t>
+          <t>9786258623383</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 KPSS ve Tüm Kurum Sınavları Güncel Bilgiler Tamamı PDF Çözümlü 100 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>384</v>
+        <v>353</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258730685</t>
+          <t>9786258623246</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS TOP 5 Tamamı PDF Çözümlü Fasiküller Halinde 5 Deneme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>323</v>
+        <v>307</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258730586</t>
+          <t>9786258623222</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS Türkiye Geneli Tamamı PDF Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>660</v>
+        <v>307</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258730517</t>
+          <t>9786256002944</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MasterChef MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Video Çözümlü 25 Branş Deneme</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>307</v>
+        <v>353</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258730876</t>
+          <t>9786258623048</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>2026 MasterChef MEB AGS Mevzuat Tamamı Video Çözümlü 50 Branş Deneme</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>584</v>
+        <v>215</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258730906</t>
+          <t>9786258623284</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2026 AYT Edebiyat Konularına Göre Tasnif Edilmiş Tamamı PDF Çözümlü Son 20 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>584</v>
+        <v>384</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258730890</t>
+          <t>9786258623215</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>KPSS MEB AGS YKS E-KPSS Tamamı Video Çözümlü Tarih Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>660</v>
+        <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258730913</t>
+          <t>9786258623161</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik İş Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>322</v>
+        <v>307</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258730982</t>
+          <t>9786258623208</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Fark Dersler Çıkmış Sorular Çözümlü</t>
+          <t>2026 Meb Ags ÖABT Beden Eğitimi Sağlık Dersleri Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>307</v>
+        <v>568</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256002913</t>
+          <t>9786258623192</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2026 Meb Ags ÖABT Beden Eğitimi Psikososyal Dersler Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256002906</t>
+          <t>9786258623031</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Video Çözümlü 10 Star Deneme</t>
+          <t>ÖSYM Böyle Sorar 2026 KPSS Vatandaşlık Tamamı PDF Çözümlü 20 Deneme</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>460</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258730852</t>
+          <t>9786258623024</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>ÖSYM Böyle Sorar 2026 MEB AGS Mevzuat Bilgisi Tamamı PDF Çözümlü 25 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>676</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258730999</t>
+          <t>9786258623185</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
+          <t>ÖSYM Böyle Sorar 2026 KPSS Matematik Tamamı Video Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>492</v>
+        <v>199</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258730869</t>
+          <t>9786258623178</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Medeni Hukuk Çıkmış Sorular Çözümlü</t>
+          <t>ÖSYM Böyle Sorar 2026 KPSS Türkçe Tamamı PDF Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>660</v>
+        <v>184</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258730838</t>
+          <t>9786100000035</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>445</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258730821</t>
+          <t>9786100000034</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>660</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258730814</t>
+          <t>9786100000033</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Anayasa Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2026 Hukuk Atölyesi İdari Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>922</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258730845</t>
+          <t>9786258623123</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>2026 KPSS A Muhasebe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>492</v>
+        <v>922</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258730562</t>
+          <t>9786258623147</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>Usta Mülakat Hazine ve Maliye Bakanlığı ve Diğer Kurumların Mülakat Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>660</v>
+        <v>768</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258730661</t>
+          <t>9786258623079</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Ne Sordu Ne Sorar Avukatlık Kanunu Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>307</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258730647</t>
+          <t>9786255983091</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli İcra İflas Hukuku Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Korteks Psikolojik Danışma ve Rehberlik Öğretmenliği Tamamı PDF Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>338</v>
+        <v>384</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258730722</t>
+          <t>9786258623000</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Borçlar Hukuku Genel - Özel Hükümler Ders Notları</t>
+          <t>Tulpar 2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı PDF Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>492</v>
+        <v>307</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258730531</t>
+          <t>9786255788276</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Medeni Hukuk Ders Notları</t>
+          <t>2026 KPSS Tüm Adaylar İçin Türkçe Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>430</v>
+        <v>460</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258730548</t>
+          <t>9786258623017</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Vergi Hukuku Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Meşale Türkçe Öğretmenliği &amp; Türk Dili ve Edebiyatı Öğretmenliği Yeni Türk Edebiyatı Tamamı Çözümlü 15 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>353</v>
+        <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258730784</t>
+          <t>9786255983497</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Avukatlık Kanunu Ders Notları</t>
+          <t>2026 MEB AGS ÖABT DKAB İHL Tamamı Video Çözümlü 8 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>199</v>
+        <v>353</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258730739</t>
+          <t>9786258730180</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Medeni Usul Hukuku Ders Notları</t>
+          <t>ÖSYM Böyle Sorar 2026 MEB AGS Türkiye Coğrafyası Tamamı PDF Çözümlü 50 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>384</v>
+        <v>184</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786100000029</t>
+          <t>9786100000032</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
+          <t>2026 Hukuk Atölyesi Adli Hakimlik Tamamı Çözümlü Orijinal Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>6922</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786100000028</t>
+          <t>9786100000031</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
+          <t>2026 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>7692</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786100000027</t>
+          <t>9786100000030</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
+          <t>2026 Hukuk Atölyesi Adli Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>6153</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258730432</t>
+          <t>9786258730296</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli İş Hukuku Ders Notları</t>
+          <t>2026 Kolaydan Zora Adım Adım Paragraf Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>415</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258730500</t>
+          <t>9786256150447</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Sosyal Güvenlik Hukuku Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>307</v>
+        <v>615</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258730616</t>
+          <t>9786100000045</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Borçlar Hukuku (Genel - Özel Hükümler) Tamamı Çözümlü Soru Bankası</t>
+          <t>Hukuk Atölyesi 2026 HMGS Fark Dersler Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>384</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255983077</t>
+          <t>9786255983084</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Borçlar Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>ÖSYM Böyle Sorar 2026 MEB AGS Tarih Tamamı PDF Çözümlü 50 Deneme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>353</v>
+        <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256150041</t>
+          <t>9786258730494</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Borçlar Hukuku Video Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>353</v>
+        <v>538</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255983053</t>
+          <t>9786258730555</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Medeni Hukuk Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256150072</t>
+          <t>9786258730579</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Medeni Hukuk Video Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>384</v>
+        <v>538</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256150331</t>
+          <t>9786258730678</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>768</v>
+        <v>199</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255788382</t>
+          <t>9786258730692</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS İdeal Tarih Konu Anlatımı (2 Kitap)</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>660</v>
+        <v>384</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258730326</t>
+          <t>9786258730685</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Tamamı Video Çözümlü 25 Deneme Sınavı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>199</v>
+        <v>323</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255788726</t>
+          <t>9786258730586</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS ÖABT Tarih Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>38</v>
+        <v>660</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255788924</t>
+          <t>9786258730517</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS ÖABT Biyoloji Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>38</v>
+        <v>307</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258730388</t>
+          <t>9786258730876</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı Çözümlü 7 Deneme Sınavı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>307</v>
+        <v>584</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258730371</t>
+          <t>9786258730906</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı PDF Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>507</v>
+        <v>584</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255788993</t>
+          <t>9786258730890</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Fasiküller Halinde Konu Anlatım Seti</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1292</v>
+        <v>660</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258730364</t>
+          <t>9786258730913</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>KPSS MEB AGS YKS Şifrelerle Tarih Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İş Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>353</v>
+        <v>322</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258730333</t>
+          <t>9786258730982</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Tarih Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Fark Dersler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>923</v>
+        <v>307</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258730340</t>
+          <t>9786256002913</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>923</v>
+        <v>384</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255788818</t>
+          <t>9786256002906</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS ÖABT Edebiyat Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
+          <t>2026 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Video Çözümlü 10 Star Deneme</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258730302</t>
+          <t>9786258730852</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Video Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>692</v>
+        <v>676</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258730241</t>
+          <t>9786258730999</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>460</v>
+        <v>492</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255788436</t>
+          <t>9786258730869</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>EKPSS Tüm Yıllar Tamamı Çözümlü Zihinsel Engelli Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Medeni Hukuk Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>660</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255843692</t>
+          <t>9786258730838</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT İlköğretim Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>460</v>
+        <v>445</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255843753</t>
+          <t>9786258730821</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Biyoloji ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255843708</t>
+          <t>9786258730814</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Anayasa Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>460</v>
+        <v>922</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258730050</t>
+          <t>9786258730845</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Hukuk Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2015-2025)</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>553</v>
+        <v>492</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258730210</t>
+          <t>9786258730562</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türkçe, Türk Dili ve Edebiyatı, Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Dil Bilgisi Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>199</v>
+        <v>660</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258730203</t>
+          <t>9786258730661</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT 200 Soruda Çocuk Edebiyatı Türkçe, Sınıf, Okul Öncesi Öğretmenliği Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Ne Sordu Ne Sorar Avukatlık Kanunu Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>199</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255788689</t>
+          <t>9786258730647</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ders Notları</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli İcra İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1384</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>4444444444426</t>
+          <t>9786258730722</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>MEB - EKYS Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Borçlar Hukuku Genel - Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>307</v>
+        <v>492</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255788337</t>
+          <t>9786258730531</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Mevzuat Bilgisi Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Medeni Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>384</v>
+        <v>430</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256150720</t>
+          <t>9786258730548</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Tüm Sınavlar Tarih Video Çözümlü Çıkmış Soru Külliyatı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Vergi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>414</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258730166</t>
+          <t>9786258730784</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Soru Analizli Konu Anlatımı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Avukatlık Kanunu Ders Notları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>692</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255788290</t>
+          <t>9786258730739</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258730173</t>
+          <t>9786100000029</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 MasterChef MEB AGS Türkiye Coğrafyası Tamamı Video Çözümlü 50 Branş Deneme</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>199</v>
+        <v>6922</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255788047</t>
+          <t>9786100000028</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 Vatandaşlık Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>368</v>
+        <v>7692</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255788986</t>
+          <t>9786100000027</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Çıkmış Soru Örnekli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>660</v>
+        <v>6153</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258730159</t>
+          <t>9786258730432</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A İdare Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>692</v>
+        <v>415</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255788757</t>
+          <t>9786258730500</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Ayrıntılı Video Çözümlü 5 Deneme Sınavı</t>
+          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Çıkmış Soru Örnekli Sosyal Güvenlik Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255843777</t>
+          <t>9786258730616</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Öabt'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Borçlar Hukuku (Genel - Özel Hükümler) Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255788696</t>
+          <t>9786255983077</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tarih Ders Notları</t>
+          <t>2026 KPSS A Borçlar Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>1384</v>
+        <v>353</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255843746</t>
+          <t>9786256150041</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Fen Bilimleri Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
+          <t>2026 KPSS A Borçlar Hukuku Video Ders Notları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>460</v>
+        <v>353</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255788672</t>
+          <t>9786255983053</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2025 MAS Kaymakamlık Türkiyede Demokratikleşme ve İnsan Hakları Çıkmış Sorular Video Çözümlü</t>
+          <t>2026 KPSS A Medeni Hukuk Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>199</v>
+        <v>384</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255788665</t>
+          <t>9786256150072</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Grubu Muhasebe Muhasebat Çıkmış Sorular 2001-2025 Tüm Yıllar Çözümlü</t>
+          <t>2026 KPSS A Medeni Hukuk Video Ders Notları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1292</v>
+        <v>384</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258730067</t>
+          <t>9786256150331</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Anayasa Hukuku Video Ders Notları</t>
+          <t>2026 Hukuk Atölyesi HMGS Hukuk Mesleklerine Giriş Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>460</v>
+        <v>768</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258730135</t>
+          <t>9786255788382</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-A Anayasa Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS MEB-AGS İdeal Tarih Konu Anlatımı (2 Kitap)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>553</v>
+        <v>660</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255843784</t>
+          <t>9786258730326</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Sosyal Bilgiler ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2026 KPSS Coğrafya Tamamı Video Çözümlü 25 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>414</v>
+        <v>199</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255788962</t>
+          <t>9786255788726</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>MEB-AGS ÖABT Tarih Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>460</v>
+        <v>38</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255843722</t>
+          <t>9786255788924</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>MEB-AGS ÖABT Biyoloji Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>460</v>
+        <v>38</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258730098</t>
+          <t>9786258730388</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>692</v>
+        <v>307</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258730104</t>
+          <t>9786258730371</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
+          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tespit Sınavı MBSTS Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>307</v>
+        <v>507</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255843678</t>
+          <t>9786255788993</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Fasiküller Halinde Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>460</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258730111</t>
+          <t>9786258730364</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>DGS Matematik Soru Bankası</t>
+          <t>KPSS MEB AGS YKS Şifrelerle Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>414</v>
+        <v>353</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255843661</t>
+          <t>9786258730333</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT nin Rehberi Türkçe Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Tarih Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>460</v>
+        <v>923</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255843685</t>
+          <t>9786258730340</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Okul Öncesi Öğretmenliği Çıkmış Sorular Son 10 Yıl Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>460</v>
+        <v>923</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255788979</t>
+          <t>9786255788818</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>DHBT MBSTS Ders Notları ve Çıkmış Soru Çözümleri</t>
+          <t>MEB AGS ÖABT Edebiyat Video Çözümlü 2025 Sınavı Tek Fasikül Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>470</v>
+        <v>38</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255788016</t>
+          <t>9786258730302</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Türkçe Çıkmış Sorular</t>
+          <t>2026 MEB AGS ÖABT Sınıf Öğretmenliği Alan Eğitimi Video Ders Notları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>460</v>
+        <v>692</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258730029</t>
+          <t>9786258730241</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss A Maliye Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
+          <t>2026 KPSS MEB-AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>768</v>
+        <v>460</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786250096451</t>
+          <t>9786255788436</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski ve Yeni Türk Dili Konu Anlatımı</t>
+          <t>EKPSS Tüm Yıllar Tamamı Çözümlü Zihinsel Engelli Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>235</v>
+        <v>660</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255788771</t>
+          <t>9786255843692</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 MBSTS Çıkmış Sorular 2015-2025 Tüm Yıllar Çözümlü</t>
+          <t>2026 MEB AGS ÖABT İlköğretim Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255788542</t>
+          <t>9786255843753</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Meddah Türk Halk Edebiyatı Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Biyoloji ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258730036</t>
+          <t>9786255843708</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A İktisat Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>922</v>
+        <v>460</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258730012</t>
+          <t>9786258730050</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2026 Din Hizmetleri Alan Bilgisi Testi DHBT Çıkmış Soru Analizli Konu Anlatım Seti</t>
+          <t>2026 KPSS A Hukuk Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2015-2025)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1292</v>
+        <v>553</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258730005</t>
+          <t>9786258730210</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tesit Sınavı MBSTS Çıkmış Soru Analizli Konu Anlatım Seti</t>
+          <t>2026 MEB AGS ÖABT Türkçe, Türk Dili ve Edebiyatı, Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Dil Bilgisi Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>1292</v>
+        <v>199</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255788948</t>
+          <t>9786258730203</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 Türkiye Ekonomisi Kaymakamlık KPSS A Sayıştay Tüm Yıllar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 MEB AGS ÖABT 200 Soruda Çocuk Edebiyatı Türkçe, Sınıf, Okul Öncesi Öğretmenliği Tamamı Video Çözümlü Son 13 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>246</v>
+        <v>199</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>4444444444369</t>
+          <t>9786255788689</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Maliye Konularına Göre Tasnif Edilmiş Son 10 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
+          <t>2026 MEB AGS ÖABT Tarih Alan Bilgisi Ders Notları</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>588</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255843760</t>
+          <t>4444444444426</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS DKAB İHL ÖABT nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Çıkmış Sınav Soruları</t>
+          <t>MEB - EKYS Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255788764</t>
+          <t>9786255788337</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT DKAB İHL Tamamı Çözümlü Branş Deneme Seti</t>
+          <t>2026 MEB AGS Mevzuat Bilgisi Ne Sordu Ne Sorar Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>769</v>
+        <v>384</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255983336</t>
+          <t>9786256150720</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Psikososyal Dersler Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>Tüm Adaylar İçin Tüm Sınavlar Tarih Video Çözümlü Çıkmış Soru Külliyatı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>460</v>
+        <v>414</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255788955</t>
+          <t>9786258730166</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Mihenk Adli Hakimlik ve Savcı Yardımcılığı 5 Deneme</t>
+          <t>2026 MEB AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Soru Analizli Konu Anlatımı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>660</v>
+        <v>692</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255788627</t>
+          <t>9786255788290</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>692</v>
+        <v>460</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255788641</t>
+          <t>9786258730173</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>2026 MasterChef MEB AGS Türkiye Coğrafyası Tamamı Video Çözümlü 50 Branş Deneme</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>322</v>
+        <v>199</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255843739</t>
+          <t>9786255788047</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 7 Yıl Konularına Göre Çözümlü</t>
+          <t>2026 Vatandaşlık Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>322</v>
+        <v>368</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255843715</t>
+          <t>9786255788986</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS nin Rehberi Sınıf Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255788610</t>
+          <t>9786258730159</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Soru Bankası Çözümlü</t>
+          <t>2026 KPSS A İdare Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>660</v>
+        <v>692</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255788658</t>
+          <t>9786255788757</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Altın Gol Konu Anlatımlı Modüler Set</t>
+          <t>MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Ayrıntılı Video Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>1922</v>
+        <v>307</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255788139</t>
+          <t>9786255843777</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS 30 Günde Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
+          <t>2026 MEB AGS ÖABT Tarih Öabt'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255788603</t>
+          <t>9786255788696</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Sınıf Öğretmenliği Konu Anlatımlı 12 Fasikül Set</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1999</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255983299</t>
+          <t>9786255843746</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT MEB-AGS Din Kültürü ve Ahlak Bilgisi Çıkmış Soru Analizli Ders Notları Seti</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Fen Bilimleri Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>1538</v>
+        <v>460</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255788252</t>
+          <t>9786255788672</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
+          <t>2025 MAS Kaymakamlık Türkiyede Demokratikleşme ve İnsan Hakları Çıkmış Sorular Video Çözümlü</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>460</v>
+        <v>199</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255788269</t>
+          <t>9786255788665</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Soru Bankası Çözümlü</t>
+          <t>2026 KPSS A Grubu Muhasebe Muhasebat Çıkmış Sorular 2001-2025 Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>307</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255788061</t>
+          <t>9786258730067</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>KPSS 30 Günde Matematik Video Ders Notları</t>
+          <t>2026 KPSS-A Anayasa Hukuku Video Ders Notları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255788108</t>
+          <t>9786258730135</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS 30 Günde Sayısal Yetenek Video Ders Notları</t>
+          <t>2026 KPSS-A Anayasa Hukuku Ne Sordu Ne Sorar Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>384</v>
+        <v>553</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255788535</t>
+          <t>9786255843784</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>KPSS MEB-AGS ALES DGS Sözel Mantık Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS ÖABT Sosyal Bilgiler ÖABT'nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>246</v>
+        <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255788511</t>
+          <t>9786255788962</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Çözümlü</t>
+          <t>2026 KPSS MEB AGS Haritalarla Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256456709</t>
+          <t>9786255843722</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>KPSS Eğitim Bilimleri Son 5 Yıl Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>199</v>
+        <v>460</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255788023</t>
+          <t>9786258730098</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Matematik Çıkmış Sorular</t>
+          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>460</v>
+        <v>692</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255843999</t>
+          <t>9786258730104</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS TYT MSÜ Dil Bilgisi Çıkmış Sorular Son 16 Yıl ÇÖzümlü</t>
+          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>230</v>
+        <v>307</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255788245</t>
+          <t>9786255843678</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255788177</t>
+          <t>9786258730111</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Matematik Soru Bankası Çözümlü</t>
+          <t>DGS Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>384</v>
+        <v>414</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255788498</t>
+          <t>9786255843661</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
+          <t>2026 ÖABT nin Rehberi Türkçe Öğretmenliği Çıkmış Sorular Son 13 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>176</v>
+        <v>460</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255788450</t>
+          <t>9786255843685</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Genel Görme İşitme - 2 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Okul Öncesi Öğretmenliği Çıkmış Sorular Son 10 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>660</v>
+        <v>460</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255788443</t>
+          <t>9786255788979</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS İşitme - 1 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
+          <t>DHBT MBSTS Ders Notları ve Çıkmış Soru Çözümleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>660</v>
+        <v>470</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255843937</t>
+          <t>9786255788016</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Kaymakamlık 13 Günde Tarih Ders Notları</t>
+          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Türkçe Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255843944</t>
+          <t>9786258730029</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Kaymakamlık Tarih Soru Bankası Çözümlü</t>
+          <t>2026 Kpss A Maliye Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>307</v>
+        <v>768</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255788399</t>
+          <t>9786250096451</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS İdeal Tarih Soru Bankası Çözümlü</t>
+          <t>ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski ve Yeni Türk Dili Konu Anlatımı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>553</v>
+        <v>235</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255788184</t>
+          <t>9786255788771</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Vatandaşlık Soru Bankası Çözümlü</t>
+          <t>2026 MBSTS Çıkmış Sorular 2015-2025 Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>414</v>
+        <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255788238</t>
+          <t>9786255788542</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Meddah Türk Halk Edebiyatı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255788368</t>
+          <t>9786258730036</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
+          <t>2026 KPSS A İktisat Konularına Göre Tasnif Edilmiş Son 11 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>460</v>
+        <v>922</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255788160</t>
+          <t>9786258730012</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Coğrafya Soru Bankası Çözümlü</t>
+          <t>2026 Din Hizmetleri Alan Bilgisi Testi DHBT Çıkmış Soru Analizli Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>460</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255788122</t>
+          <t>9786258730005</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS 20 Günde Türkiye Coğrafyası Video Ders Notları</t>
+          <t>2026 Diyanet İşleri Başkanlığı Mesleki Bilgiler Seviye Tesit Sınavı MBSTS Çıkmış Soru Analizli Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>368</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255788078</t>
+          <t>9786255788948</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS 20 Günde Coğrafya Video Ders Notları</t>
+          <t>2026 Türkiye Ekonomisi Kaymakamlık KPSS A Sayıştay Tüm Yıllar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>368</v>
+        <v>246</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255788221</t>
+          <t>4444444444369</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Konu Anlatımı</t>
+          <t>2026 KPSS A Maliye Konularına Göre Tasnif Edilmiş Son 10 Yıl Tamamı Çözümlü Orijinal Çıkmış Sorular (2016-2025)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>338</v>
+        <v>588</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255788320</t>
+          <t>9786255843760</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>KPSS MEB-AGS Haritalarla Coğrafya</t>
+          <t>2026 MEB AGS DKAB İHL ÖABT nin Rehberi Konularına Göre Tasnif Edilmiş Son 13 Yıl Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>353</v>
+        <v>460</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255788009</t>
+          <t>9786255788764</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tarih Video Destekli Ders Notları</t>
+          <t>2026 ÖABT DKAB İHL Tamamı Çözümlü Branş Deneme Seti</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>384</v>
+        <v>769</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255983954</t>
+          <t>9786255983336</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Medeni Hukuk Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Psikososyal Dersler Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>553</v>
+        <v>460</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255788405</t>
+          <t>9786255788955</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS İdeal Tarih 30 Deneme Çözümlü</t>
+          <t>Mihenk Adli Hakimlik ve Savcı Yardımcılığı 5 Deneme</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>230</v>
+        <v>660</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255788429</t>
+          <t>9786255788627</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS İdeal Tarih 20 Deneme Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>307</v>
+        <v>692</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255788146</t>
+          <t>9786255788641</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya MasterChef 33 Deneme Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>230</v>
+        <v>322</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255788153</t>
+          <t>9786255843739</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Türkçe Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 7 Yıl Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>460</v>
+        <v>322</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255788214</t>
+          <t>9786255843715</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS nin Rehberi Sınıf Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>368</v>
+        <v>460</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255788207</t>
+          <t>9786255788610</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
+          <t>2026 ÖABT MEB-AGS Sınıf Öğretmenliği Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>368</v>
+        <v>660</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255788030</t>
+          <t>9786255788658</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2026 Coğrafya Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2026 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Altın Gol Konu Anlatımlı Modüler Set</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>384</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255983237</t>
+          <t>9786255788139</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Maarif Modeli Öğreniyorum Türkiye Yüzyılı Maarif Modelinin Genel Yapısı ve Temelleri Ders Notları</t>
+          <t>2026 MEB-AGS 30 Günde Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Video Ders Notları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>199</v>
+        <v>384</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255983206</t>
+          <t>9786255788603</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>KPSS Coğrafya Çıkmış Sorular Konularına Göre Çözümlü</t>
+          <t>2026 ÖABT Sınıf Öğretmenliği Konu Anlatımlı 12 Fasikül Set</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>246</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256150386</t>
+          <t>9786255983299</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>YARGIÇ Adli İdari Hakimlik Milletlerarası Hukuk ve Özel Hukuk Konu Anlatımı</t>
+          <t>2026 ÖABT MEB-AGS Din Kültürü ve Ahlak Bilgisi Çıkmış Soru Analizli Ders Notları Seti</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>352</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256456938</t>
+          <t>9786255788252</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Siteleri İçin Hukuk Rehberi</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>246</v>
+        <v>460</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256456327</t>
+          <t>9786255788269</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziği Çatısı Altında Elazığlı Ozanlar</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>117</v>
+        <v>307</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257476560</t>
+          <t>9786255788061</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düşlü Kadın</t>
+          <t>KPSS 30 Günde Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>153</v>
+        <v>384</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258145687</t>
+          <t>9786255788108</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>GYS Hazine ve Maliye Bakanlığı Soru Bankası Çözümlü Görevde Yükselme</t>
+          <t>MEB-AGS 30 Günde Sayısal Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256456648</t>
+          <t>9786255788535</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>AYT Edebiyat Video Ders Notları</t>
+          <t>KPSS MEB-AGS ALES DGS Sözel Mantık Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>384</v>
+        <v>246</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256456600</t>
+          <t>9786255788511</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2026 Bizim Hocalar TYT Kimya Soru Bankası</t>
+          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>384</v>
+        <v>38</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786259982687</t>
+          <t>9786256456709</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2023 YKS AYT Çıkmış Sorular Tıpkı Basım</t>
+          <t>KPSS Eğitim Bilimleri Son 5 Yıl Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>45</v>
+        <v>199</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259982670</t>
+          <t>9786255788023</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2023 MSÜ Çıkmış Sorular Tıpkı Basım</t>
+          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Matematik Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>45</v>
+        <v>460</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786259982663</t>
+          <t>9786255843999</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2023 YKS TYT Çıkmış Sorular Tıpkı Basım</t>
+          <t>2026 KPSS TYT MSÜ Dil Bilgisi Çıkmış Sorular Son 16 Yıl ÇÖzümlü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>25</v>
+        <v>230</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255843593</t>
+          <t>9786255788245</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ders Notları</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255843579</t>
+          <t>9786255788177</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ders Notları</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Matematik Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255843623</t>
+          <t>9786255788498</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>307</v>
+        <v>176</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255843616</t>
+          <t>9786255788450</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ders Notları</t>
+          <t>2026 E-KPSS Genel Görme İşitme - 2 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>308</v>
+        <v>660</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256150270</t>
+          <t>9786255788443</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Anayasa Hukuku Dikkat YouTube Video Ders Notları</t>
+          <t>2026 E-KPSS İşitme - 1 Çıkmış Sorular Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>176</v>
+        <v>660</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255843562</t>
+          <t>9786255843937</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi Kaymakamlık 13 Günde Tarih Ders Notları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>384</v>
+        <v>246</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255843555</t>
+          <t>9786255843944</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi Kaymakamlık Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256150133</t>
+          <t>9786255788399</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Maliye DİKKAT YouTube Video Ders Notları</t>
+          <t>2026 KPSS MEB-AGS İdeal Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>258</v>
+        <v>553</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255843609</t>
+          <t>9786255788184</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Vatandaşlık Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>360</v>
+        <v>414</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255843586</t>
+          <t>9786255788238</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255983374</t>
+          <t>9786255788368</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Sağlık Dersleri Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>660</v>
+        <v>460</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255843548</t>
+          <t>9786255788160</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>USTA KPSS A Grubu Mikro İktisat Soru Bankası Konularına Göre Çözümlü</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Coğrafya Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>553</v>
+        <v>460</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256150027</t>
+          <t>9786255788122</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>YARGIÇ KPSS A Grubu Özel Hukuk Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS 20 Günde Türkiye Coğrafyası Video Ders Notları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>470</v>
+        <v>368</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256150010</t>
+          <t>9786255788078</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>YARGIÇ KPSS A Grubu Kamu Hukuku Soru Bankası Çözümlü</t>
+          <t>2026 KPSS 20 Günde Coğrafya Video Ders Notları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>470</v>
+        <v>368</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256456808</t>
+          <t>9786255788221</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kurum Sınavları Muhasebe Muhasebat Çıkmış Sorular Tüm Yıllar Çözümlü</t>
+          <t>2026 KPSS Coğrafya Konu Anlatımı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>705</v>
+        <v>338</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255983138</t>
+          <t>9786255788320</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2026 Hedefim Din Görevlisi Sözlü Mülakat Hazırlık Kitabı</t>
+          <t>KPSS MEB-AGS Haritalarla Coğrafya</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>460</v>
+        <v>353</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255983213</t>
+          <t>9786255788009</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Hedef Diyanet Akademisi Sözlü Hazırlık Mülakat Kitabı</t>
+          <t>2026 MEB AGS Tarih Video Destekli Ders Notları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>553</v>
+        <v>384</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256150843</t>
+          <t>9786255983954</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS İş Hukuku Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi Hakimlik HMGS Hukuk Mesleklerine Giriş Sınavı Medeni Hukuk Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>153</v>
+        <v>553</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255843203</t>
+          <t>9786255788405</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ders Notları</t>
+          <t>2026 MEB-AGS İdeal Tarih 30 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>199</v>
+        <v>230</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255843104</t>
+          <t>9786255788429</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ders Notları</t>
+          <t>2026 KPSS İdeal Tarih 20 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>199</v>
+        <v>307</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255843210</t>
+          <t>9786255788146</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Coğrafya MasterChef 33 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>199</v>
+        <v>230</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255843067</t>
+          <t>9786255788153</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2026 KPSS Lisans Lise Ortaöğretim Ön Lisans Türkçe Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>199</v>
+        <v>460</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256150874</t>
+          <t>9786255788214</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Türk Hukuk Tarihi Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Coğrafya Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>199</v>
+        <v>368</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256150775</t>
+          <t>9786255788207</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>2026 MEB-AGS Türkiye Coğrafyası Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>117</v>
+        <v>368</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256150867</t>
+          <t>9786255788030</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Avukatlık Kanunu Soru Bankası Çözümlü</t>
+          <t>2026 Coğrafya Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>199</v>
+        <v>384</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255983893</t>
+          <t>9786255983237</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ders Notları</t>
+          <t>MEB-AGS Maarif Modeli Öğreniyorum Türkiye Yüzyılı Maarif Modelinin Genel Yapısı ve Temelleri Ders Notları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>230</v>
+        <v>199</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255843111</t>
+          <t>9786255983206</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>KPSS Coğrafya Çıkmış Sorular Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>230</v>
+        <v>246</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255983145</t>
+          <t>9786256150386</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Ticaret Hukuku Soru Bankası Çözümlü</t>
+          <t>YARGIÇ Adli İdari Hakimlik Milletlerarası Hukuk ve Özel Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>140</v>
+        <v>352</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256150799</t>
+          <t>9786256456938</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Borçlar Hukuku Genel ve Özel Hükümler Soru Bankası Çözümlü</t>
+          <t>E-Ticaret Siteleri İçin Hukuk Rehberi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>140</v>
+        <v>246</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256150768</t>
+          <t>9786256456327</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Medeni Hukuk Soru Bankası Çözümlü</t>
+          <t>Türk Halk Müziği Çatısı Altında Elazığlı Ozanlar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>140</v>
+        <v>117</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255983152</t>
+          <t>9786257476560</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Vergi - Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası Çözümlü</t>
+          <t>Mavi Düşlü Kadın</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>230</v>
+        <v>153</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256150836</t>
+          <t>9786258145687</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Medeni Usul Hukuku Soru Bankası Çözümlü</t>
+          <t>GYS Hazine ve Maliye Bakanlığı Soru Bankası Çözümlü Görevde Yükselme</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>140</v>
+        <v>384</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256150805</t>
+          <t>9786256456648</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Soru Bankası Çözümlü</t>
+          <t>AYT Edebiyat Video Ders Notları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>230</v>
+        <v>384</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256150737</t>
+          <t>9786256456600</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Anayasa Hukuku Soru Bankası Çözümlü</t>
+          <t>2026 Bizim Hocalar TYT Kimya Soru Bankası</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>140</v>
+        <v>384</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255983886</t>
+          <t>9786259982687</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ders Notları</t>
+          <t>2023 YKS AYT Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>246</v>
+        <v>45</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255843043</t>
+          <t>9786259982670</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ders Notları</t>
+          <t>2023 MSÜ Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>246</v>
+        <v>45</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255983862</t>
+          <t>9786259982663</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>2023 YKS TYT Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>246</v>
+        <v>25</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255843074</t>
+          <t>9786255843593</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>246</v>
+        <v>307</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255843289</t>
+          <t>9786255843579</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255843449</t>
+          <t>9786255843623</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786255843470</t>
+          <t>9786255843616</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Borçlar Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255843029</t>
+          <t>9786256150270</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ders Notları</t>
+          <t>KPSS A Grubu Anayasa Hukuku Dikkat YouTube Video Ders Notları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>307</v>
+        <v>176</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786255843180</t>
+          <t>9786255843562</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C221" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786255843166</t>
+          <t>9786255843555</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255843098</t>
+          <t>9786256150133</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>KPSS A Grubu Maliye DİKKAT YouTube Video Ders Notları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>307</v>
+        <v>258</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255843050</t>
+          <t>9786255843609</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>307</v>
+        <v>360</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786255843036</t>
+          <t>9786255843586</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi İcra Müdürlüğü İcra ve İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786255983695</t>
+          <t>9786255983374</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 5 Deneme Çözümlü</t>
+          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Sağlık Dersleri Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>276</v>
+        <v>660</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256150812</t>
+          <t>9786255843548</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS İcra İflas Hukuku Soru Bankası Çözümlü</t>
+          <t>USTA KPSS A Grubu Mikro İktisat Soru Bankası Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>307</v>
+        <v>553</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256150744</t>
+          <t>9786256150027</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS İdare - İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
+          <t>YARGIÇ KPSS A Grubu Özel Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>176</v>
+        <v>470</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256002852</t>
+          <t>9786256150010</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
+          <t>YARGIÇ KPSS A Grubu Kamu Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>176</v>
+        <v>470</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256002821</t>
+          <t>9786256456808</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2025 Hakimlik Hakimim Anayasa Hukuku Video Ders Notları</t>
+          <t>Kurum Sınavları Muhasebe Muhasebat Çıkmış Sorular Tüm Yıllar Çözümlü</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>188</v>
+        <v>705</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786255843456</t>
+          <t>9786255983138</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ders Notları</t>
+          <t>2026 Hedefim Din Görevlisi Sözlü Mülakat Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255843272</t>
+          <t>9786255983213</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Milletlerarası Hukuku Ders Notları</t>
+          <t>Hedef Diyanet Akademisi Sözlü Hazırlık Mülakat Kitabı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>384</v>
+        <v>553</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786255843128</t>
+          <t>9786256150843</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ders Notları</t>
+          <t>HUMES HMGS İş Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>384</v>
+        <v>153</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255843135</t>
+          <t>9786255843203</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ders Notları</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>384</v>
+        <v>199</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786255983817</t>
+          <t>9786255843104</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Sınıf Öğretmenliği Alan Eğitimi 30x10 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ders Notları</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>384</v>
+        <v>199</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786255983794</t>
+          <t>9786255843210</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Tarih Öğretmenliği 7 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Türk Hukuk Tarihi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>353</v>
+        <v>199</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256150829</t>
+          <t>9786255843067</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>384</v>
+        <v>199</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256150850</t>
+          <t>9786256150874</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Hukuk Felsefesi, Hukuk Sosyolojisi Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS Türk Hukuk Tarihi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>307</v>
+        <v>199</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786255843531</t>
+          <t>9786256150775</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
+          <t>HUMES HMGS Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>460</v>
+        <v>117</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255843517</t>
+          <t>9786256150867</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>HUMES HMGS Avukatlık Kanunu Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>460</v>
+        <v>199</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786255843425</t>
+          <t>9786255983893</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>460</v>
+        <v>230</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786255843432</t>
+          <t>9786255843111</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Avukatlık Kanunu Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>460</v>
+        <v>230</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786255843463</t>
+          <t>9786255983145</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ders Notları</t>
+          <t>HUMES HMGS Ticaret Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>460</v>
+        <v>140</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786255843418</t>
+          <t>9786256150799</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS Borçlar Hukuku Genel ve Özel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>460</v>
+        <v>140</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786255843005</t>
+          <t>9786256150768</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ders Notları</t>
+          <t>HUMES HMGS Medeni Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>460</v>
+        <v>140</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786255843081</t>
+          <t>9786255983152</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ders Notları</t>
+          <t>HUMES HMGS Vergi - Vergi Usul Hukuku, Türk Vergi Sistemi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>460</v>
+        <v>230</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786255843173</t>
+          <t>9786256150836</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS Medeni Usul Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>460</v>
+        <v>140</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786255843197</t>
+          <t>9786256150805</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS Ceza Muhakemesi Hukuku, Ceza Hukuku Özel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>460</v>
+        <v>230</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786255843012</t>
+          <t>9786256150737</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>HUMES HMGS Anayasa Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>460</v>
+        <v>140</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786255983848</t>
+          <t>9786255983886</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Fen Bilimleri Öğretmenliği 7 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>460</v>
+        <v>246</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255843524</t>
+          <t>9786255843043</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>553</v>
+        <v>246</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255843500</t>
+          <t>9786255983862</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>553</v>
+        <v>246</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786255843487</t>
+          <t>9786255843074</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>553</v>
+        <v>246</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786255843227</t>
+          <t>9786255843289</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Milletlerarası Hukuk Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>553</v>
+        <v>307</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786255843241</t>
+          <t>9786255843449</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>553</v>
+        <v>307</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786255843258</t>
+          <t>9786255843470</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Sosyal Güvenlik Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>553</v>
+        <v>307</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786100000014</t>
+          <t>9786255843029</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Fark Dersler Ne Sordu Ne Sorar Soru Bankası Modüler Set Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>1810</v>
+        <v>307</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786100000019</t>
+          <t>9786255843180</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İdari Hakimlik Ders Notları Modüler Set</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>3716</v>
+        <v>384</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786100000013</t>
+          <t>9786255843166</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>4081</v>
+        <v>384</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786100000015</t>
+          <t>9786255843098</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Adli Hakimlik Ders Notları Seti</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>4576</v>
+        <v>307</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786100000012</t>
+          <t>9786255843050</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ceza Muhakemesi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>5047</v>
+        <v>307</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786100000017</t>
+          <t>9786255843036</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Genel Kamu Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>3111</v>
+        <v>307</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786100000016</t>
+          <t>9786255983695</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi Adli Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>3756</v>
+        <v>276</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786100000020</t>
+          <t>9786256150812</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi HMGS Hakimlik Ders Notları Modüler Set</t>
+          <t>HUMES HMGS İcra İflas Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>6432</v>
+        <v>307</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786100000018</t>
+          <t>9786256150744</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi İdari Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
+          <t>HUMES HMGS İdare - İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>4050</v>
+        <v>176</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786100000011</t>
+          <t>9786256002852</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
+          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>6857</v>
+        <v>176</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786255843326</t>
+          <t>9786256002821</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim Medeni Usul Hukuku Soru Bankası</t>
+          <t>2025 Hakimlik Hakimim Anayasa Hukuku Video Ders Notları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>307</v>
+        <v>188</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786255843319</t>
+          <t>9786255843456</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim Ticaret Hukuku Soru Bankası</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786255843333</t>
+          <t>9786255843272</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim İcra İflas Hukuku Soru Bankası</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Milletlerarası Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786255983596</t>
+          <t>9786255843128</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2026 Hakimlik Hakimim Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>307</v>
+        <v>384</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786255983176</t>
+          <t>9786255843135</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu Maliye Çıkmış Sorular Son 10 Yıl Konularına Göre Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel-Özel Hükümler Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>411</v>
+        <v>384</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256002845</t>
+          <t>9786255983817</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>ÖABT MEB-AGS Sınıf Öğretmenliği Alan Eğitimi 30x10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>470</v>
+        <v>384</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786255788412</t>
+          <t>9786255983794</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖABT Sınıf Öğretmenliği 300 Soruda Alan Eğitimi Soru Bankası</t>
+          <t>ÖABT MEB-AGS Tarih Öğretmenliği 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>460</v>
+        <v>353</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256002838</t>
+          <t>9786256150829</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
+          <t>HUMES HMGS Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>588</v>
+        <v>384</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256002654</t>
+          <t>9786256150850</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
+          <t>HUMES HMGS Hukuk Felsefesi, Hukuk Sosyolojisi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>38</v>
+        <v>307</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256002616</t>
+          <t>9786255843531</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Vergi, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256002623</t>
+          <t>9786255843517</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256002685</t>
+          <t>9786255843425</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Vergi Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256002678</t>
+          <t>9786255843432</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Tarih Öğretmenliği Çıkmış Sorular Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>38</v>
+        <v>460</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786255983220</t>
+          <t>9786255843463</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Türkiye Coğrafyası MasterChef 33x8 Deneme Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>94</v>
+        <v>460</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256456679</t>
+          <t>9786255843418</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 5 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdari Yargılama Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>199</v>
+        <v>460</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256002180</t>
+          <t>9786255843005</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Biyoloji Öğretmenliği Türkiye Geneli 5 Deneme Sınavı</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786255843845</t>
+          <t>9786255843081</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS A Grubu Anayasa Hukuku Dikkat Soru Çıkar Soru Bankası</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Hukuk Felsefesi-Sosyolojisi Ders Notları</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786255983244</t>
+          <t>9786255843173</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkiye Coğrafyası Video Çözümlü Çıkmış Sorular</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>353</v>
+        <v>460</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256150713</t>
+          <t>9786255843197</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Genel Kamu Hukuku Ders Notları</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>307</v>
+        <v>460</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786255983350</t>
+          <t>9786255843012</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2026 Humes HMGS Sosyal Güvenlik Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256150881</t>
+          <t>9786255983848</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>HUMES HMGS Genel Kamu Hukuku Soru Bankası Çözümlü</t>
+          <t>ÖABT MEB-AGS Fen Bilimleri Öğretmenliği 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256150751</t>
+          <t>9786255843524</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Soru Bankası Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Borçlar Hukuku Genel Özel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>235</v>
+        <v>553</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786259955131</t>
+          <t>9786255843500</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 6 Yıl Konularına Göre Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik İdare Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>384</v>
+        <v>553</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786057250384</t>
+          <t>9786255843487</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ceza Hukuku Genel Hükümler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>258</v>
+        <v>553</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786255983428</t>
+          <t>9786255843227</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2026 Usta Son 5'li İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ticaret Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>769</v>
+        <v>553</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786255843852</t>
+          <t>9786255843241</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2026 HYSTERESİS Kaymakamlık Mikro-Makro İktisat 1991-2025 Çıkmış Sorular Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik İcra İflas Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>660</v>
+        <v>553</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786255983442</t>
+          <t>9786255843258</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2026 Usta Makro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Medeni Usul Hukuku Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>922</v>
+        <v>553</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786255983435</t>
+          <t>9786100000014</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2026 Usta Mikro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
+          <t>2025 HMGS Fark Dersler Ne Sordu Ne Sorar Soru Bankası Modüler Set Çözümlü</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>922</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786255843234</t>
+          <t>9786100000019</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu İktisat Çıkmış Sorular Son 10 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi İdari Hakimlik Ders Notları Modüler Set</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>470</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786255983473</t>
+          <t>9786100000013</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2025 Hukuk Atölyesi İdari Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>769</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256456952</t>
+          <t>9786100000015</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Anayasa Hukuku Soru Cevap Ezberler</t>
+          <t>Hukuk Atölyesi Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>184</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256456983</t>
+          <t>9786100000012</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu İdare Hukuku Soru Cevap Ezberler</t>
+          <t>2025 Hukuk Atölyesi Adli Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>230</v>
+        <v>5047</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256456020</t>
+          <t>9786100000017</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>HMGS İdare Hukuku ve İdari Yargılama Hukuku Soru Cevap Ezberler</t>
+          <t>Hukuk Atölyesi İdari Hakimlik Tamamı Çözümlü Çıkmış Sorular Seti</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>246</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256456495</t>
+          <t>9786100000016</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 11 Yıl Çözümlü</t>
+          <t>2025 Hukuk Atölyesi Adli Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>307</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256456501</t>
+          <t>9786100000020</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Eğitim Bilimleri Çıkmış Sorular Son 11 Yıl Çözümlü</t>
+          <t>Hukuk Atölyesi HMGS Hakimlik Ders Notları Modüler Set</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>307</v>
+        <v>6432</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786255983121</t>
+          <t>9786100000018</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>2025 Hukuk Atölyesi İdari Hakimlik Çıkmış Sorular Modüler Set Çözümlü</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>276</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786255983329</t>
+          <t>9786100000011</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS A Grubu Hukuk Orijinal Çıkmış Sorular Son 7 Yıl Çözümlü</t>
+          <t>2025 Hukuk Atölyesi HMGS Hakimlik Ne Sordu Ne Sorar Soru Bankası Modüler Set</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>235</v>
+        <v>6857</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786057246257</t>
+          <t>9786255843326</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi İmam Hatip Lisesi Öğretmenliği Çıkmış Sorular Son 6 Yıl Çözümlü</t>
+          <t>2026 Hakimlik Hakimim Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786259955117</t>
+          <t>9786255843319</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT Coğrafya Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2026 Hakimlik Hakimim Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>414</v>
+        <v>307</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786057238276</t>
+          <t>9786255843333</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2026 Hakimlik Hakimim İcra İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>258</v>
+        <v>307</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786259955124</t>
+          <t>9786255983596</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 11 Yıl Çözümlü</t>
+          <t>2026 Hakimlik Hakimim Milletlerarası Hukuk, Milletlerarası Özel Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>258</v>
+        <v>307</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057238269</t>
+          <t>9786255983176</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Tarih Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2025 KPSS A Grubu Maliye Çıkmış Sorular Son 10 Yıl Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786057238207</t>
+          <t>9786256002845</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2025 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>460</v>
+        <v>470</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786057238290</t>
+          <t>9786255788412</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi Biyoloji Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2026 ÖABT Sınıf Öğretmenliği 300 Soruda Alan Eğitimi Soru Bankası</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786256150898</t>
+          <t>9786256002838</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Alan Savunması 5 Deneme Çözümlü</t>
+          <t>2025 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>276</v>
+        <v>588</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786255983466</t>
+          <t>9786256002654</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Okul Öncesi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>ÖABT MEB-AGS Beden Eğitimi Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>307</v>
+        <v>38</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786255983480</t>
+          <t>9786256002616</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
+          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 2024 Sınavı Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>307</v>
+        <v>38</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256150218</t>
+          <t>9786256002623</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Linguistics Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>ÖABT MEB-AGS Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>140</v>
+        <v>38</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256150201</t>
+          <t>9786256002685</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Literature Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>140</v>
+        <v>38</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786255983565</t>
+          <t>9786256002678</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Tüm Dersler Top 7 Deneme Çözümlü</t>
+          <t>ÖABT MEB-AGS Tarih Öğretmenliği Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>152</v>
+        <v>38</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786255983282</t>
+          <t>9786255983220</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Yetenek Video Ders Notları</t>
+          <t>MEB-AGS Türkiye Coğrafyası MasterChef 33x8 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>246</v>
+        <v>94</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786255983671</t>
+          <t>9786256456679</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl QR Çözümlü</t>
+          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 5 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>307</v>
+        <v>199</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786255983664</t>
+          <t>9786256002180</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl Çözümlü</t>
+          <t>ÖABT Biyoloji Öğretmenliği Türkiye Geneli 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786255983015</t>
+          <t>9786255843845</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
+          <t>2026 KPSS A Grubu Anayasa Hukuku Dikkat Soru Çıkar Soru Bankası</t>
         </is>
       </c>
       <c r="C320" s="1">
         <v>307</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256150225</t>
+          <t>9786255983244</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Methodology Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
+          <t>2025 MEB AGS Türkiye Coğrafyası Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>235</v>
+        <v>353</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256150232</t>
+          <t>9786256150713</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖABT MEB-AGS nin Rehberi İngilizce Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
+          <t>2025 HMGS Genel Kamu Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>258</v>
+        <v>307</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256150188</t>
+          <t>9786255983350</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>ÖABT İngilizce Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 Humes HMGS Sosyal Güvenlik Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>470</v>
+        <v>384</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786255983633</t>
+          <t>9786256150881</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 5 Deneme Çözümlü</t>
+          <t>HUMES HMGS Genel Kamu Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>211</v>
+        <v>384</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256002357</t>
+          <t>9786256150751</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>KPSS Vatandaşlık Master Chef 15 Deneme Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>58</v>
+        <v>235</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786255843401</t>
+          <t>9786259955131</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sayısal Yetenek Çıkmış Sorular Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS Beden Eğitimi Öğretmenliği Çıkmış Sorular Son 6 Yıl Konularına Göre Çözümlü</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786255843371</t>
+          <t>9786057250384</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Çıkmış Sorular Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Türk Dili ve Edebiyatı Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>384</v>
+        <v>258</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786255843388</t>
+          <t>9786255983428</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkiye Coğrafyası Çıkmış Sorular Çözümlü</t>
+          <t>2026 Usta Son 5'li İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>384</v>
+        <v>769</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786255843395</t>
+          <t>9786255843852</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Sözel Yetenek Çıkmış Sorular Çözümlü</t>
+          <t>2026 HYSTERESİS Kaymakamlık Mikro-Makro İktisat 1991-2025 Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>460</v>
+        <v>660</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786255983978</t>
+          <t>9786255983442</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Tüm Dersler Türkiye Geneli 5 Deneme Çözümlü</t>
+          <t>2026 Usta Makro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>117</v>
+        <v>922</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786255983572</t>
+          <t>9786255983435</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Eğitimin Temelleri, Türk Milli Eğitim Sistemi MasterChef 20x24 Deneme Çözümlü</t>
+          <t>2026 Usta Mikro İktisat Konu Anlatımı ve Konularına Göre Tasnif Edilmiş Tamamı Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>307</v>
+        <v>922</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786255983770</t>
+          <t>9786255843234</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Çözümlü</t>
+          <t>2025 KPSS A Grubu İktisat Çıkmış Sorular Son 10 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>199</v>
+        <v>470</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786255983626</t>
+          <t>9786255983473</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2026 Humes HMGS Hukuk Mesleklerine Giriş Sınavı İş Hukuku Tamamı Çözümlü Orijinal Çıkmış Sorular</t>
+          <t>2025 ÖABT MEB-AGS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>384</v>
+        <v>769</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786255983541</t>
+          <t>9786256456952</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
+          <t>KPSS A Grubu Anayasa Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>307</v>
+        <v>184</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786255983985</t>
+          <t>9786256456983</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tüm Dersler Çıkmış Soru Kamp Kitabı</t>
+          <t>KPSS A Grubu İdare Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>349</v>
+        <v>230</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786255843296</t>
+          <t>9786256456020</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sınav Kampı YÖKDİL Grammar Kelime Tamamı Video Çözümlü Orijinal Çıkmış Sorular</t>
+          <t>HMGS İdare Hukuku ve İdari Yargılama Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>507</v>
+        <v>246</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786255843647</t>
+          <t>9786256456495</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>ALES DGS KPSS AGS Tüm Adaylar İçin Sayısal Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2025 KPSS Genel Yetenek Genel Kültür Çıkmış Sorular Son 11 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>230</v>
+        <v>307</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786255843920</t>
+          <t>9786256456501</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin KPSS Tarih Video Destekli Ders Notları</t>
+          <t>2025 KPSS Eğitim Bilimleri Çıkmış Sorular Son 11 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786255843906</t>
+          <t>9786255983121</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2026 Tarih Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>414</v>
+        <v>276</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786255843876</t>
+          <t>9786255983329</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS 30 Günde Tarih Video Ders Notları</t>
+          <t>2025 KPSS A Grubu Hukuk Orijinal Çıkmış Sorular Son 7 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>384</v>
+        <v>235</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786255843869</t>
+          <t>9786057246257</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS 30 Günde Tarih Çıkmış Soru Analizli Video Ders Notları</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi İmam Hatip Lisesi Öğretmenliği Çıkmış Sorular Son 6 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>368</v>
+        <v>384</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786255843913</t>
+          <t>9786259955117</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2026 Ne Sordu Ne Sorar Tüm Adaylar İçin KPSS Tarih PDF Çözümlü Soru Bankası</t>
+          <t>2025 ÖABT Coğrafya Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>492</v>
+        <v>414</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786255843890</t>
+          <t>9786057238276</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>492</v>
+        <v>258</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786255843883</t>
+          <t>9786259955124</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Rehberlik Çıkmış Sorular Son 11 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>492</v>
+        <v>258</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786255843630</t>
+          <t>9786057238269</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>ALES DGS KPSS AGS Kaymakamlık Tüm Adaylar İçin Sözel Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Tarih Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>246</v>
+        <v>414</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786255843364</t>
+          <t>9786057238207</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Mevzuat Bilgisi Çıkmış Sorular Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS Sosyal Bilgiler Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>384</v>
+        <v>460</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786255843357</t>
+          <t>9786057238290</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Sorular Çözümlü</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi Biyoloji Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>507</v>
+        <v>460</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786255843340</t>
+          <t>9786256150898</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS 2025 Sınavı Tüm Dersler Çıkmış Sorular Çözümlü</t>
+          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Alan Savunması 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>38</v>
+        <v>276</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786255983114</t>
+          <t>9786255983466</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Soru Bankası Çözümlü</t>
+          <t>ÖABT MEB-AGS Okul Öncesi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>492</v>
+        <v>307</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786255843654</t>
+          <t>9786255983480</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Paragraf Çıkmış Sorular</t>
+          <t>ÖABT MEB-AGS DKAB Din Kültürü ve Ahlak Bilgisi Öğretmenliği 7 Deneme Fasikül Çözümlü</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>460</v>
+        <v>307</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786255788375</t>
+          <t>9786256150218</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2026 Tüm Adaylar İçin MasterChef KPSS Tarih Tamamı Çözümlü 14 Deneme</t>
+          <t>ÖABT İngilizce Öğretmenliği Linguistics Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>199</v>
+        <v>140</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786255843494</t>
+          <t>9786256150201</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik Hukuk Atölyesi Ceza Muhakemesi Hukuku Ceza Hukuku Özel Hükümler Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>ÖABT İngilizce Öğretmenliği Literature Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>660</v>
+        <v>140</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786255983879</t>
+          <t>9786255983565</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Hakimlik Anayasa Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>MEB-AGS Tüm Dersler Top 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>460</v>
+        <v>152</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786255983930</t>
+          <t>9786255983282</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2025 MEB-AGS Sözel Yetenek Video Ders Notları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>460</v>
+        <v>246</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786255983923</t>
+          <t>9786255983671</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025 HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
+          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl QR Çözümlü</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>384</v>
+        <v>307</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786255983909</t>
+          <t>9786255983664</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik Medeni Hukuk Hukuk Atölyesi Ders Notları</t>
+          <t>2025 MEB EKYS Müdür ve Yardımcılığı Çıkmış Sorular Son 7 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786255983947</t>
+          <t>9786255983015</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik Anayasa Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
+          <t>2025 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>660</v>
+        <v>307</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786255983961</t>
+          <t>9786256150225</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>HMGS Hakimlik İş Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
+          <t>ÖABT İngilizce Öğretmenliği Methodology Ne Sordu Ne Sorar Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>307</v>
+        <v>235</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786255983503</t>
+          <t>9786256150232</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
+          <t>2025 ÖABT MEB-AGS nin Rehberi İngilizce Öğretmenliği Çıkmış Sorular Son 12 Yıl Çözümlü</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>470</v>
+        <v>258</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786255983640</t>
+          <t>9786256150188</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS ÖABT Altın Gol Beden Eğitimi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>ÖABT İngilizce Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>553</v>
+        <v>470</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256456518</t>
+          <t>9786255983633</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca 10. Sınıf Türk Dili- Edebiyatı Okul Sınavlarına Yardımcı Video Destekli Ders Notları 2024</t>
+          <t>ÖABT MEB-AGS Türkçe Öğretmenliği 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>152</v>
+        <v>211</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256595385</t>
+          <t>9786256002357</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>KPSS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Tamamı PDF Çözümlü Soru Bankası</t>
+          <t>KPSS Vatandaşlık Master Chef 15 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>553</v>
+        <v>58</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256595392</t>
+          <t>9786255843401</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>KPSS Okul Öncesi Öğretmenliği Türkiye Geneli Tamamı Çözümlü 6 Deneme Sınavı</t>
+          <t>2026 MEB-AGS Sayısal Yetenek Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>176</v>
+        <v>384</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256002036</t>
+          <t>9786255843371</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>HMGS Ticaret Hukuku Soru Cevap Ezberler</t>
+          <t>2026 MEB-AGS Tarih Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>460</v>
+        <v>384</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256002418</t>
+          <t>9786255843388</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>KPSS Güncel Bilgiler Genel Kültür Çalışma Kitabı 30 Deneme İlaveli</t>
+          <t>2026 MEB-AGS Türkiye Coğrafyası Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>94</v>
+        <v>384</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256456297</t>
+          <t>9786255843395</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>HMGS Medeni Hukuk Soru Cevap Ezberler</t>
+          <t>2026 MEB-AGS Sözel Yetenek Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>117</v>
+        <v>460</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256002425</t>
+          <t>9786255983978</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Hakimlik Vatandaşlık Tüm Yıllar Çıkmış Sorular</t>
+          <t>MEB-AGS Tüm Dersler Türkiye Geneli 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>140</v>
+        <v>117</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256002449</t>
+          <t>9786255983572</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi Öğretmenliği QR Çözümlü 5 Deneme Sınavı</t>
+          <t>MEB-AGS Eğitimin Temelleri, Türk Milli Eğitim Sistemi MasterChef 20x24 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>129</v>
+        <v>307</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256002470</t>
+          <t>9786255983770</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Tüm Sınavlar İçin Yazım Kuralları Noktalama İşaretleri Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>ÖABT MEB-AGS Psikolojik Danışma ve Rehberlik Öğretmenliği 7 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786020000209</t>
+          <t>9786255983626</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Sınıf Öğretmenliği Uykusuzlar Kulübü Kamp Kitabı</t>
+          <t>2026 Humes HMGS Hukuk Mesleklerine Giriş Sınavı İş Hukuku Tamamı Çözümlü Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256002531</t>
+          <t>9786255983541</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>2025 MEB-AGS Sözel Yetenek Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>117</v>
+        <v>307</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256002555</t>
+          <t>9786255983985</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Ceza Muhakemesi Hukuku</t>
+          <t>2025 MEB-AGS Tüm Dersler Çıkmış Soru Kamp Kitabı</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>117</v>
+        <v>349</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256002548</t>
+          <t>9786255843296</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Özel Hükümler</t>
+          <t>Sınav Kampı YÖKDİL Grammar Kelime Tamamı Video Çözümlü Orijinal Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>117</v>
+        <v>507</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256002562</t>
+          <t>9786255843647</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Anayasa Hukuku Ders Notları</t>
+          <t>ALES DGS KPSS AGS Tüm Adaylar İçin Sayısal Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>176</v>
+        <v>230</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256002517</t>
+          <t>9786255843920</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>AYT Edebiyat Soru Bankası</t>
+          <t>2026 Tüm Adaylar İçin KPSS Tarih Video Destekli Ders Notları</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>352</v>
+        <v>384</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256002173</t>
+          <t>9786255843906</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler ÖABT 10'lu Deneme</t>
+          <t>2026 Tarih Tüm Sınavlar Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>235</v>
+        <v>414</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786257476812</t>
+          <t>9786255843876</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler ÖABT Yan Alanlar Ve Alan Eğitimi Konu Anlatımı</t>
+          <t>2026 MEB AGS 30 Günde Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>553</v>
+        <v>384</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786258145427</t>
+          <t>9786255843869</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Usta Mülakat Kurum Sınavları Soruları</t>
+          <t>2026 KPSS 30 Günde Tarih Çıkmış Soru Analizli Video Ders Notları</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>411</v>
+        <v>368</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786254433108</t>
+          <t>9786255843913</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Tamamı Yenilenmiş Video Çözümlü 5 Deneme</t>
+          <t>2026 Ne Sordu Ne Sorar Tüm Adaylar İçin KPSS Tarih PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>176</v>
+        <v>492</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786258145847</t>
+          <t>9786255843890</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Dizgi Kitap Kaymakamlık Sınavına Özel Herodot İnkılap Tarihi Konu Anlatımı - 2024</t>
+          <t>2026 MEB AGS Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>176</v>
+        <v>492</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256002081</t>
+          <t>9786255843883</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca Ne Sordu? Ne Sorar? AYT Edebiyat Soru Bankası</t>
+          <t>2026 KPSS Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>553</v>
+        <v>492</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256456389</t>
+          <t>9786255843630</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca TYT-AYT Paragraf Soru Bankası</t>
+          <t>ALES DGS KPSS AGS Kaymakamlık Tüm Adaylar İçin Sözel Mantık Tamamı Video Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>279</v>
+        <v>246</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256456372</t>
+          <t>9786255843364</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hoca TYT Dil Bilgisi Soru Bankası</t>
+          <t>2026 MEB-AGS Mevzuat Bilgisi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>384</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256456167</t>
+          <t>9786255843357</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>KPSS ve Tüm Adaylar İçin Güncel Bilgiler 35 Deneme Sınavı</t>
+          <t>2026 MEB-AGS Eğitimin Temelleri ve Türk Milli Eğitim Sistemi Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>92</v>
+        <v>507</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786256456259</t>
+          <t>9786255843340</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Hysteresıs Türkiye Ekonomisi Konu Anlatımı</t>
+          <t>MEB-AGS 2025 Sınavı Tüm Dersler Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>235</v>
+        <v>38</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257301435</t>
+          <t>9786255983114</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku Atlası Çıkmış Soru Destekli Konu Anlatımı</t>
+          <t>2026 MEB-AGS Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>352</v>
+        <v>492</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786256456228</t>
+          <t>9786255843654</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>MEB Memur Jet Özet Notlar</t>
+          <t>2026 KPSS MEB-AGS ALES DGS TYT MSÜ Paragraf Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>235</v>
+        <v>460</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786256456235</t>
+          <t>9786255788375</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>MEB Şef Jet Özet Notlar</t>
+          <t>2026 Tüm Adaylar İçin MasterChef KPSS Tarih Tamamı Çözümlü 14 Deneme</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>235</v>
+        <v>199</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786256456242</t>
+          <t>9786255843494</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Meb Şube Müdürlüğü Jet Özet Notlar</t>
+          <t>HMGS Hakimlik Hukuk Atölyesi Ceza Muhakemesi Hukuku Ceza Hukuku Özel Hükümler Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>235</v>
+        <v>660</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786256456174</t>
+          <t>9786255983879</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Şube Müdürlüğü 5 Deneme</t>
+          <t>2025 HMGS Hakimlik Anayasa Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>117</v>
+        <v>460</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786256456198</t>
+          <t>9786255983930</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Şef 5 Deneme</t>
+          <t>2025 HMGS Hakimlik İş Hukuku Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>117</v>
+        <v>460</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786256456211</t>
+          <t>9786255983923</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Memur 5 Deneme</t>
+          <t>2025 HMGS Hakimlik Medeni Hukuk Ne Sordu Ne Sorar Soru Bankası</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>117</v>
+        <v>384</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786259982649</t>
+          <t>9786255983909</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Kpss Öabt Okul Öncesi Öğretmenliği Konularına Göre Tasnif Edilmiş Son 7 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>HMGS Hakimlik Medeni Hukuk Hukuk Atölyesi Ders Notları</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>176</v>
+        <v>384</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786256456129</t>
+          <t>9786255983947</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS İcra ve İflas Hukuku Ders Notları</t>
+          <t>HMGS Hakimlik Anayasa Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>176</v>
+        <v>660</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786256456112</t>
+          <t>9786255983961</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Hüküm +6 Net İsteyenlere İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
+          <t>HMGS Hakimlik İş Hukuku Hukuk Atölyesi Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>235</v>
+        <v>307</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786256456181</t>
+          <t>9786255983503</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Son 6 Yıl Çıkmış Sorular Tıpkı Basım</t>
+          <t>2025 MEB AGS ÖABT Ne Sordu Ne Sorar Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Pdf Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>188</v>
+        <v>470</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256456266</t>
+          <t>9786255983640</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>MEB Sayman Jet Özet Notlar</t>
+          <t>2025 MEB AGS ÖABT Altın Gol Beden Eğitimi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>188</v>
+        <v>553</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786256456273</t>
+          <t>9786256456518</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Milli Eğitim Bakanlığı GYS Sayman 5 Deneme</t>
+          <t>Deniz Hoca 10. Sınıf Türk Dili- Edebiyatı Okul Sınavlarına Yardımcı Video Destekli Ders Notları 2024</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>117</v>
+        <v>152</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786259982656</t>
+          <t>9786256595385</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Kpss Öabt Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Tamamı Video Çözümlü Son 9 Yıl Çıkmış Sorular</t>
+          <t>KPSS Okul Öncesi Öğretmenliği Ne Sordu Ne Sorar Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>258</v>
+        <v>553</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786256456150</t>
+          <t>9786256595392</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>T.C Adalet Bakanlığı Yazı İşleri Müdürlüğü Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
+          <t>KPSS Okul Öncesi Öğretmenliği Türkiye Geneli Tamamı Çözümlü 6 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>140</v>
+        <v>176</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786057250377</t>
+          <t>9786256002036</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Kpss Rehberlik Öğretmenliği Son 9 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>HMGS Ticaret Hukuku Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>176</v>
+        <v>460</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256456310</t>
+          <t>9786256002418</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Denetçi Sayıştay Denetçiliği Son 5 Yıl Video Çözümlü Çıkmış Sınav Soruları</t>
+          <t>KPSS Güncel Bilgiler Genel Kültür Çalışma Kitabı 30 Deneme İlaveli</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>152</v>
+        <v>94</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786256456341</t>
+          <t>9786256456297</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Adli- İdari Hakimlik Tarih Tüm Yıllar Çıkmış Sorular</t>
+          <t>HMGS Medeni Hukuk Soru Cevap Ezberler</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>223</v>
+        <v>117</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256456365</t>
+          <t>9786256002425</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2025 Bizim Hocalar TYT Kimya Video Ders Notları</t>
+          <t>2024 Yargıç Hakimlik Vatandaşlık Tüm Yıllar Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>384</v>
+        <v>140</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786256456334</t>
+          <t>9786256002449</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilgiler ÖABT Lu Deneme İsmail Akkoyun 2023</t>
+          <t>Beden Eğitimi Öğretmenliği QR Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>164</v>
+        <v>129</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786057250346</t>
+          <t>9786256002470</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT-AYT - Paragraf 10 Deneme Sınavı</t>
+          <t>Tüm Sınavlar İçin Yazım Kuralları Noktalama İşaretleri Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>119</v>
+        <v>199</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786057250339</t>
+          <t>9786020000209</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Türkçe Dil Bilgisi 20 Deneme Sınavı</t>
+          <t>2024 ÖABT Sınıf Öğretmenliği Uykusuzlar Kulübü Kamp Kitabı</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>119</v>
+        <v>384</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786057250353</t>
+          <t>9786256002531</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2026 Deniz Hoca AYT Edebiyat 5 Deneme Sınavı</t>
+          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>199</v>
+        <v>117</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786258145809</t>
+          <t>9786256002555</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023 MEB EKYS Müdür ve Yardımcılığı Son 4 Yıl Çıkmış Sorular Çözümlü</t>
+          <t>Yargıç Hakimlik ve HMGS Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>150</v>
+        <v>117</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786258145144</t>
+          <t>9786256002548</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Tablomatik Anayasa Hukuku 2024</t>
+          <t>Yargıç Hakimlik ve HMGS Ceza Hukuku Özel Hükümler</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>140</v>
+        <v>117</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786258145359</t>
+          <t>9786256002562</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
+          <t>Yargıç Hakimlik ve HMGS Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>140</v>
+        <v>176</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786258145243</t>
+          <t>9786256002517</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku Özel Hükümler Tablomatik Konu Anlatımı</t>
+          <t>AYT Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>70</v>
+        <v>352</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786258145212</t>
+          <t>9786256002173</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
+          <t>Sosyal Bilgiler ÖABT 10'lu Deneme</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>140</v>
+        <v>235</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786258145182</t>
+          <t>9786257476812</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Ceza Özel ve Ceza Muhakemesi Hukuku Tablomatik Konu Anlatımı</t>
+          <t>Sosyal Bilgiler ÖABT Yan Alanlar Ve Alan Eğitimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>95</v>
+        <v>553</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786258145205</t>
+          <t>9786258145427</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>İcra İflas Hukuku Tablomatik Konu Anlatımı</t>
+          <t>Usta Mülakat Kurum Sınavları Soruları</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>152</v>
+        <v>411</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786258145397</t>
+          <t>9786254433108</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Adli Hakimlik Tablomatik Konu Anlatımı Seti</t>
+          <t>Adli Hakimlik Tamamı Yenilenmiş Video Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>850</v>
+        <v>176</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786258145380</t>
+          <t>9786258145847</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>İdari Hakimlik Tablomatik Konu Anlatımı Seti</t>
+          <t>Dizgi Kitap Kaymakamlık Sınavına Özel Herodot İnkılap Tarihi Konu Anlatımı - 2024</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>690</v>
+        <v>176</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786258145342</t>
+          <t>9786256002081</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>İş Hukuku Tablomatik Konu Anlatımı</t>
+          <t>Deniz Hoca Ne Sordu? Ne Sorar? AYT Edebiyat Soru Bankası</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>70</v>
+        <v>553</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786258145151</t>
+          <t>9786256456389</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Maliye Tablomatik Konu Anlatımı</t>
+          <t>Deniz Hoca TYT-AYT Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>176</v>
+        <v>279</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786258145335</t>
+          <t>9786256456372</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk Tablomatik Konu Anlatımı</t>
+          <t>Deniz Hoca TYT Dil Bilgisi Soru Bankası</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>90</v>
+        <v>384</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786258145113</t>
+          <t>9786256456167</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Ticaret Hukuku Tablomatik Konu Anlatımı</t>
+          <t>KPSS ve Tüm Adaylar İçin Güncel Bilgiler 35 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786258145199</t>
+          <t>9786256456259</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2022 Tebliğ Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>Hysteresıs Türkiye Ekonomisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C422" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786258145366</t>
+          <t>9786257301435</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB ÖKBS Uzman Öğretmen Soru Bankası</t>
+          <t>Vergi Hukuku Atlası Çıkmış Soru Destekli Konu Anlatımı</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>200</v>
+        <v>352</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786258145168</t>
+          <t>9786256456228</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2022 Vilayet Kaymakamlık İdare Hukuku Teori, Türk İdare Hukuku Mevzuatı Cilt 3</t>
+          <t>MEB Memur Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C424" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786258145236</t>
+          <t>9786256456235</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İdari Hakimlik Ders Notları Seti</t>
+          <t>MEB Şef Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>600</v>
+        <v>235</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786258145229</t>
+          <t>9786256456242</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Maliye Ders Notları</t>
+          <t>Meb Şube Müdürlüğü Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>75</v>
+        <v>235</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786258145311</t>
+          <t>9786256456174</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Ders Notları</t>
+          <t>Milli Eğitim Bakanlığı GYS Şube Müdürlüğü 5 Deneme</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>100</v>
+        <v>117</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786257476645</t>
+          <t>9786256456198</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
+          <t>Milli Eğitim Bakanlığı GYS Şef 5 Deneme</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>280</v>
+        <v>117</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786250006696</t>
+          <t>9786256456211</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği 75x10 Deneme</t>
+          <t>Milli Eğitim Bakanlığı GYS Memur 5 Deneme</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>150</v>
+        <v>117</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786257476935</t>
+          <t>9786259982649</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Tarih Çözümlü Soru Bankası</t>
+          <t>Kpss Öabt Okul Öncesi Öğretmenliği Konularına Göre Tasnif Edilmiş Son 7 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>117</v>
+        <v>176</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786258145328</t>
+          <t>9786256456129</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık İlçebay Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>Yargıç Hakimlik ve HMGS İcra ve İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>350</v>
+        <v>176</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257476607</t>
+          <t>9786256456112</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Kürtleşen Türkler</t>
+          <t>Hüküm +6 Net İsteyenlere İcra İflas Hukuku Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>246</v>
+        <v>235</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786258145281</t>
+          <t>9786256456181</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Usul Hukuku Hakimlik Süreler El Kitapçığı</t>
+          <t>KPSS A Son 6 Yıl Çıkmış Sorular Tıpkı Basım</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>80</v>
+        <v>188</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786258145298</t>
+          <t>9786256456266</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Özel Hukuk Hakimlik Süreler El Kitapçığı</t>
+          <t>MEB Sayman Jet Özet Notlar</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>80</v>
+        <v>188</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786258145274</t>
+          <t>9786256456273</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Kamu Hukuku Hakimlik Süreler El Kitapçığı</t>
+          <t>Milli Eğitim Bakanlığı GYS Sayman 5 Deneme</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>80</v>
+        <v>117</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786258145250</t>
+          <t>9786259982656</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2022 İdare Hukuku Hakimlik Süreler El Kitapçığı</t>
+          <t>Kpss Öabt Sınıf Öğretmenliği Konularına Göre Tasnif Edilmiş Tamamı Video Çözümlü Son 9 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>70</v>
+        <v>258</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786258145304</t>
+          <t>9786256456150</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2022 Hakimlik Süreler El Kitapçığı İcra ve İflas Hukuku</t>
+          <t>T.C Adalet Bakanlığı Yazı İşleri Müdürlüğü Sınavı Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786258145175</t>
+          <t>9786057250377</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Dört Dörtlük KPSS Lisans 10 Tarih Çözümlü Deneme</t>
+          <t>Kpss Rehberlik Öğretmenliği Son 9 Yıl Orijinal Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>117</v>
+        <v>176</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786258145045</t>
+          <t>9786256456310</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2022 Denetçi Sayıştay Denetçiliği Soru Bankası</t>
+          <t>Denetçi Sayıştay Denetçiliği Son 5 Yıl Video Çözümlü Çıkmış Sınav Soruları</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>450</v>
+        <v>152</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786257476768</t>
+          <t>9786256456341</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Cebri İcra İcra Müdürlüğü ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>Yargıç Adli- İdari Hakimlik Tarih Tüm Yıllar Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>235</v>
+        <v>223</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786258145373</t>
+          <t>9786256456365</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Başöğretmen Birebir PDF Uyumlu Soru Bankası</t>
+          <t>2025 Bizim Hocalar TYT Kimya Video Ders Notları</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>235</v>
+        <v>384</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786257476829</t>
+          <t>9786256456334</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
+          <t>Sosyal Bilgiler ÖABT Lu Deneme İsmail Akkoyun 2023</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>280</v>
+        <v>164</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786257476836</t>
+          <t>9786057250346</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2022 GYS Yazı İşleri Müdürlüğü 5 Çözümlü Deneme</t>
+          <t>2025 TYT-AYT - Paragraf 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>95</v>
+        <v>119</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>4440000001562</t>
+          <t>9786057250339</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Soru Bankası Seti - 9 Kitap</t>
+          <t>2025 TYT Türkçe Dil Bilgisi 20 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>610</v>
+        <v>119</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257476973</t>
+          <t>9786057250353</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2022 Vilayet Kaymakamlık Türkiye'nin İdari Yapısı Mevzuat Konu Anlatımı Cilt 1</t>
+          <t>2026 Deniz Hoca AYT Edebiyat 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>188</v>
+        <v>199</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257476966</t>
+          <t>9786258145809</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2022 Vilayet Kaymakamlık Mahalli İdareler Mevzuat Konu Anlatımı Cilt 2</t>
+          <t>2023 MEB EKYS Müdür ve Yardımcılığı Son 4 Yıl Çıkmış Sorular Çözümlü</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>188</v>
+        <v>150</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786258145076</t>
+          <t>9786258145144</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Vatandaşlık Tamamı Çözümlü 25 Deneme</t>
+          <t>Tablomatik Anayasa Hukuku 2024</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786257476782</t>
+          <t>9786258145359</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2022 TYT - AYT Coğrafya Harita Bankası</t>
+          <t>Borçlar Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786258145106</t>
+          <t>9786258145243</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Güncel Bilgiler ve Genel Kültür Dergisi 2023</t>
+          <t>Borçlar Hukuku Özel Hükümler Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>117</v>
+        <v>70</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257476980</t>
+          <t>9786258145212</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi Konu Anlatımı</t>
+          <t>Ceza Hukuku Genel Hükümler Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786258145007</t>
+          <t>9786258145182</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik Medeni Usul Hukuku Konu Anlatımı</t>
+          <t>Ceza Özel ve Ceza Muhakemesi Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257476997</t>
+          <t>9786258145205</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik İdari Yargılama Hukuku Konu Anlatımı</t>
+          <t>İcra İflas Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>85</v>
+        <v>152</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786258145120</t>
+          <t>9786258145397</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2022 Tablomatik İdare Hukuku Konu Anlatımı</t>
+          <t>Adli Hakimlik Tablomatik Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>120</v>
+        <v>850</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786253114112</t>
+          <t>9786258145380</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2022 Tüm Sınavlar Genel Kültür ve Güncel Olaylar</t>
+          <t>İdari Hakimlik Tablomatik Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>100</v>
+        <v>690</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786258145090</t>
+          <t>9786258145342</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Sine Qua Non Kaymakamlık Hukuk Tamamı Çözümlü Soru Bankası</t>
+          <t>İş Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>176</v>
+        <v>70</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257476942</t>
+          <t>9786258145151</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Hakimlik Mevzuat Podcast Türkçe Çözümlü Soru Bankası</t>
+          <t>Maliye Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>85</v>
+        <v>176</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257476775</t>
+          <t>9786258145335</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Pir-i Tarih Tamamı Çözümlü 12 Fasikül Deneme Sınavı</t>
+          <t>Medeni Hukuk Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>199</v>
+        <v>90</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257476737</t>
+          <t>9786258145113</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Matematik İlköğretim-Lise 5 Deneme Sınavı</t>
+          <t>Ticaret Hukuku Tablomatik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>152</v>
+        <v>95</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786250006450</t>
+          <t>9786258145199</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
+          <t>2022 Tebliğ Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>125</v>
+        <v>235</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786250093498</t>
+          <t>9786258145366</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Hukuk Soru Bankası Çözümlü</t>
+          <t>2022 MEB ÖKBS Uzman Öğretmen Soru Bankası</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>560</v>
+        <v>200</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786250093597</t>
+          <t>9786258145168</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 Vilayet Kaymakamlık İdare Hukuku Teori, Türk İdare Hukuku Mevzuatı Cilt 3</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>120</v>
+        <v>235</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786258145014</t>
+          <t>9786258145236</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Hikayelerle Tarih Konu Anlatımı</t>
+          <t>2022 Yargıç İdari Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>117</v>
+        <v>600</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257476959</t>
+          <t>9786258145229</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Sınavına Özel Süreler Kitabı</t>
+          <t>2022 Yargıç Maliye Ders Notları</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257476713</t>
+          <t>9786258145311</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamım Tamamı Çözümlü Mahalli İdareler Soru Bankası</t>
+          <t>2022 Yargıç Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Ders Notları</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786258145083</t>
+          <t>9786257476645</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi Konu Anlatımı</t>
+          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>588</v>
+        <v>280</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786258145069</t>
+          <t>9786250006696</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>İdari Teşkilat ve Mahalli İdareler - Süreler El Kitapçığı</t>
+          <t>2022 ÖABT Sosyal Bilgiler Öğretmenliği 75x10 Deneme</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786258145052</t>
+          <t>9786257476935</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>İdare Hukuku - Süreler El Kitapçığı</t>
+          <t>2022 Mevzuat Podcast Tarih Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>78</v>
+        <v>117</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786258145021</t>
+          <t>9786258145328</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>İcra – İflas Hukuku Cep Kanunu</t>
+          <t>2022 Kaymakamlık İlçebay Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>117</v>
+        <v>350</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257002561</t>
+          <t>9786257476607</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2022 Herodot Kaymakamlık Sınavına Özel İnkılap Tarihi Konu Anlatımı</t>
+          <t>Kürtleşen Türkler</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>151</v>
+        <v>246</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786258145137</t>
+          <t>9786258145281</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Hanedan Tarih Çözümlü Soru Bankası</t>
+          <t>Usul Hukuku Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>188</v>
+        <v>80</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786257476799</t>
+          <t>9786258145298</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2022 Gecenin Işıkları Çarşı ve Mahalle Bekçiliği Soru Bankası</t>
+          <t>Özel Hukuk Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257476751</t>
+          <t>9786258145274</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB EKYS Müdür ve Yardımcılığı Mevzuat Çözümlü Soru Bankası</t>
+          <t>Kamu Hukuku Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257476744</t>
+          <t>9786258145250</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>MEB EKYS Kültür Medeniyet-Coğrafya- İnkılap Tarihi-1982 Anayasası Çözümlü Soru Bankası</t>
+          <t>2022 İdare Hukuku Hakimlik Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>223</v>
+        <v>70</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786257476805</t>
+          <t>9786258145304</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2026 Diyanet İşleri Başkanlığı Görevde Yükselme Sınavı Mevzuat Konu Anlatımı</t>
+          <t>2022 Hakimlik Süreler El Kitapçığı İcra ve İflas Hukuku</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>414</v>
+        <v>70</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257476881</t>
+          <t>9786258145175</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Ticaret Hukuku Çözümlü Soru Bankası</t>
+          <t>Dört Dörtlük KPSS Lisans 10 Tarih Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>80</v>
+        <v>117</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257476898</t>
+          <t>9786258145045</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Medeni Usul Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 Denetçi Sayıştay Denetçiliği Soru Bankası</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257476928</t>
+          <t>9786257476768</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Medeni Hukuk Çözümlü Soru Bankası</t>
+          <t>Cebri İcra İcra Müdürlüğü ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>80</v>
+        <v>235</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257476904</t>
+          <t>9786258145373</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS İş Hukuku Çözümlü Soru Bankası</t>
+          <t>Başöğretmen Birebir PDF Uyumlu Soru Bankası</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>70</v>
+        <v>235</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257476911</t>
+          <t>9786257476829</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS İdare Hukuku ve İdari Yargılama Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 GYS Yazı İşleri Müdürlüğü Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>80</v>
+        <v>280</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257476874</t>
+          <t>9786257476836</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS İcra - İflas Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 GYS Yazı İşleri Müdürlüğü 5 Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257476867</t>
+          <t>4440000001562</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Denk STS Ceza Hukuku Tamamı Çözümlü Soru Bankası 2023</t>
+          <t>2022 Denk STS Soru Bankası Seti - 9 Kitap</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>140</v>
+        <v>610</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257476843</t>
+          <t>9786257476973</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2022 Denk STS Anayasa Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 Vilayet Kaymakamlık Türkiye'nin İdari Yapısı Mevzuat Konu Anlatımı Cilt 1</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>70</v>
+        <v>188</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257476850</t>
+          <t>9786257476966</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2022 Yurtdışı Denklik DENK Borçlar Hukuku STS Çözümlü Soru Bankası</t>
+          <t>2022 Vilayet Kaymakamlık Mahalli İdareler Mevzuat Konu Anlatımı Cilt 2</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>70</v>
+        <v>188</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786258145038</t>
+          <t>9786258145076</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2022 Anayasa Hukuku Süreler Kitapçığı</t>
+          <t>2022 KPSS Vatandaşlık Tamamı Çözümlü 25 Deneme</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786056852312</t>
+          <t>9786257476782</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>C.01. Jandarma Genel Komutanlığı Lider Personele El Kitabı</t>
+          <t>2022 TYT - AYT Coğrafya Harita Bankası</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>4440000000815</t>
+          <t>9786258145106</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021 Kaymakamlık Herodot İnkılap Tarihi Konu Anlatımı</t>
+          <t>Tüm Adaylar İçin Güncel Bilgiler ve Genel Kültür Dergisi 2023</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>60</v>
+        <v>117</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786254433191</t>
+          <t>9786257476980</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2022 İdari Hakimlik Yargıç Vergi Hukuku Soru Bankası Çözümlü + 5 Deneme</t>
+          <t>2022 Tablomatik Vergi Hukuku - Vergi Usul Hukuku - Türk Vergi Sistemi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786257301428</t>
+          <t>9786258145007</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Ticaret Hukuku Ders Notları</t>
+          <t>2022 Tablomatik Medeni Usul Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786050646269</t>
+          <t>9786257476997</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli Hakimlik YARGIÇ Ticaret Hukuku Soru Bankası</t>
+          <t>2022 Tablomatik İdari Yargılama Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786050646283</t>
+          <t>9786258145120</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Tarih Hedef 12’de 12 Çözümlü 12 Deneme Sınavı</t>
+          <t>2022 Tablomatik İdare Hukuku Konu Anlatımı</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>82</v>
+        <v>120</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786050646290</t>
+          <t>9786253114112</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021 Yargıç İdari Hakimlik 5 Deneme Çözümlü</t>
+          <t>2022 Tüm Sınavlar Genel Kültür ve Güncel Olaylar</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257301466</t>
+          <t>9786258145090</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Medeni Usul Hukuku Ders Notları</t>
+          <t>Sine Qua Non Kaymakamlık Hukuk Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>85</v>
+        <v>176</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786057496904</t>
+          <t>9786257476942</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik YARGIÇ Medeni Usul Hukuku Soru Bankası</t>
+          <t>2022 Kaymakamlık Hakimlik Mevzuat Podcast Türkçe Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257301626</t>
+          <t>9786257476775</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Medeni Hukuk Ders Notları</t>
+          <t>Pir-i Tarih Tamamı Çözümlü 12 Fasikül Deneme Sınavı</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>164</v>
+        <v>199</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786050646276</t>
+          <t>9786257476737</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik Yargıç Medeni Hukuk Soru Bankası</t>
+          <t>ÖABT Matematik İlköğretim-Lise 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>60</v>
+        <v>152</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257301299</t>
+          <t>9786250006450</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2022 İdari Hakimlik Yargıç Maliye İktisat Soru Bankası</t>
+          <t>2022 Mevzuat Podcast İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257301565</t>
+          <t>9786250093498</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS A Grubu YARGIÇ Özel Hukuk Soru Bankası Cilt 2</t>
+          <t>2022 Mevzuat Podcast Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>195</v>
+        <v>560</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257301572</t>
+          <t>9786250093597</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Yargıç KPSS Kamu Hukuku Çözümlü Soru Bankası Cilt 1</t>
+          <t>2022 Mevzuat Podcast Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>235</v>
+        <v>120</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786250000079</t>
+          <t>9786258145014</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Yargıç KPSS Çözümlü Soru Bankası Seti</t>
+          <t>2022 KPSS Hikayelerle Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>240</v>
+        <v>117</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257476027</t>
+          <t>9786257476959</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS A Grubu Hukuk Ders Notları Seti</t>
+          <t>2022 Kaymakamlık Sınavına Özel Süreler Kitabı</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786050637557</t>
+          <t>9786257476713</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Yargıç İş Hukuku Konu Anlatımlı Ve Çözümlü Soru Bankası</t>
+          <t>2022 Kaymakamım Tamamı Çözümlü Mahalli İdareler Soru Bankası</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>152</v>
+        <v>160</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257301718</t>
+          <t>9786258145083</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS İş Hukuku Ders Notları</t>
+          <t>Kamu Yönetimi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>117</v>
+        <v>588</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257301305</t>
+          <t>9786258145069</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli Hakimlik Yargıç İş Hukuku Soru Bankası</t>
+          <t>İdari Teşkilat ve Mahalli İdareler - Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257301374</t>
+          <t>9786258145052</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İdari Yargılama Hukuku Ders Notları</t>
+          <t>İdare Hukuku - Süreler El Kitapçığı</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257301312</t>
+          <t>9786258145021</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç İdari Hakimlik Çözümlü Soru Bankası Seti</t>
+          <t>İcra – İflas Hukuku Cep Kanunu</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>870</v>
+        <v>117</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786254433146</t>
+          <t>9786257002561</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik YARGIÇ İdare Hukuku İdari Yargılama Hukuku Soru Bankası</t>
+          <t>2022 Herodot Kaymakamlık Sınavına Özel İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>75</v>
+        <v>151</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257301381</t>
+          <t>9786258145137</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Yargıç İdare Hukuku- İdari Yargılama Usulü Ders Notları</t>
+          <t>2022 KPSS Hanedan Tarih Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>140</v>
+        <v>188</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786254433153</t>
+          <t>9786257476799</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli Hakimlik Yargıç İcra İflas Hukuku Soru Bankası</t>
+          <t>2022 Gecenin Işıkları Çarşı ve Mahalle Bekçiliği Soru Bankası</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>75</v>
+        <v>180</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257476010</t>
+          <t>9786257476751</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İcra Müdürlüğü Ders Notları Seti</t>
+          <t>2022 MEB EKYS Müdür ve Yardımcılığı Mevzuat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257476621</t>
+          <t>9786257476744</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdürlüğü Yargıç Soru Bankası Çözümlü</t>
+          <t>MEB EKYS Kültür Medeniyet-Coğrafya- İnkılap Tarihi-1982 Anayasası Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>280</v>
+        <v>223</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257301794</t>
+          <t>9786257476805</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç İcra İflas Hukuku Ders Notları</t>
+          <t>2026 Diyanet İşleri Başkanlığı Görevde Yükselme Sınavı Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>80</v>
+        <v>414</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786050646221</t>
+          <t>9786257476881</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Sınavına Özel Yargıç Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2022 Denk STS Ticaret Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>235</v>
+        <v>80</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257301206</t>
+          <t>9786257476898</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2022 Hakimlik Tarih Yargıç Konu Anlatımı</t>
+          <t>2022 Denk STS Medeni Usul Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>307</v>
+        <v>70</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257301077</t>
+          <t>9786257476928</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli İdari Hakimlik Yargıç Matematik Ders Notları</t>
+          <t>2022 Denk STS Medeni Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257301138</t>
+          <t>9786257476904</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Yargıç 1700 Soruda Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>2022 Denk STS İş Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257301749</t>
+          <t>9786257476911</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Ceza Muhakemesi- Ceza Özel Hükümler Hukuku</t>
+          <t>2022 Denk STS İdare Hukuku ve İdari Yargılama Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C516" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786057496928</t>
+          <t>9786257476874</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Ceza Hukuku (Genel- Özel Hükümler), Ceza Muhakemesi Hukuku Çözümlü Soru Bankası</t>
+          <t>2022 Denk STS İcra - İflas Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>235</v>
+        <v>80</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257301442</t>
+          <t>9786257476867</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Ceza Hukuku Genel Hükümler Ders Notları</t>
+          <t>Denk STS Ceza Hukuku Tamamı Çözümlü Soru Bankası 2023</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786057496911</t>
+          <t>9786257476843</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Ceza Hukuku (Genel Hükümler) Çözümlü Soru Bankası</t>
+          <t>2022 Denk STS Anayasa Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257476201</t>
+          <t>9786257476850</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Borçlar Özel Hükümler Hukuku Ders Notları</t>
+          <t>2022 Yurtdışı Denklik DENK Borçlar Hukuku STS Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>117</v>
+        <v>70</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786254433160</t>
+          <t>9786258145038</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2022 İdari Hakimlik YARGIÇ Borçlar Hukuku Genel Özel Hükümler Soru Bankası</t>
+          <t>2022 Anayasa Hukuku Süreler Kitapçığı</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257301459</t>
+          <t>9786056852312</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Hakimlik ve HMGS Borçlar Genel Hukuku Ders Notları</t>
+          <t>C.01. Jandarma Genel Komutanlığı Lider Personele El Kitabı</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>199</v>
+        <v>55</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786254433177</t>
+          <t>4440000000815</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Yargıç 2022 Borçlar Hukuku Genel Hükümler Çözümlü Soru Bankası</t>
+          <t>2021 Kaymakamlık Herodot İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C523" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257301398</t>
+          <t>9786254433191</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Anayasa Hukuku Ders Notları</t>
+          <t>2022 İdari Hakimlik Yargıç Vergi Hukuku Soru Bankası Çözümlü + 5 Deneme</t>
         </is>
       </c>
       <c r="C524" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786254433184</t>
+          <t>9786257301428</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik YARGIÇ Anayasa Hukuku Soru Bankası</t>
+          <t>2022 Yargıç Ticaret Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786257301824</t>
+          <t>9786050646269</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2022 Yargıç Adli Hakimlik Ders Notları Seti</t>
+          <t>2022 Adli Hakimlik YARGIÇ Ticaret Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>750</v>
+        <v>75</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786257301329</t>
+          <t>9786050646283</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2024 Yargıç Adli Hakimlik Çözümlü Soru Bankası Seti</t>
+          <t>Tarih Hedef 12’de 12 Çözümlü 12 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>940</v>
+        <v>82</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786257476522</t>
+          <t>9786050646290</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>KPSS Vatandaşlık Çözümlü Soru Bankası</t>
+          <t>2021 Yargıç İdari Hakimlik 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>176</v>
+        <v>120</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786257301237</t>
+          <t>9786257301466</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021 Uzlaştırmacı Sınavı 3 Deneme Çözümlü</t>
+          <t>2022 Yargıç Medeni Usul Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>117</v>
+        <v>85</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786254094149</t>
+          <t>9786057496904</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2022 Mülakat Uzmanlık Sınavları Teknik Anlatımları</t>
+          <t>2022 Adli İdari Hakimlik YARGIÇ Medeni Usul Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>155</v>
+        <v>70</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786057092502</t>
+          <t>9786257301626</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2022 Mikro İktisat Konu Anlatımlı</t>
+          <t>Yargıç Hakimlik ve HMGS Medeni Hukuk Ders Notları</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>130</v>
+        <v>164</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786254096754</t>
+          <t>9786050646276</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Tarih Soru Bankası Nokta Atış Sorular</t>
+          <t>2022 Adli İdari Hakimlik Yargıç Medeni Hukuk Soru Bankası</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786254096297</t>
+          <t>9786257301299</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Tarih Literatür Soru Bankası</t>
+          <t>2022 İdari Hakimlik Yargıç Maliye İktisat Soru Bankası</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786254096785</t>
+          <t>9786257301565</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2022 İktisat Konu Anlatımlı ve Çözümlü Sorular</t>
+          <t>2022 KPSS A Grubu YARGIÇ Özel Hukuk Soru Bankası Cilt 2</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>240</v>
+        <v>195</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786250097519</t>
+          <t>9786257301572</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Gelir Uzman Yardımcılığı Çıkmış Sorular ve Çözümleri</t>
+          <t>Yargıç KPSS Kamu Hukuku Çözümlü Soru Bankası Cilt 1</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>180</v>
+        <v>235</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786257476454</t>
+          <t>9786250000079</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2022 GUY Gelir Uzman Yardımcılığı 5 Deneme Sınavı Çözümlü</t>
+          <t>Yargıç KPSS Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>110</v>
+        <v>240</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786257301831</t>
+          <t>9786257476027</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT Tarih Nokta Atış Ders Notları</t>
+          <t>2022 KPSS A Grubu Hukuk Ders Notları Seti</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>199</v>
+        <v>450</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786257476041</t>
+          <t>9786050637557</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>TYT - AYT Tarih 20 Çözümlü Deneme</t>
+          <t>Yargıç İş Hukuku Konu Anlatımlı Ve Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>246</v>
+        <v>152</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786257476256</t>
+          <t>9786257301718</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi Çözümlü Soru Bankası</t>
+          <t>Yargıç Hakimlik ve HMGS İş Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>384</v>
+        <v>117</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786057496966</t>
+          <t>9786257301305</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2026 Türkçe Etkinlik Kitabı Yaratıcı Yazma Serüvenim</t>
+          <t>2022 Adli Hakimlik Yargıç İş Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>246</v>
+        <v>60</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786254433139</t>
+          <t>9786257301374</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2020 GYS TRT Şeflik Sınavı Soru Bankası Görevde Yükselme</t>
+          <t>2022 Yargıç İdari Yargılama Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786050637519</t>
+          <t>9786257301312</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2020 KPSS A Grubu TOP 5 Deneme Çözümlü</t>
+          <t>2024 Yargıç İdari Hakimlik Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>60</v>
+        <v>870</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786257476126</t>
+          <t>9786254433146</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ Vergi Hukuku, Maliye Soru Bankası Çözümlü</t>
+          <t>2022 Adli İdari Hakimlik YARGIÇ İdare Hukuku İdari Yargılama Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786257476171</t>
+          <t>9786257301381</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ Ticaret Hukuku Soru Bankası Çözümlü</t>
+          <t>Yargıç İdare Hukuku- İdari Yargılama Usulü Ders Notları</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>95</v>
+        <v>140</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786257301756</t>
+          <t>9786254433153</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2021 TEBLİĞ Medeni Usul Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 Adli Hakimlik Yargıç İcra İflas Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786257301763</t>
+          <t>9786257476010</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2021 TEBLİĞ Medeni Hukuk Soru Bankası Çözümlü</t>
+          <t>2022 Yargıç İcra Müdürlüğü Ders Notları Seti</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>80</v>
+        <v>260</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786257476034</t>
+          <t>9786257476621</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ İş Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 İcra Müdürlüğü Yargıç Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>70</v>
+        <v>280</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257476140</t>
+          <t>9786257301794</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2021 İdari Hakimlik TEBLİĞ Soru Bankası Seti Çözümlü</t>
+          <t>2022 Yargıç İcra İflas Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>470</v>
+        <v>80</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257476157</t>
+          <t>9786050646221</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2021 İdari Hakimlik TEBLİĞ 5 Deneme Çözümlü</t>
+          <t>Hakimlik Sınavına Özel Yargıç Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>110</v>
+        <v>235</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257301947</t>
+          <t>9786257301206</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ İdare Hukuku ve İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
+          <t>2022 Hakimlik Tarih Yargıç Konu Anlatımı</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>95</v>
+        <v>307</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257301770</t>
+          <t>9786257301077</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2021 TEBLİĞ İcra İflas Hukuku Soru Bankası Çözümlü</t>
+          <t>2021 Adli İdari Hakimlik Yargıç Matematik Ders Notları</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>85</v>
+        <v>70</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257301930</t>
+          <t>9786257301138</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik TEBLİĞ Ceza Hukuku, Ceza Muhakemesi Hukuku Soru Bankası Çözümlü</t>
+          <t>Yargıç 1700 Soruda Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>95</v>
+        <v>235</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257301923</t>
+          <t>9786257301749</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik Tebliğ Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>Yargıç Ceza Muhakemesi- Ceza Özel Hükümler Hukuku</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257301787</t>
+          <t>9786057496928</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2021 Tebliğ Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>2024 Yargıç Ceza Hukuku (Genel- Özel Hükümler), Ceza Muhakemesi Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>56</v>
+        <v>235</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257476218</t>
+          <t>9786257301442</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik Tebliğ Borçlar Hukuku Genel Özel Hükümler Soru Bankası Çözümlü</t>
+          <t>Yargıç Ceza Hukuku Genel Hükümler Ders Notları</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257301725</t>
+          <t>9786057496911</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2021 Tebliğ Anayasa Hukuku Soru Bankası Çözümlü</t>
+          <t>2024 Yargıç Ceza Hukuku (Genel Hükümler) Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>56</v>
+        <v>140</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257476164</t>
+          <t>9786257476201</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli Hakimlik Tebliğ 5 Deneme Çözümlü</t>
+          <t>Yargıç Hakimlik ve HMGS Borçlar Özel Hükümler Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786257476119</t>
+          <t>9786254433160</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli Hakimlik Tebliğ Soru Bankası Seti Çözümlü</t>
+          <t>2022 İdari Hakimlik YARGIÇ Borçlar Hukuku Genel Özel Hükümler Soru Bankası</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>560</v>
+        <v>75</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786257476300</t>
+          <t>9786257301459</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Tarih Feneri Tamamı Çözümlü Soru Bankası</t>
+          <t>Yargıç Hakimlik ve HMGS Borçlar Genel Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>307</v>
+        <v>199</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786257476409</t>
+          <t>9786254433177</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Tarih Feneri KPSS Tarih Konu Anlatımı</t>
+          <t>Yargıç 2022 Borçlar Hukuku Genel Hükümler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>199</v>
+        <v>60</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257476461</t>
+          <t>9786257301398</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2022 Adli İdari Hakimlik, Kaymakamlık Tablo ve Sürelerle Karşılaştırmalı Usul Hukuku Tablomatik</t>
+          <t>2022 Yargıç Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786257476706</t>
+          <t>9786254433184</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Tablomatik Mahalli İdareler Mevzuatları Konu Anlatımı</t>
+          <t>2022 Adli İdari Hakimlik YARGIÇ Anayasa Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>135</v>
+        <v>70</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257476720</t>
+          <t>9786257301824</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2022 Kaymakamlık Tablomatik Cumhurbaşkanlığı Kararnameleri Mevzuat Konu Anlatımı</t>
+          <t>2022 Yargıç Adli Hakimlik Ders Notları Seti</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>135</v>
+        <v>750</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257301275</t>
+          <t>9786257301329</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Sosyal Bilgiler Yan Branşlar ve Alan Eğitimi Sosyalpedia Konu Özetli Soru Bankası</t>
+          <t>2024 Yargıç Adli Hakimlik Çözümlü Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>140</v>
+        <v>940</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257301176</t>
+          <t>9786257476522</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği Son Tekrar Hızlı Ders Notları</t>
+          <t>KPSS Vatandaşlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>90</v>
+        <v>176</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257301510</t>
+          <t>9786257301237</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği 5x75 Deneme Çözümlü</t>
+          <t>2021 Uzlaştırmacı Sınavı 3 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>58</v>
+        <v>117</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786257301800</t>
+          <t>9786254094149</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS Gençlik ve Spor Bakanlığı Ortak Alan Konu Anlatımı Görevde Yükselme</t>
+          <t>2022 Mülakat Uzmanlık Sınavları Teknik Anlatımları</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>165</v>
+        <v>155</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786257301817</t>
+          <t>9786057092502</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS Gençlik ve Spor Bakanlığı Alan Bilgisi Konu Anlatımı Görevde Yükselme</t>
+          <t>2022 Mikro İktisat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786257301589</t>
+          <t>9786254096754</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021 Kaymakamlık Hakimlik KPSS A Grubu Anayasa Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2022 KPSS Tarih Soru Bankası Nokta Atış Sorular</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786257301732</t>
+          <t>9786254096297</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS Remix Tarih ve Güncel Bilgiler Soru Bankası Çözümlü</t>
+          <t>2022 ÖABT Tarih Literatür Soru Bankası</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786257301558</t>
+          <t>9786254096785</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Ratio Legis İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
+          <t>2022 İktisat Konu Anlatımlı ve Çözümlü Sorular</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786257476225</t>
+          <t>9786250097519</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2021 Polis Mevzuatı ile İlgili Kanunlar</t>
+          <t>Gelir Uzman Yardımcılığı Çıkmış Sorular ve Çözümleri</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786257476546</t>
+          <t>9786257476454</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Psikolojisi 1410 Çözümlü Eğitim Bilimleri Soru Bankası</t>
+          <t>2022 GUY Gelir Uzman Yardımcılığı 5 Deneme Sınavı Çözümlü</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786257301848</t>
+          <t>9786257301831</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarih Çözümlü 5 Deneme Sınavı</t>
+          <t>2026 TYT Tarih Nokta Atış Ders Notları</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>117</v>
+        <v>199</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786057496959</t>
+          <t>9786257476041</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Oku Konu Anlatımlı</t>
+          <t>TYT - AYT Tarih 20 Çözümlü Deneme</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786257476508</t>
+          <t>9786257476256</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Din Kültürü Ve Ahlak Bilgisi DKAB-İHL Soru Bankası</t>
+          <t>Türkiye Ekonomisi Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>235</v>
+        <v>384</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786257476515</t>
+          <t>9786057496966</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Din Kültürü ve Ahlak Bilgisi DHBT Soru Bankası</t>
+          <t>2026 Türkçe Etkinlik Kitabı Yaratıcı Yazma Serüvenim</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786054091812</t>
+          <t>9786254433139</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2021 Sosyal Bilgiler Yan Bilimler ve Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
+          <t>2020 GYS TRT Şeflik Sınavı Soru Bankası Görevde Yükselme</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786250000564</t>
+          <t>9786050637519</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2021 Sosyal Bilgiler 10’lu Çözümlü Deneme Sınavı</t>
+          <t>2020 KPSS A Grubu TOP 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257301602</t>
+          <t>9786257476126</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2022 NAİB Kaymakamlık 5 Deneme Çözümlü</t>
+          <t>2021 Hakimlik TEBLİĞ Vergi Hukuku, Maliye Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257301015</t>
+          <t>9786257476171</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık İktisat Konu Anlatımı</t>
+          <t>2021 Hakimlik TEBLİĞ Ticaret Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>235</v>
+        <v>95</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786250000004</t>
+          <t>9786257301756</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>NAİB 2022 Kaymakamlık Konu Anlatım Seti</t>
+          <t>2021 TEBLİĞ Medeni Usul Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257301220</t>
+          <t>9786257301763</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık İktisat Çözümlü Soru Bankası</t>
+          <t>2021 TEBLİĞ Medeni Hukuk Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>235</v>
+        <v>80</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257301244</t>
+          <t>9786257476034</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
+          <t>2021 Hakimlik TEBLİĞ İş Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257301411</t>
+          <t>9786257476140</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Konu Anlatımı</t>
+          <t>2021 İdari Hakimlik TEBLİĞ Soru Bankası Seti Çözümlü</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>235</v>
+        <v>470</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257301268</t>
+          <t>9786257476157</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>2021 İdari Hakimlik TEBLİĞ 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>235</v>
+        <v>110</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786250000002</t>
+          <t>9786257301947</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2022 NAİB Kaymakamlık Konu Anlatımı Seti</t>
+          <t>2021 Hakimlik TEBLİĞ İdare Hukuku ve İdari Yargılama Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>435</v>
+        <v>95</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257301404</t>
+          <t>9786257301770</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>NAİB Kaymakamlık Hukuk Konu Anlatımı</t>
+          <t>2021 TEBLİĞ İcra İflas Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>235</v>
+        <v>85</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786250096130</t>
+          <t>9786257301930</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
+          <t>2021 Hakimlik TEBLİĞ Ceza Hukuku, Ceza Muhakemesi Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786250094723</t>
+          <t>9786257301923</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast Mahalli İdareler Çözümlü Soru Bankası</t>
+          <t>2021 Hakimlik Tebliğ Ceza Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>125</v>
+        <v>56</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786250095003</t>
+          <t>9786257301787</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2022 Mevzuat Podcast İdare Hukuku Çözümlü Soru Bankası</t>
+          <t>2021 Tebliğ Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>150</v>
+        <v>56</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786257476591</t>
+          <t>9786257476218</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB EKYS Müdür ve Yardımcılığı Eğitimci İkizler Mevzuat Konu Anlatımlı</t>
+          <t>2021 Hakimlik Tebliğ Borçlar Hukuku Genel Özel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786257476669</t>
+          <t>9786257301725</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2022 MEB EKYS Genel Kültür - Güncel Olaylar - İnkılap Tarihi Konu Anlatımı</t>
+          <t>2021 Tebliğ Anayasa Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>180</v>
+        <v>56</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257301503</t>
+          <t>9786257476164</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>MAS Renklendirme Yöntemi İle İdare Hukuku ve Mevzuatları Konu Anlatımı</t>
+          <t>2021 Adli Hakimlik Tebliğ 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257301480</t>
+          <t>9786257476119</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>MAS Renklendirme Yöntemi İle Cumhurbaşkanlığı Kararnameleri Konu Anlatımı</t>
+          <t>2021 Adli Hakimlik Tebliğ Soru Bankası Seti Çözümlü</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>60</v>
+        <v>560</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786257301039</t>
+          <t>9786257476300</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>MAS Mülki Amirlik Sınavı Teori Ve Mevzuat İnsan Hakları Konu Anlatımı</t>
+          <t>Tarih Feneri Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>152</v>
+        <v>307</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786257301596</t>
+          <t>9786257476409</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2022 MAS Kaymakamlık 5 Deneme</t>
+          <t>Tarih Feneri KPSS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>110</v>
+        <v>199</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257301343</t>
+          <t>9786257476461</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>MAS Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
+          <t>2022 Adli İdari Hakimlik, Kaymakamlık Tablo ve Sürelerle Karşılaştırmalı Usul Hukuku Tablomatik</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>235</v>
+        <v>80</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786257301473</t>
+          <t>9786257476706</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>MAS Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
+          <t>2022 Kaymakamlık Tablomatik Mahalli İdareler Mevzuatları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>145</v>
+        <v>135</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786257301336</t>
+          <t>9786257476720</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>MAS İktisat Tamamı Çözümlü Soru Bankası</t>
+          <t>2022 Kaymakamlık Tablomatik Cumhurbaşkanlığı Kararnameleri Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>235</v>
+        <v>135</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786257632902</t>
+          <t>9786257301275</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>MAS Çözümlü Soru Bankası 3 Kitap Set</t>
+          <t>2022 ÖABT Sosyal Bilgiler Yan Branşlar ve Alan Eğitimi Sosyalpedia Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786257301091</t>
+          <t>9786257301176</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>MAS Anayasa Hukuku Teori ve Mevzuat Konu Anlatımı</t>
+          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği Son Tekrar Hızlı Ders Notları</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>152</v>
+        <v>90</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786257476690</t>
+          <t>9786257301510</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Maaruf MBSTS Konu Anlatımı</t>
+          <t>2021 ÖABT Sosyal Bilgiler Öğretmenliği 5x75 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>150</v>
+        <v>58</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786257476683</t>
+          <t>9786257301800</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Maaruf DHBT Ortaöğretim - Önlisans - Lisans Konu Anlatımı</t>
+          <t>2021 GYS Gençlik ve Spor Bakanlığı Ortak Alan Konu Anlatımı Görevde Yükselme</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>188</v>
+        <v>165</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786056578953</t>
+          <t>9786257301817</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Askeri Sınavlar Sonrası Mülakata Hazırlık Kitabı</t>
+          <t>2021 GYS Gençlik ve Spor Bakanlığı Alan Bilgisi Konu Anlatımı Görevde Yükselme</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>400</v>
+        <v>135</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786250096338</t>
+          <t>9786257301589</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2022 Luca Muhasebe Çözümlü Soru Bankası</t>
+          <t>2021 Kaymakamlık Hakimlik KPSS A Grubu Anayasa Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>350</v>
+        <v>45</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786257476386</t>
+          <t>9786257301732</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Ticari İşletme Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>2021 KPSS Remix Tarih ve Güncel Bilgiler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>70</v>
+        <v>135</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786257476393</t>
+          <t>9786257301558</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Şirketler Hukuku Adli Hakimlik Mevzuat Konu Anlatımı Anlatımı</t>
+          <t>Ratio Legis İnsan Hakları ve Demokratikleşme Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>105</v>
+        <v>235</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786257476638</t>
+          <t>9786257476225</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Renklendirme Yöntemi Ve Tablolar İle İcra Müdürlüğü Mevzuat Konu Anlatımı</t>
+          <t>2021 Polis Mevzuatı ile İlgili Kanunlar</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786257476379</t>
+          <t>9786257476546</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Kıymetli Evrak Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>Öğrenme Psikolojisi 1410 Çözümlü Eğitim Bilimleri Soru Bankası</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786257476362</t>
+          <t>9786257301848</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica İş Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>ÖABT Tarih Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>70</v>
+        <v>117</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786257476355</t>
+          <t>9786057496959</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica İcra İflas Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>ÖABT Din Kültürü ve Ahlak Bilgisi Oku Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>95</v>
+        <v>235</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786257301640</t>
+          <t>9786257476508</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Vergi Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2022 ÖABT Din Kültürü Ve Ahlak Bilgisi DKAB-İHL Soru Bankası</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>85</v>
+        <v>235</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786257301657</t>
+          <t>9786257476515</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2022 ÖABT Din Kültürü ve Ahlak Bilgisi DHBT Soru Bankası</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>85</v>
+        <v>235</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786257301664</t>
+          <t>9786054091812</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Medeni Hukuk Mevzuat Konu Anlatımı</t>
+          <t>ÖABT 2021 Sosyal Bilgiler Yan Bilimler ve Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786257301671</t>
+          <t>9786250000564</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
+          <t>ÖABT 2021 Sosyal Bilgiler 10’lu Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786257301688</t>
+          <t>9786257301602</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik İdare Hukuku Mevzuat Konu Anlatımı</t>
+          <t>2022 NAİB Kaymakamlık 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786257301695</t>
+          <t>9786257301015</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Ceza Hukuku, Borçlar Hukuku Genel Hükümler Mevzuat Konu Anlatımı</t>
+          <t>NAİB Kaymakamlık İktisat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>90</v>
+        <v>235</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786257301701</t>
+          <t>9786250000004</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Hakimlik Anayasa Hukuku Mevzuat Konu Anlatımı</t>
+          <t>NAİB 2022 Kaymakamlık Konu Anlatım Seti</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786257476348</t>
+          <t>9786257301220</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Ceza Muhakemesi Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>NAİB Kaymakamlık İktisat Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>90</v>
+        <v>235</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786257476331</t>
+          <t>9786257301244</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Ceza Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>NAİB Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>80</v>
+        <v>235</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786257476324</t>
+          <t>9786257301411</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Lex Publica Borçlar Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
+          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>75</v>
+        <v>235</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786257476089</t>
+          <t>9786257301268</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS'nin Son Serüveni Etkinliklerle Tarih-Coğrafya 2020 Soru</t>
+          <t>NAİB Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>246</v>
+        <v>235</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786257301855</t>
+          <t>9786250000002</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>KPSS Tarih 5 Çözümlü Deneme Sınavı</t>
+          <t>2022 NAİB Kaymakamlık Konu Anlatımı Seti</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>82</v>
+        <v>435</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786257476232</t>
+          <t>9786257301404</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2022 Komiser Yardımcılığı Güncel Bilgiler - Genel Kültür Çözümlü Soru Bankası</t>
+          <t>NAİB Kaymakamlık Hukuk Konu Anlatımı</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>117</v>
+        <v>235</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786056852329</t>
+          <t>9786250096130</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Hava Kuvvetleri Komutanlığı Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
+          <t>2022 Mevzuat Podcast Türkiye'nin İdari Yapısı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786056426841</t>
+          <t>9786250094723</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>KHD.12 Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Açıklamalı Deneme Testi</t>
+          <t>2022 Mevzuat Podcast Mahalli İdareler Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>400</v>
+        <v>125</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786056426896</t>
+          <t>9786250095003</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
+          <t>2022 Mevzuat Podcast İdare Hukuku Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786257476003</t>
+          <t>9786257476591</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2026 Kaşif KPSS Coğrafya Tamamı Çözümlü 1001 Soru Bankası</t>
+          <t>2022 MEB EKYS Müdür ve Yardımcılığı Eğitimci İkizler Mevzuat Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>307</v>
+        <v>150</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786257476577</t>
+          <t>9786257476669</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Kafadar Eğitim Bilimleri Çözümlü Soru Bankası</t>
+          <t>2022 MEB EKYS Genel Kültür - Güncel Olaylar - İnkılap Tarihi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786257301541</t>
+          <t>9786257301503</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2021 Kafadar Eğitim Bilimleri Branş 10 Çözümlü Deneme Sınavı</t>
+          <t>MAS Renklendirme Yöntemi İle İdare Hukuku ve Mevzuatları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>176</v>
+        <v>70</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786257476423</t>
+          <t>9786257301480</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Ölçme ve Değerlendirme - Rehberlik</t>
+          <t>MAS Renklendirme Yöntemi İle Cumhurbaşkanlığı Kararnameleri Konu Anlatımı</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786257476416</t>
+          <t>9786257301039</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Öğretim Yöntem Teknikleri Program Geliştirme Materyal Geliştirme Sınıf Yönetimi</t>
+          <t>MAS Mülki Amirlik Sınavı Teori Ve Mevzuat İnsan Hakları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>100</v>
+        <v>152</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786257476430</t>
+          <t>9786257301596</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Gelişim Psikolojisi - Öğrenme Psikolojisi</t>
+          <t>2022 MAS Kaymakamlık 5 Deneme</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786056425943</t>
+          <t>9786257301343</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı - Çıkmış Sorular</t>
+          <t>MAS Kaymakamlık Hukuk Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>60</v>
+        <v>235</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786056426834</t>
+          <t>9786257301473</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı (Soru Bankası)</t>
+          <t>MAS Kaymakamlık Genel Yetenek Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>170</v>
+        <v>145</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786257476492</t>
+          <t>9786257301336</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Jandarma - Sahil Güvenlik Komutanlığı Misyon Koruma Sınavı Hazırlık 10 Deneme Sınavı</t>
+          <t>MAS İktisat Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>307</v>
+        <v>235</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786257301879</t>
+          <t>9786257632902</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>İzahat Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Soru Destekli Tamamı Çözümlü Soru Bankası</t>
+          <t>MAS Çözümlü Soru Bankası 3 Kitap Set</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>470</v>
+        <v>250</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786257301251</t>
+          <t>9786257301091</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Beden Eğitimi Öğretmenliği İvme BESYO Not Kitabı</t>
+          <t>MAS Anayasa Hukuku Teori ve Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>90</v>
+        <v>152</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786257301084</t>
+          <t>9786257476690</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2021 İcra Müdür ve Yardımcılığı Matematik İstirdat Ders Notları</t>
+          <t>Maaruf MBSTS Konu Anlatımı</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786257301114</t>
+          <t>9786257476683</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Konu Anlatımı</t>
+          <t>Maaruf DHBT Ortaöğretim - Önlisans - Lisans Konu Anlatımı</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>160</v>
+        <v>188</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786257301190</t>
+          <t>9786056578953</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat 5 Deneme</t>
+          <t>Askeri Sınavlar Sonrası Mülakata Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>152</v>
+        <v>400</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786250000009</t>
+          <t>9786250096338</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2022 İstirdat İcra Müdür ve Müdür Yardımcılığı Genel Yetenek - Genel Kültür Konu Anlatımı</t>
+          <t>2022 Luca Muhasebe Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>235</v>
+        <v>350</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786257301107</t>
+          <t>9786257476386</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Soru Bankası Çözümlü</t>
+          <t>Lex Publica Ticari İşletme Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786257301183</t>
+          <t>9786257476393</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Alan Bilgisi Soru Bankası Çözümlü</t>
+          <t>Lex Publica Şirketler Hukuku Adli Hakimlik Mevzuat Konu Anlatımı Anlatımı</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>160</v>
+        <v>105</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786250000008</t>
+          <t>9786257476638</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>İkra ÖABT Din Kültürü ve Ahlak Bilgisi Set Cilt 1-2</t>
+          <t>Lex Publica Renklendirme Yöntemi Ve Tablolar İle İcra Müdürlüğü Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786257301169</t>
+          <t>9786257476379</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Din Kültürü ve Ahlak Bilgisi Konu Anlatımlı Cilt- 2</t>
+          <t>Lex Publica Kıymetli Evrak Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>135</v>
+        <v>70</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786257476614</t>
+          <t>9786257476362</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2022 İcra Müdürlüğü Sınavına Özel Süreler Kitabı</t>
+          <t>Lex Publica İş Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>115</v>
+        <v>70</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786057496997</t>
+          <t>9786257476355</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2024 Herodot KPSS Lisans Tarih Konu Anlatımı</t>
+          <t>Lex Publica İcra İflas Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>235</v>
+        <v>95</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786057496980</t>
+          <t>9786257301640</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2024 Herodot KPSS Lisans Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>Lex Publica Hakimlik Vergi Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>235</v>
+        <v>85</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786257476539</t>
+          <t>9786257301657</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2022 Hakimlik Sınavına Özel Süreler Kitabı</t>
+          <t>Lex Publica Hakimlik Medeni Usul Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>200</v>
+        <v>85</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786257301961</t>
+          <t>9786257301664</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik HAKİM KÜRSÜ Ceza Hukuku, Ceza Muhakemesi Hukuku, Borçlar Hukuku Soru Bankası Çözümlü</t>
+          <t>Lex Publica Hakimlik Medeni Hukuk Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>117</v>
+        <v>80</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786257301978</t>
+          <t>9786257301671</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik Hakim Kürsü Ceza ve Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
+          <t>Lex Publica Hakimlik İdari Yargılama Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>58</v>
+        <v>80</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786257301985</t>
+          <t>9786257301688</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2021 Adli İdari Hakimlik Hakim Kürsü Alan Bilgisi 10 Deneme</t>
+          <t>Lex Publica Hakimlik İdare Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>112</v>
+        <v>150</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786257301954</t>
+          <t>9786257301695</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2021 Hakimlik HAKİM KÜRSÜ 100 Soruda Anayasa Hukuku Soru Bankası Çözümlü</t>
+          <t>Lex Publica Hakimlik Ceza Hukuku, Borçlar Hukuku Genel Hükümler Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>117</v>
+        <v>90</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786257476072</t>
+          <t>9786257301701</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS İçişleri Bakanlığı Veri Hazırlama Kontrol İşletmenliği Konu Anlatımı Görevde Yükselme</t>
+          <t>Lex Publica Hakimlik Anayasa Hukuku Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C656" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786257476102</t>
+          <t>9786257476348</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS İçişleri Bakanlığı Şeflik, Veri Hazırlama Kontrol İşletmenliği Soru Bankası Çözümlü Görevde Yükselme</t>
+          <t>Lex Publica Ceza Muhakemesi Hukuku Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786257476096</t>
+          <t>9786257476331</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS İçişleri Bakanlığı Şeflik Konu Anlatımı Görevde Yükselme</t>
+          <t>Lex Publica Ceza Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786257301909</t>
+          <t>9786257476324</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2021 GYS UDS Gençlik ve Spor Bakanlığı 3 Deneme Çözümlü Görevde Yükselme</t>
+          <t>Lex Publica Borçlar Hukuku Özel Hükümler Adli Hakimlik Mevzuat Konu Anlatımı</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>30</v>
+        <v>75</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786056893988</t>
+          <t>9786257476089</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2020 GYS Gençlik ve Spor Bakanlığı 5 Deneme Görevde Yükselme</t>
+          <t>2026 KPSS'nin Son Serüveni Etkinliklerle Tarih-Coğrafya 2020 Soru</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>70</v>
+        <v>246</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786257476447</t>
+          <t>9786257301855</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2022 KPSS Lise Ön Lisans Tarih Genç Kalem Soru Bankası Dijital Çözümlü</t>
+          <t>KPSS Tarih 5 Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786257301886</t>
+          <t>9786257476232</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Türk Dili Ve Edebiyatı Öğretmenliği Fuzuli 5 Deneme Çözümlü</t>
+          <t>2022 Komiser Yardımcılığı Güncel Bilgiler - Genel Kültür Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>80</v>
+        <v>117</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786257301008</t>
+          <t>9786056852329</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2021 KPSS Fulleyen Vatandaşlık Çözümlü Soru Bankası</t>
+          <t>Hava Kuvvetleri Komutanlığı Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786056578984</t>
+          <t>9786056426841</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Emniyet Genel Müdürlüğü Mülakat Sınavlarına Hazırlık Kitabı</t>
+          <t>KHD.12 Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Açıklamalı Deneme Testi</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786257476317</t>
+          <t>9786056426896</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Ehil KPSS Vatandaşlık Konu Anlatımı</t>
+          <t>Astsubay Üst Karargah Hizmetleri Eğitimi Sınavı Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>153</v>
+        <v>90</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786257476485</t>
+          <t>9786257476003</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Soru Bankası Çözümlü</t>
+          <t>2026 Kaşif KPSS Coğrafya Tamamı Çözümlü 1001 Soru Bankası</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>176</v>
+        <v>307</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786257301893</t>
+          <t>9786257476577</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı Mülakat Kitabım</t>
+          <t>Kafadar Eğitim Bilimleri Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786257476058</t>
+          <t>9786257301541</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2022 Diyanet İşleri Başkanlığı MBSTS Konu Anlatımı</t>
+          <t>2021 Kafadar Eğitim Bilimleri Branş 10 Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>307</v>
+        <v>176</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786257476065</t>
+          <t>9786257476423</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Başkanlığı DHBT 1-2 Konu Anlatımı</t>
+          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Ölçme ve Değerlendirme - Rehberlik</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>176</v>
+        <v>100</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786254001796</t>
+          <t>9786257476416</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2026 Dil Bilgisi Öğreten Soru Bankası</t>
+          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Öğretim Yöntem Teknikleri Program Geliştirme Materyal Geliştirme Sınıf Yönetimi</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>307</v>
+        <v>100</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786050637571</t>
+          <t>9786257476430</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Kaymakamlık Deneyim Türkçe Konu Anlatımlı</t>
+          <t>Kafadar 2022 KPSS Eğitim Bilimleri Akıllı Defter Gelişim Psikolojisi - Öğrenme Psikolojisi</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>152</v>
+        <v>100</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786254433115</t>
+          <t>9786056425943</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2020 Sayıştay Denetçi 5 Deneme Çözümlü</t>
+          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı - Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>152</v>
+        <v>60</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786257476195</t>
+          <t>9786056426834</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Dersinin Anahtarı Haritalar</t>
+          <t>Jandarma Genel Komutanlığı Sınavlarına Hazırlık Kitabı (Soru Bankası)</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>307</v>
+        <v>170</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786257476652</t>
+          <t>9786257476492</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2022 Cebri İcra 40 Soruda İcra İflas Kanunu Değişiklikleri</t>
+          <t>Jandarma - Sahil Güvenlik Komutanlığı Misyon Koruma Sınavı Hazırlık 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>117</v>
+        <v>850</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786257301213</t>
+          <t>9786257301879</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2022 Cebri İcra Müdür ve Müdür Yardımcılığı Mülakat Kitabı</t>
+          <t>İzahat Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Çıkmış Soru Destekli Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>188</v>
+        <v>470</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786254433122</t>
+          <t>9786257301251</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Cebri İcra İcra Müdürlüğü Ve Müdür Yardımcılığı Çözümlü 10 Deneme Sınavı</t>
+          <t>2021 ÖABT Beden Eğitimi Öğretmenliği İvme BESYO Not Kitabı</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>188</v>
+        <v>90</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786257301060</t>
+          <t>9786257301084</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2021 İcra Müdür ve Yardımcılığı Cebri İcra Mevzuat Kitabı</t>
+          <t>2021 İcra Müdür ve Yardımcılığı Matematik İstirdat Ders Notları</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>152</v>
+        <v>60</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786257301619</t>
+          <t>9786257301114</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2021 ÖABT Beden Eğitimi ve Spor Öğretmenliği</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>30</v>
+        <v>160</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786257301527</t>
+          <t>9786257301190</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Beden Eğitimi Öğretmenliği 5'li Deneme</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat 5 Deneme</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>176</v>
+        <v>152</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786257476478</t>
+          <t>9786250000009</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT Türk Dili Ve Edebiyatı 15 Deneme Sınavı</t>
+          <t>2022 İstirdat İcra Müdür ve Müdür Yardımcılığı Genel Yetenek - Genel Kültür Konu Anlatımı</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>199</v>
+        <v>235</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786257301633</t>
+          <t>9786257301107</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2021 Aşkla Coğrafya 32 Deneme Çözümlü</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Genel Yetenek Genel Kültür Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>50</v>
+        <v>235</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786257476188</t>
+          <t>9786257301183</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Fen Bilimleri Aslan Hocanın Not Defteri</t>
+          <t>2022 İcra Müdür ve Yardımcılığı İstirdat Alan Bilgisi Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>307</v>
+        <v>160</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786257476584</t>
+          <t>9786250000008</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Fen Bilimleri Aslan Hocanın Ders Notu</t>
+          <t>İkra ÖABT Din Kültürü ve Ahlak Bilgisi Set Cilt 1-2</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>188</v>
+        <v>220</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786257476294</t>
+          <t>9786257301169</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2026 Aslan Hocanın Fen Bilimleri 5.Sınıf Ders Notu</t>
+          <t>2021 ÖABT Din Kültürü ve Ahlak Bilgisi Konu Anlatımlı Cilt- 2</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>307</v>
+        <v>135</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786257476287</t>
+          <t>9786257476614</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Fen Bilimleri Konu Anlatımı</t>
+          <t>2022 İcra Müdürlüğü Sınavına Özel Süreler Kitabı</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>246</v>
+        <v>115</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786257476249</t>
+          <t>9786057496997</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2026 7.Sınıf Matematik Etkinlik Kitabı</t>
+          <t>2024 Herodot KPSS Lisans Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>307</v>
+        <v>235</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786057496935</t>
+          <t>9786057496980</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Matematik Etkinlik Kitabı</t>
+          <t>2024 Herodot KPSS Lisans Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>307</v>
+        <v>235</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786057496942</t>
+          <t>9786257476539</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Matematik Etkinlik Kitabı</t>
+          <t>2022 Hakimlik Sınavına Özel Süreler Kitabı</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>307</v>
+        <v>200</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786257476553</t>
+          <t>9786257301961</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2022 5. Sınıf Fen Bilimleri Etkinlik Kitabı</t>
+          <t>2021 Hakimlik HAKİM KÜRSÜ Ceza Hukuku, Ceza Muhakemesi Hukuku, Borçlar Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>176</v>
+        <v>117</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786257301534</t>
+          <t>9786257301978</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Kaymakamlık Sınavına Özel 1000 Soruda Türkçe-Tarih Çözümlü Soru Bankası</t>
+          <t>2021 Hakimlik Hakim Kürsü Ceza ve Borçlar Hukuku Genel Hükümler Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>170</v>
+        <v>58</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786057014528</t>
+          <t>9786257301985</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Devlet Maliyesi 5. Baskı</t>
+          <t>2021 Adli İdari Hakimlik Hakim Kürsü Alan Bilgisi 10 Deneme</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>180</v>
+        <v>112</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786050621617</t>
+          <t>9786257301954</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargılama Hukuku Konu ve Çözümlü Soru Bankası</t>
+          <t>2021 Hakimlik HAKİM KÜRSÜ 100 Soruda Anayasa Hukuku Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>140</v>
+        <v>117</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786050621600</t>
+          <t>9786257476072</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku Konu Anlatımı ve Çözümlü Soru Bankası</t>
+          <t>2021 GYS İçişleri Bakanlığı Veri Hazırlama Kontrol İşletmenliği Konu Anlatımı Görevde Yükselme</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786257301152</t>
+          <t>9786257476102</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırma Sınavı Çözümlü Soru Bankası 2021</t>
+          <t>2021 GYS İçişleri Bakanlığı Şeflik, Veri Hazırlama Kontrol İşletmenliği Soru Bankası Çözümlü Görevde Yükselme</t>
         </is>
       </c>
       <c r="C694" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786257301497</t>
+          <t>9786257476096</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2021 Mülki Amirlik MAS Sınavı Mahalli İdareler Konu Anlatım</t>
+          <t>2021 GYS İçişleri Bakanlığı Şeflik Konu Anlatımı Görevde Yükselme</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786056893995</t>
+          <t>9786257301909</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>STS Hukuk Denklik Sınavı Konu Anlatımı ve Çözümü Soru Bankası</t>
+          <t>2021 GYS UDS Gençlik ve Spor Bakanlığı 3 Deneme Çözümlü Görevde Yükselme</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786050621679</t>
+          <t>9786056893988</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2020 Türkiye Ekonomisi - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
+          <t>2020 GYS Gençlik ve Spor Bakanlığı 5 Deneme Görevde Yükselme</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786058132030</t>
+          <t>9786257476447</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2020 Renklendirme Yöntemi ve Tablolar ile Mahalli İdareler Mevzuat Konu Anlatımı ve Sorular</t>
+          <t>2022 KPSS Lise Ön Lisans Tarih Genç Kalem Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786058132047</t>
+          <t>9786257301886</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Herodot KPSS Lisans Tamamı Çözümlü 10 Tarih Deneme 2024</t>
+          <t>ÖABT Türk Dili Ve Edebiyatı Öğretmenliği Fuzuli 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>94</v>
+        <v>80</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786050621648</t>
+          <t>9786257301008</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>KPSS Genel Kültür Genel Yetenek 5 Deneme Tamamı Çözümlü</t>
+          <t>2021 KPSS Fulleyen Vatandaşlık Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>40</v>
+        <v>112</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786050621662</t>
+          <t>9786056578984</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2022 Sine Qua Non Hakimlik Tamamı Çözümlü Soru Bankası</t>
+          <t>Emniyet Genel Müdürlüğü Mülakat Sınavlarına Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>210</v>
+        <v>60</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786050621655</t>
+          <t>9786257476317</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Sine Qua Non Tamamı Çözümlü Hukuk Soru Bankası</t>
+          <t>Ehil KPSS Vatandaşlık Konu Anlatımı</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>90</v>
+        <v>153</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786258730081</t>
+          <t>9786257476485</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
+          <t>Eğitim Bilimleri Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>922</v>
+        <v>176</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786255843821</t>
+          <t>9786257301893</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Atölyesi Hakimlik 30 Günde Tarih Video Ders Notları</t>
+          <t>Diyanet İşleri Başkanlığı Mülakat Kitabım</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>384</v>
+        <v>235</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
+          <t>9786257476058</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>2022 Diyanet İşleri Başkanlığı MBSTS Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9786257476065</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>Diyanet İşleri Başkanlığı DHBT 1-2 Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9786254001796</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>2026 Dil Bilgisi Öğreten Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9786050637571</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>Hakimlik Kaymakamlık Deneyim Türkçe Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9786254433115</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>2020 Sayıştay Denetçi 5 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9786257476195</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Coğrafya Dersinin Anahtarı Haritalar</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9786257476652</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>2022 Cebri İcra 40 Soruda İcra İflas Kanunu Değişiklikleri</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9786257301213</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>2022 Cebri İcra Müdür ve Müdür Yardımcılığı Mülakat Kitabı</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9786254433122</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>Cebri İcra İcra Müdürlüğü Ve Müdür Yardımcılığı Çözümlü 10 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9786257301060</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>2021 İcra Müdür ve Yardımcılığı Cebri İcra Mevzuat Kitabı</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9786257301619</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>2021 ÖABT Beden Eğitimi ve Spor Öğretmenliği</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9786257301527</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>2022 ÖABT Beden Eğitimi Öğretmenliği 5'li Deneme</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9786257476478</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>2026 AYT Türk Dili Ve Edebiyatı 15 Deneme Sınavı</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9786257301633</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>2021 Aşkla Coğrafya 32 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9786257476188</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>8. Sınıf Fen Bilimleri Aslan Hocanın Not Defteri</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9786257476584</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Fen Bilimleri Aslan Hocanın Ders Notu</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9786257476294</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2026 Aslan Hocanın Fen Bilimleri 5.Sınıf Ders Notu</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9786257476287</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2026 8. Sınıf Fen Bilimleri Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9786257476249</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>2026 7.Sınıf Matematik Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9786057496935</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>6. Sınıf Matematik Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9786057496942</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>5. Sınıf Matematik Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9786257476553</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>2022 5. Sınıf Fen Bilimleri Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9786257301534</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>Kaymakamlık Sınavına Özel 1000 Soruda Türkçe-Tarih Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9786057014528</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Maliyesi 5. Baskı</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9786050621617</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>İdari Yargılama Hukuku Konu ve Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9786050621600</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku Konu Anlatımı ve Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9786257301152</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>Uzlaştırma Sınavı Çözümlü Soru Bankası 2021</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9786257301497</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2021 Mülki Amirlik MAS Sınavı Mahalli İdareler Konu Anlatım</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9786056893995</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>STS Hukuk Denklik Sınavı Konu Anlatımı ve Çözümü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9786050621679</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>2020 Türkiye Ekonomisi - Kaymakamlık Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9786058132030</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>2020 Renklendirme Yöntemi ve Tablolar ile Mahalli İdareler Mevzuat Konu Anlatımı ve Sorular</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9786058132047</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Herodot KPSS Lisans Tamamı Çözümlü 10 Tarih Deneme 2024</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9786050621648</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>KPSS Genel Kültür Genel Yetenek 5 Deneme Tamamı Çözümlü</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9786050621662</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>2022 Sine Qua Non Hakimlik Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9786050621655</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Sine Qua Non Tamamı Çözümlü Hukuk Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9786258730081</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB EKYS Müdür ve Yardımcılığı Konu Anlatımı</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9786255843821</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Atölyesi Hakimlik 30 Günde Tarih Video Ders Notları</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
           <t>9786255843838</t>
         </is>
       </c>
-      <c r="B705" s="1" t="inlineStr">
+      <c r="B742" s="1" t="inlineStr">
         <is>
           <t>Hukuk Atölyesi Hakimlik Tarih Soru Bankası Çözümlü</t>
         </is>
       </c>
-      <c r="C705" s="1">
+      <c r="C742" s="1">
         <v>492</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>