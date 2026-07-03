--- v1 (2026-02-05)
+++ v2 (2026-07-03)
@@ -514,51 +514,51 @@
         <is>
           <t>9786057658692</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Lioness'in Günahları</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057658630</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Nostradamus İle Konuşmalar - 3</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057658647</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Açelyayı Sulamak</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057658678</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
@@ -769,51 +769,51 @@
         <is>
           <t>9786057658524</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Narinnar</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786057658425</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Nostradamus İle Konuşmalar-II</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786057658487</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Adsız</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786057658449</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
@@ -1069,51 +1069,51 @@
         <is>
           <t>9786057658050</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Takdir</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786057658258</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Nostradamus ile Konuşmalar 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057658043</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Affet Beni</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786057658036</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>