--- v1 (2026-02-05)
+++ v2 (2026-04-06)
@@ -85,310 +85,730 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059789639</t>
+          <t>9786059789554</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Öldüm Der Yine Yaşarsın</t>
+          <t>Kayıp Gerçek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059789592</t>
+          <t>9786059789103</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnceydik Kırdılar</t>
+          <t>Hiçbir Şey Eskisi Gibi Olmayacak!</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059789547</t>
+          <t>9786059789097</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Deva</t>
+          <t>Şu Saatte Orada Mıydın?!</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059789561</t>
+          <t>9786059789004</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yare</t>
+          <t>Çok Kullanılmış Kalpler Dükkanı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059789622</t>
+          <t>3990000028022</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kaşif Yağız Macera Peşinde</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059789523</t>
+          <t>9786059789141</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Annemi Ben Büyüttüm</t>
+          <t>Gizemli Ada Yolcuları (Görev Kartlı)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059789516</t>
+          <t>9786059789110</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kıyısında</t>
+          <t>Madam Bravo - Sofitadaki Kedi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059789509</t>
+          <t>9786059789134</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>En Çok Sen Yoktun</t>
+          <t>Ya Çık Ortalığı İnlet Ya Da Çekil Beni Seyret</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059789257</t>
+          <t>9786059789240</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarıyla Mehmet Akif Ersoy (1873-1836)</t>
+          <t>Tılsım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059789059</t>
+          <t>9786059789288</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çoğul Çocuklar Psikolojisi</t>
+          <t>Ve Beni Anladığımda</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059789486</t>
+          <t>9786054461516</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir İhtimal Daha Var</t>
+          <t>Madam Bravo - Hayatta Kalmak İstiyorsan Hafrelri Dğeişitr</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059789189</t>
+          <t>9786059789219</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aklın Yolu Bir</t>
+          <t>Söz Susacağım</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059789042</t>
+          <t>9786059789233</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hamur'abiden Iron Man Olmaya Giden Yol Evrensel Diyet Sistemi</t>
+          <t>Maksimum Okuma Maksimum Algılama</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059789424</t>
+          <t>9786059789202</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Beni Sen Anlat</t>
+          <t>Maksimum Başarı Bilinçaltını Keşfet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059789356</t>
+          <t>9786059789172</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Avuçlarımda Ayrılık</t>
+          <t>Can ile Tobi Macera Peşinde - Olmayan Ülke</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059789226</t>
+          <t>9786059789165</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Sabır</t>
+          <t>Can ile Tobi Macera Peşinde - Kurbağa Prens</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059789264</t>
+          <t>9786059789158</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Mesafeler Yürekte Biter</t>
+          <t>Can ile Tobi Macera Peşinde - Gizemli Sahip</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
+          <t>9786059789073</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Maksimum Hafıza Öğrenme Teknikleri</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786059789448</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Başlıyoruz</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786059789080</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>İllaki Aşk</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786059789035</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Kimseden Bir Şey Bekleme ve Herkesten Her Şeyi Bekle!</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>3990000031682</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Köpek</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786059789400</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Yol Kalbinden Geçer</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786059789431</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Diksiyon Etkili İletişim ve Hitabet Sanatı</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786059789394</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Yükü Alanlar Gelsin</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786059789363</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Klanı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786059789370</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Daha Güzel Bir Dünya</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786059789387</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Aşkullah</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786059789639</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Öldüm Der Yine Yaşarsın</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786059789592</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>İnceydik Kırdılar</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786059789547</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Deva</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786059789561</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Yare</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786059789622</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Kaşif Yağız Macera Peşinde</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786059789523</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Annemi Ben Büyüttüm</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786059789516</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Kıyısında</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786059789509</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>En Çok Sen Yoktun</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786059789257</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarıyla Mehmet Akif Ersoy (1873-1836)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786059789059</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Çoğul Çocuklar Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786059789486</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Bir İhtimal Daha Var</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059789189</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Yolu Bir</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059789042</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Hamur'abiden Iron Man Olmaya Giden Yol Evrensel Diyet Sistemi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059789424</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Beni Sen Anlat</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786059789356</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Avuçlarımda Ayrılık</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786059789226</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Sabır</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786059789264</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Mesafeler Yürekte Biter</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
           <t>9786059789066</t>
         </is>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Maksimum Dikkat Maksimum Odaklanma</t>
         </is>
       </c>
-      <c r="C19" s="1">
+      <c r="C47" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>