--- v2 (2026-04-06)
+++ v3 (2026-11-01)
@@ -514,156 +514,156 @@
         <is>
           <t>9786059789387</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Aşkullah</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059789639</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Öldüm Der Yine Yaşarsın</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059789592</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>İnceydik Kırdılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059789547</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Deva</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059789561</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Yare</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059789622</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Kaşif Yağız Macera Peşinde</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059789523</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Annemi Ben Büyüttüm</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059789516</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yaşamın Kıyısında</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059789509</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>En Çok Sen Yoktun</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059789257</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Hatıralarıyla Mehmet Akif Ersoy (1873-1836)</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059789059</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -694,51 +694,51 @@
         <is>
           <t>9786059789189</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Aklın Yolu Bir</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059789042</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Hamur'abiden Iron Man Olmaya Giden Yol Evrensel Diyet Sistemi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059789424</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Beni Sen Anlat</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059789356</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>