--- v0 (2026-02-20)
+++ v1 (2026-04-06)
@@ -94,651 +94,651 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259265612</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Erzak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259499680</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Selefiye</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259499697</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hilalin Karşısında Hazar: İlk Arap-Hazar Savaşı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259499673</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İbni Teymiyye’de Şia ile Mücadele Taktikleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259499666</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Azgın Sürüye Karşı Kutsal Direniş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259499659</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kadim Miras Nevruz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259499642</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sayaç</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259499635</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Ulum ve Tarih</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259499604</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Namaz Okumaları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>850</v>
+        <v>950</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256799980</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Mehmet Hakan Alşan’la Hikmet İkliminde Yolculuk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>2170</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259499611</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Mu’tezile ve Bilgi Ebü’l Kasım El-kabi’nin Bilgi Anlayışı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259499628</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Mevlana’da Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257555623</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Ahmet Yesevi'de Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257555586</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Anne Baba Okulu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257555593</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aşk Yağmuru</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257555456</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bilgelik Yolu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257555616</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Doğu Hikayelerinde Ahlak Eğitimi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786256799783</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Manevi Mucizeler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786256799462</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Siyaset ve Devlet Felsefesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257555999</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ehl-i Beyt’i Sansür Geleneği Ve Sevgi Hapishanemiz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786256799097</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Çevre ve Tanrı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786256799028</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Türk Cermen ve Slavların Münasebetleri Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257555920</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Ordu ve Siyaset Kıskacında Abbasi Halifesi Mu'tasım-Billah</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257555685</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Arapça’da Çok Kullanılan Kelimeler Sözlüğü (Arapça - Türkçe)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257555517</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Hz. Muhammed(s.a.a.) ve Dünya Din Önderleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257555661</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257555753</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Tefsir-i Aşk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257555562</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Akraba Hakları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786257555548</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Adalet - Zulüm</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257555524</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Sosyal Kontrol ve Din</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257555357</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Arüsi Seyahatnamesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257555401</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Şems-i Tebrizi’nin Hatıratı Sohbetler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257055277</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İslam ve Dini Çoğulculuk</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786257555180</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kur'an’ın İkna Hususiyeti</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786257555234</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Din Antropolojisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257555227</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Din Sosyolojisinin Problemleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786257555319</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kudüs’ün Diplomasi Yoluyla Kaybı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257555197</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>İslam Tarihi Eleştirisine Giriş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055030575</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Din Gönüllüsü'nün Vaaz Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055030346</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Yaratıcı Aşk</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055030261</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Fıkhu's Siyre (Renk Seçenekli) (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786055030155</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Nahul Vadıh Arapça (Orta Kısım)</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055030063</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
@@ -769,111 +769,111 @@
         <is>
           <t>9786055030094</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Ahlak</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786257055604</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Hafızam Beni Yanıltmıyorsa</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786257055598</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Muhyiddin İbnü’l-Arabi’nin Fahreddin er-Razi’ye Gönderdiği Mektup</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786257055284</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>İslam ve Sekülerizm</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786257055079</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Abdülgani En-Nablusi ve Osmanlı Tarihine Dair Eseri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786058616196</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Tarih Bilinci</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786259265605</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Ali b. Ebî Tâlib ve Hâşimîler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786259265629</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>