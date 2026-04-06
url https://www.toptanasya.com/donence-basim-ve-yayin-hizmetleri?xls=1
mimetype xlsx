--- v0 (2025-10-30)
+++ v1 (2026-04-06)
@@ -85,1525 +85,1945 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757054631</t>
+          <t>9786055328627</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Uzak Tebessüm</t>
+          <t>Bilinç Yolunda</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757054863</t>
+          <t>9786055328634</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uzak Atlı</t>
+          <t>Uzak Yakın, Bölük Pörçük Anılar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>6.48</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757054221</t>
+          <t>9786055328610</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Havacılık Kronolojisi (Ciltli)</t>
+          <t>Gün Ola Harman Ola</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>138.89</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055328580</t>
+          <t>9786055328603</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çok Dilliliği Beslemek</t>
+          <t>Kendimce Denemeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757054504</t>
+          <t>9786055328474</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mutfağı</t>
+          <t>Dağlarca</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055328542</t>
+          <t>9786055328443</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Deniz Yıldızı</t>
+          <t>Gedikpaşa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055328566</t>
+          <t>9786055328115</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Çığlıkla Başlar Hayat</t>
+          <t>Abhazya Cumhuriyeti ve Abhaz Diasporası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055328559</t>
+          <t>9799757054305</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Poseidon Sularında Seyir</t>
+          <t>Zaman Taşları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055328573</t>
+          <t>9789757054832</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis 1528</t>
+          <t>Edebiyat Sosyolojisi Kuram ve Uygulama</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055328535</t>
+          <t>9789757054818</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-Türk Modernleşmesi</t>
+          <t>Türk Romanında 12 Mart</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055328528</t>
+          <t>9796055328009</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Yolculuğu</t>
+          <t>Sırt Çantalı Gezginlere Latin Amerika</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055328509</t>
+          <t>9789757054375</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis İzinde Sahil Tanıma</t>
+          <t>Saklı Yüz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055328481</t>
+          <t>9789757054443</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Denizcilik İlmi</t>
+          <t>Rus Mutfağı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055328405</t>
+          <t>9789757054115</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Stanislavski (Ciltli)</t>
+          <t>Oriental Belly Dance</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055328429</t>
+          <t>9789757054757</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Meksika Mutfağı</t>
+          <t>Müze ve Koleksiyonlardan Deri Eserler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055328436</t>
+          <t>9789757054436</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hint Mutfağı</t>
+          <t>Meksika Mutfağı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055328177</t>
+          <t>9789757054382</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Hazinesi Nasıl Bulundu</t>
+          <t>İtalyan Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757054252</t>
+          <t>9789757054849</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Spiker Olabilir miyim?</t>
+          <t>Huy Defteri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>140</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757054321</t>
+          <t>9789757054450</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Jean Guerard’ın Amerika Kıtası Atlasları / Jean Guerrd's Atlas of America / Atlas Du Continent Americain De Jean Guerard</t>
+          <t>Fransız Mutfağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055328399</t>
+          <t>9789757054672</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Gelengi</t>
+          <t>Duvarlarda Gözlerim Üşüyor</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055328382</t>
+          <t>9786055328047</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Psikoteknik Üzerine Alıştırmalar</t>
+          <t>Davet Günleri İçin Hanımlara Özel Tarifler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055328375</t>
+          <t>9789757054887</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yan Çizenler</t>
+          <t>Bir Kuş Kadar Olamadım</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055328368</t>
+          <t>9789757054726</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Damlayan Hatıralar</t>
+          <t>Anadolu’da Dericilik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055328351</t>
+          <t>9789757054665</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Benim Mevsimlerim</t>
+          <t>Acemi Irmak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>50</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055328344</t>
+          <t>9799757054077</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Dağa Gitti</t>
+          <t>8200 Yıllık Bir Harita Çatalhöyük Şehir Planı / An 8,200 Year Old Map The Town Plan Of Çatalhöyük</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055328337</t>
+          <t>9789757054948</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Deniz Çöl ve</t>
+          <t>21. Yüzyılda Küresel Türk Deniz Gücü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055328320</t>
+          <t>9789757054405</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ayna Kavmi</t>
+          <t>Akdeniz Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055328313</t>
+          <t>9789757054764</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Suriye'de Yaşayan Abhaz-Adige Diasporası</t>
+          <t>Ateşli Al Atlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055328306</t>
+          <t>9789757054631</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çatalhöyük Haritası Üzerine Yeni Bir Yorum</t>
+          <t>Uzak Tebessüm</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055328269</t>
+          <t>9789757054863</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Aşk ve Kırmızı Gül</t>
+          <t>Uzak Atlı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>40</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055328276</t>
+          <t>9789757054221</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sedef</t>
+          <t>Türk Havacılık Kronolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055328290</t>
+          <t>9786055328580</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Anadolu Kıyılarının İlk Harita Şekilleri</t>
+          <t>Çok Dilliliği Beslemek</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055328283</t>
+          <t>9789757054504</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mutfağımda 44 Yıl (Ciltli)</t>
+          <t>Osmanlı Mutfağı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055328214</t>
+          <t>9786055328542</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın 12 Yüzü</t>
+          <t>Deniz Yıldızı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055328078</t>
+          <t>9786055328566</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi Şiddet Çaresi Ne?</t>
+          <t>Bir Çığlıkla Başlar Hayat</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055328184</t>
+          <t>9786055328559</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kumsalda Bir El</t>
+          <t>Poseidon Sularında Seyir</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055328191</t>
+          <t>9786055328573</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İzmir, Aah İzmirim</t>
+          <t>Piri Reis 1528</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055328122</t>
+          <t>9786055328535</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Yazmak</t>
+          <t>Osmanlı-Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055328153</t>
+          <t>9786055328528</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Kitabı</t>
+          <t>Türklerin Yolculuğu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055328139</t>
+          <t>9786055328509</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kamus-ı Aşk</t>
+          <t>Piri Reis İzinde Sahil Tanıma</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055328016</t>
+          <t>9786055328481</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Not Defteri</t>
+          <t>Piri Reis'in Denizcilik İlmi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055328221</t>
+          <t>9786055328405</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis ve Türk Kartograflarının Çizgileriyle 16-17-18. Yüzyılın Venedik Görünümleri</t>
+          <t>Stanislavski (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055328238</t>
+          <t>9786055328429</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Hayatı ve Eserleri</t>
+          <t>Meksika Mutfağı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055328245</t>
+          <t>9786055328436</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle Sicilya Adası</t>
+          <t>Hint Mutfağı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055328252</t>
+          <t>9786055328177</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle 16-17. Yüzyıllarda Kuzey Afrika Kıyıları Nil Nehri ve Kahire</t>
+          <t>Piri Reis Hazinesi Nasıl Bulundu</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757054275</t>
+          <t>9789757054252</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şahin Kral Giges</t>
+          <t>Spiker Olabilir miyim?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055328054</t>
+          <t>9789757054321</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zelber</t>
+          <t>Jean Guerard’ın Amerika Kıtası Atlasları / Jean Guerrd's Atlas of America / Atlas Du Continent Americain De Jean Guerard</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757054542</t>
+          <t>9786055328399</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yunan Mutfağı Dünya Mutfaklarından Lezzetler</t>
+          <t>Bozkırda Bir Gelengi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757054856</t>
+          <t>9786055328382</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonu</t>
+          <t>Yaratıcı Psikoteknik Üzerine Alıştırmalar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789757054740</t>
+          <t>9786055328375</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yeşilçam’da 50 Yıl</t>
+          <t>Yan Çizenler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757054993</t>
+          <t>9786055328368</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yeşilçam Setlerinde 45 Yıl</t>
+          <t>Damlayan Hatıralar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757054870</t>
+          <t>9786055328351</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Abhazlar</t>
+          <t>Benim Mevsimlerim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757054122</t>
+          <t>9786055328344</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Turkish Anecdotes</t>
+          <t>Kurşun Dağa Gitti</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757054351</t>
+          <t>9786055328337</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>The Ownerless Planet 1 The Sleighs with Jingling Bells</t>
+          <t>Deniz Çöl ve</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757054428</t>
+          <t>9786055328320</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Rekabette Müşteri İlişkileri Yönetimi</t>
+          <t>Ayna Kavmi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757054237</t>
+          <t>9786055328313</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sushi Sashimi - Tofu (Ciltli)</t>
+          <t>Suriye'de Yaşayan Abhaz-Adige Diasporası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757054474</t>
+          <t>9786055328306</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Suretler Kitabı</t>
+          <t>Çatalhöyük Haritası Üzerine Yeni Bir Yorum</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>70</v>
+        <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757054641</t>
+          <t>9786055328269</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Somon Yemekleri ve Örnek Sunumlar (Ciltli)</t>
+          <t>Beyaz Aşk ve Kırmızı Gül</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757054047</t>
+          <t>9786055328276</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sexuelles Leben Bei Den Osmanen</t>
+          <t>Sedef</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789757054009</t>
+          <t>9786055328290</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sexual Life in Ottoman Society</t>
+          <t>Piri Reis Anadolu Kıyılarının İlk Harita Şekilleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757054214</t>
+          <t>9786055328283</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Gezegen 1 Çıngıraklı Kızaklar</t>
+          <t>Mutfağımda 44 Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789757054107</t>
+          <t>9786055328214</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Politikanın İbret Dolu Seyir Defteri</t>
+          <t>Dünyanın 12 Yüzü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>340</v>
+        <v>90</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757054933</t>
+          <t>9786055328078</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Peşimde Biri Var</t>
+          <t>Aile İçi Şiddet Çaresi Ne?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757054467</t>
+          <t>9786055328184</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada Yeni Yaklaşımlar ve Reklam</t>
+          <t>Kumsalda Bir El</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757054924</t>
+          <t>9786055328191</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Para Yanılsaması ve İktisadi Uygulamaları</t>
+          <t>İzmir, Aah İzmirim</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757054658</t>
+          <t>9786055328122</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>P.K.690 Beyoğlu (Bütün Şiirleri)</t>
+          <t>Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757054511</t>
+          <t>9786055328153</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Cookery</t>
+          <t>Sürgün Kitabı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>280</v>
+        <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000007315</t>
+          <t>9786055328139</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Clocks and Watches (Ciltli)</t>
+          <t>Kamus-ı Aşk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757054011</t>
+          <t>9786055328016</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arması (Ciltli)</t>
+          <t>Not Defteri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>650</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757054084</t>
+          <t>9786055328221</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Oryantal Göbek Dansı</t>
+          <t>Piri Reis ve Türk Kartograflarının Çizgileriyle 16-17-18. Yüzyılın Venedik Görünümleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757054412</t>
+          <t>9786055328238</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ne Olacak Bu CHP’nin Hali? (Sosyal Demokrasi Belini Düzeltebilir mi?)</t>
+          <t>Piri Reis'in Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>60</v>
+        <v>320</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757054145</t>
+          <t>9786055328245</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mutfakta Sanat (Ciltli)</t>
+          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle Sicilya Adası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789757054573</t>
+          <t>9786055328252</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Lübnan Mutfağı</t>
+          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle 16-17. Yüzyıllarda Kuzey Afrika Kıyıları Nil Nehri ve Kahire</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757054054</t>
+          <t>9789757054275</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>La Vie Sexuelle Des Ottomans</t>
+          <t>Şahin Kral Giges</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757054535</t>
+          <t>9786055328054</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Küresel Pazarda Marka Yönetimi ve Halkla İlişkiler</t>
+          <t>Zelber</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000026559</t>
+          <t>9789757054542</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kral Yolu</t>
+          <t>Yunan Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757054580</t>
+          <t>9789757054856</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kervankıran Bir Yıldız Hikayesi</t>
+          <t>Yolun Sonu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757054917</t>
+          <t>9789757054740</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kemalyeri Zeybeği</t>
+          <t>Yeşilçam’da 50 Yıl</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757054900</t>
+          <t>9789757054993</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kafkas - Abhazya Dayanışma Komitesi</t>
+          <t>Yeşilçam Setlerinde 45 Yıl</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757054191</t>
+          <t>9789757054870</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Kabak ve Kabak Yemekleri</t>
+          <t>Türkiye’deki Abhazlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789757054399</t>
+          <t>9789757054122</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Mutfağı Dünya Mutfaklarından Lezzetler</t>
+          <t>Turkish Anecdotes</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757054528</t>
+          <t>9789757054351</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler İçin Okumalar</t>
+          <t>The Ownerless Planet 1 The Sleighs with Jingling Bells</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757054962</t>
+          <t>9789757054428</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Güney Osetya Katliamı</t>
+          <t>Sürdürülebilir Rekabette Müşteri İlişkileri Yönetimi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757054627</t>
+          <t>9789757054237</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Güneşten Usanmışlar</t>
+          <t>Sushi Sashimi - Tofu (Ciltli)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757054184</t>
+          <t>9789757054474</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflı Hac Rehberi</t>
+          <t>Suretler Kitabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789757054603</t>
+          <t>9789757054641</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Fare - Kumsalda Bir Ev</t>
+          <t>Somon Yemekleri ve Örnek Sunumlar (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>90</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789757054979</t>
+          <t>9789757054047</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ekmekarası Umut</t>
+          <t>Sexuelles Leben Bei Den Osmanen</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757054368</t>
+          <t>9789757054009</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Der Herrenlose Planet 1 Die Schlitten mit den Glöckchen</t>
+          <t>Sexual Life in Ottoman Society</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789757054931</t>
+          <t>9789757054214</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Denizden Yükselen Küresel Hegemonya</t>
+          <t>Sahipsiz Gezegen 1 Çıngıraklı Kızaklar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055328023</t>
+          <t>9789757054107</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Denizci Türkiye İçin Yol Haritası</t>
+          <t>Politikanın İbret Dolu Seyir Defteri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789757054955</t>
+          <t>9789757054933</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çalışılmış Yalnızlık</t>
+          <t>Peşimde Biri Var</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9799757054060</t>
+          <t>9789757054467</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Haritacılık Tarihi</t>
+          <t>Pazarlamada Yeni Yaklaşımlar ve Reklam</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789757054986</t>
+          <t>9789757054924</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Yelkenlisi</t>
+          <t>Para Yanılsaması ve İktisadi Uygulamaları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757054176</t>
+          <t>9789757054658</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Book of Shehzade</t>
+          <t>P.K.690 Beyoğlu (Bütün Şiirleri)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>246</v>
+        <v>340</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055328030</t>
+          <t>9789757054511</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Aşka İnanası Geliyor</t>
+          <t>Ottoman Cookery</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789757054610</t>
+          <t>3990000007315</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Aslana Benzer - Yeşil Kaplanın Arasındaki Kadın</t>
+          <t>Ottoman Clocks and Watches (Ciltli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>800</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789757054276</t>
+          <t>9789757054011</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Altın Kral Midas</t>
+          <t>Osmanlı Arması (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>80</v>
+        <v>950</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757054597</t>
+          <t>9789757054084</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aile Çemberi - Arada Bir Buluşmak İçin Partner Arıyorum</t>
+          <t>Oryantal Göbek Dansı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9789757054412</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Ne Olacak Bu CHP’nin Hali? (Sosyal Demokrasi Belini Düzeltebilir mi?)</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9789757054145</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Mutfakta Sanat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9789757054573</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Lübnan Mutfağı</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9789757054054</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>La Vie Sexuelle Des Ottomans</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9789757054535</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Pazarda Marka Yönetimi ve Halkla İlişkiler</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>3990000026559</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Kral Yolu</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9789757054580</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Kervankıran Bir Yıldız Hikayesi</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9789757054917</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kemalyeri Zeybeği</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789757054900</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Kafkas - Abhazya Dayanışma Komitesi</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789757054191</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kültüründe Kabak ve Kabak Yemekleri</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9789757054399</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>İspanyol Mutfağı Dünya Mutfaklarından Lezzetler</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789757054528</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Halkla İlişkiler İçin Okumalar</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789757054962</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Güney Osetya Katliamı</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789757054627</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Güneşten Usanmışlar</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789757054184</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğraflı Hac Rehberi</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789757054603</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Fare - Kumsalda Bir Ev</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789757054979</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Ekmekarası Umut</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789757054368</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Der Herrenlose Planet 1 Die Schlitten mit den Glöckchen</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9789757054931</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Denizden Yükselen Küresel Hegemonya</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786055328023</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Denizci Türkiye İçin Yol Haritası</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789757054955</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Çalışılmış Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9799757054060</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Dönemi Türk Haritacılık Tarihi</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789757054986</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Cehennem Yelkenlisi</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789757054176</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Book of Shehzade</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786055328030</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Aşka İnanası Geliyor</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789757054610</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Aslana Benzer - Yeşil Kaplanın Arasındaki Kadın</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9789757054276</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Altın Kral Midas</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9789757054597</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Aile Çemberi - Arada Bir Buluşmak İçin Partner Arıyorum</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
           <t>9789757054702</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B128" s="1" t="inlineStr">
         <is>
           <t>250 Bin Vatan Evladı</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C128" s="1">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>