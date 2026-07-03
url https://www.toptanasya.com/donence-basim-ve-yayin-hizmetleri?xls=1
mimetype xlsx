--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1945 +85,1975 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055328627</t>
+          <t>9786055328641</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Yolunda</t>
+          <t>Kırk Parçalı Ayna</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055328634</t>
+          <t>9786055328658</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Uzak Yakın, Bölük Pörçük Anılar</t>
+          <t>Gönül Gözüm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055328610</t>
+          <t>9786055328627</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gün Ola Harman Ola</t>
+          <t>Bilinç Yolunda</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055328603</t>
+          <t>9786055328634</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kendimce Denemeler</t>
+          <t>Uzak Yakın, Bölük Pörçük Anılar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055328474</t>
+          <t>9786055328610</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dağlarca</t>
+          <t>Gün Ola Harman Ola</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055328443</t>
+          <t>9786055328603</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gedikpaşa</t>
+          <t>Kendimce Denemeler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055328115</t>
+          <t>9786055328474</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Abhazya Cumhuriyeti ve Abhaz Diasporası</t>
+          <t>Dağlarca</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9799757054305</t>
+          <t>9786055328443</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zaman Taşları</t>
+          <t>Gedikpaşa</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757054832</t>
+          <t>9786055328115</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Sosyolojisi Kuram ve Uygulama</t>
+          <t>Abhazya Cumhuriyeti ve Abhaz Diasporası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757054818</t>
+          <t>9799757054305</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında 12 Mart</t>
+          <t>Zaman Taşları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>12</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9796055328009</t>
+          <t>9789757054832</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sırt Çantalı Gezginlere Latin Amerika</t>
+          <t>Edebiyat Sosyolojisi Kuram ve Uygulama</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757054375</t>
+          <t>9789757054818</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Saklı Yüz</t>
+          <t>Türk Romanında 12 Mart</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>6.48</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757054443</t>
+          <t>9796055328009</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rus Mutfağı</t>
+          <t>Sırt Çantalı Gezginlere Latin Amerika</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757054115</t>
+          <t>9789757054375</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Oriental Belly Dance</t>
+          <t>Saklı Yüz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>35</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757054757</t>
+          <t>9789757054443</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Müze ve Koleksiyonlardan Deri Eserler</t>
+          <t>Rus Mutfağı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757054436</t>
+          <t>9789757054115</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Meksika Mutfağı</t>
+          <t>Oriental Belly Dance</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757054382</t>
+          <t>9789757054757</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Mutfağı Dünya Mutfaklarından Lezzetler</t>
+          <t>Müze ve Koleksiyonlardan Deri Eserler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757054849</t>
+          <t>9789757054436</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Huy Defteri</t>
+          <t>Meksika Mutfağı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>8</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757054450</t>
+          <t>9789757054382</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Fransız Mutfağı</t>
+          <t>İtalyan Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757054672</t>
+          <t>9789757054849</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Duvarlarda Gözlerim Üşüyor</t>
+          <t>Huy Defteri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>6.48</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055328047</t>
+          <t>9789757054450</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Davet Günleri İçin Hanımlara Özel Tarifler</t>
+          <t>Fransız Mutfağı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757054887</t>
+          <t>9789757054672</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Kuş Kadar Olamadım</t>
+          <t>Duvarlarda Gözlerim Üşüyor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>20</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757054726</t>
+          <t>9786055328047</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Dericilik</t>
+          <t>Davet Günleri İçin Hanımlara Özel Tarifler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>90</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757054665</t>
+          <t>9789757054887</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Acemi Irmak</t>
+          <t>Bir Kuş Kadar Olamadım</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>6.48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9799757054077</t>
+          <t>9789757054726</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>8200 Yıllık Bir Harita Çatalhöyük Şehir Planı / An 8,200 Year Old Map The Town Plan Of Çatalhöyük</t>
+          <t>Anadolu’da Dericilik</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757054948</t>
+          <t>9789757054665</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Küresel Türk Deniz Gücü</t>
+          <t>Acemi Irmak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757054405</t>
+          <t>9799757054077</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Mutfağı Dünya Mutfaklarından Lezzetler</t>
+          <t>8200 Yıllık Bir Harita Çatalhöyük Şehir Planı / An 8,200 Year Old Map The Town Plan Of Çatalhöyük</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>44</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757054764</t>
+          <t>9789757054948</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ateşli Al Atlar</t>
+          <t>21. Yüzyılda Küresel Türk Deniz Gücü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757054631</t>
+          <t>9789757054405</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Uzak Tebessüm</t>
+          <t>Akdeniz Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757054863</t>
+          <t>9789757054764</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uzak Atlı</t>
+          <t>Ateşli Al Atlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>6.48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757054221</t>
+          <t>9789757054631</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türk Havacılık Kronolojisi (Ciltli)</t>
+          <t>Uzak Tebessüm</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>138.89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055328580</t>
+          <t>9789757054863</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çok Dilliliği Beslemek</t>
+          <t>Uzak Atlı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757054504</t>
+          <t>9789757054221</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mutfağı</t>
+          <t>Türk Havacılık Kronolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055328542</t>
+          <t>9786055328580</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Deniz Yıldızı</t>
+          <t>Çok Dilliliği Beslemek</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055328566</t>
+          <t>9789757054504</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Çığlıkla Başlar Hayat</t>
+          <t>Osmanlı Mutfağı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055328559</t>
+          <t>9786055328542</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Poseidon Sularında Seyir</t>
+          <t>Deniz Yıldızı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055328573</t>
+          <t>9786055328566</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis 1528</t>
+          <t>Bir Çığlıkla Başlar Hayat</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055328535</t>
+          <t>9786055328559</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-Türk Modernleşmesi</t>
+          <t>Poseidon Sularında Seyir</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055328528</t>
+          <t>9786055328573</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Yolculuğu</t>
+          <t>Piri Reis 1528</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055328509</t>
+          <t>9786055328535</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis İzinde Sahil Tanıma</t>
+          <t>Osmanlı-Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055328481</t>
+          <t>9786055328528</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Denizcilik İlmi</t>
+          <t>Türklerin Yolculuğu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055328405</t>
+          <t>9786055328509</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Stanislavski (Ciltli)</t>
+          <t>Piri Reis İzinde Sahil Tanıma</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055328429</t>
+          <t>9786055328481</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Meksika Mutfağı</t>
+          <t>Piri Reis'in Denizcilik İlmi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055328436</t>
+          <t>9786055328405</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hint Mutfağı</t>
+          <t>Stanislavski (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055328177</t>
+          <t>9786055328429</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Hazinesi Nasıl Bulundu</t>
+          <t>Meksika Mutfağı</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757054252</t>
+          <t>9786055328436</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Spiker Olabilir miyim?</t>
+          <t>Hint Mutfağı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757054321</t>
+          <t>9786055328177</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Jean Guerard’ın Amerika Kıtası Atlasları / Jean Guerrd's Atlas of America / Atlas Du Continent Americain De Jean Guerard</t>
+          <t>Piri Reis Hazinesi Nasıl Bulundu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055328399</t>
+          <t>9789757054252</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Bir Gelengi</t>
+          <t>Spiker Olabilir miyim?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055328382</t>
+          <t>9789757054321</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Psikoteknik Üzerine Alıştırmalar</t>
+          <t>Jean Guerard’ın Amerika Kıtası Atlasları / Jean Guerrd's Atlas of America / Atlas Du Continent Americain De Jean Guerard</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055328375</t>
+          <t>9786055328399</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yan Çizenler</t>
+          <t>Bozkırda Bir Gelengi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055328368</t>
+          <t>9786055328382</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Damlayan Hatıralar</t>
+          <t>Yaratıcı Psikoteknik Üzerine Alıştırmalar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055328351</t>
+          <t>9786055328375</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Benim Mevsimlerim</t>
+          <t>Yan Çizenler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055328344</t>
+          <t>9786055328368</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kurşun Dağa Gitti</t>
+          <t>Damlayan Hatıralar</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055328337</t>
+          <t>9786055328351</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Deniz Çöl ve</t>
+          <t>Benim Mevsimlerim</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055328320</t>
+          <t>9786055328344</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ayna Kavmi</t>
+          <t>Kurşun Dağa Gitti</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055328313</t>
+          <t>9786055328337</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Suriye'de Yaşayan Abhaz-Adige Diasporası</t>
+          <t>Deniz Çöl ve</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055328306</t>
+          <t>9786055328320</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çatalhöyük Haritası Üzerine Yeni Bir Yorum</t>
+          <t>Ayna Kavmi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055328269</t>
+          <t>9786055328313</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Aşk ve Kırmızı Gül</t>
+          <t>Suriye'de Yaşayan Abhaz-Adige Diasporası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055328276</t>
+          <t>9786055328306</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sedef</t>
+          <t>Çatalhöyük Haritası Üzerine Yeni Bir Yorum</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055328290</t>
+          <t>9786055328269</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis Anadolu Kıyılarının İlk Harita Şekilleri</t>
+          <t>Beyaz Aşk ve Kırmızı Gül</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>240</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055328283</t>
+          <t>9786055328276</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Mutfağımda 44 Yıl (Ciltli)</t>
+          <t>Sedef</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055328214</t>
+          <t>9786055328290</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın 12 Yüzü</t>
+          <t>Piri Reis Anadolu Kıyılarının İlk Harita Şekilleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055328078</t>
+          <t>9786055328283</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi Şiddet Çaresi Ne?</t>
+          <t>Mutfağımda 44 Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055328184</t>
+          <t>9786055328214</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kumsalda Bir El</t>
+          <t>Dünyanın 12 Yüzü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>110</v>
+        <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055328191</t>
+          <t>9786055328078</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İzmir, Aah İzmirim</t>
+          <t>Aile İçi Şiddet Çaresi Ne?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055328122</t>
+          <t>9786055328184</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Yazmak</t>
+          <t>Kumsalda Bir El</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055328153</t>
+          <t>9786055328191</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Kitabı</t>
+          <t>İzmir, Aah İzmirim</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055328139</t>
+          <t>9786055328122</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kamus-ı Aşk</t>
+          <t>Yeniden Yazmak</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055328016</t>
+          <t>9786055328153</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Not Defteri</t>
+          <t>Sürgün Kitabı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055328221</t>
+          <t>9786055328139</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis ve Türk Kartograflarının Çizgileriyle 16-17-18. Yüzyılın Venedik Görünümleri</t>
+          <t>Kamus-ı Aşk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055328238</t>
+          <t>9786055328016</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Hayatı ve Eserleri</t>
+          <t>Not Defteri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>320</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055328245</t>
+          <t>9786055328221</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle Sicilya Adası</t>
+          <t>Piri Reis ve Türk Kartograflarının Çizgileriyle 16-17-18. Yüzyılın Venedik Görünümleri</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055328252</t>
+          <t>9786055328238</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle 16-17. Yüzyıllarda Kuzey Afrika Kıyıları Nil Nehri ve Kahire</t>
+          <t>Piri Reis'in Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757054275</t>
+          <t>9786055328245</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şahin Kral Giges</t>
+          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle Sicilya Adası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055328054</t>
+          <t>9786055328252</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Zelber</t>
+          <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle 16-17. Yüzyıllarda Kuzey Afrika Kıyıları Nil Nehri ve Kahire</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789757054542</t>
+          <t>9789757054275</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yunan Mutfağı Dünya Mutfaklarından Lezzetler</t>
+          <t>Şahin Kral Giges</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757054856</t>
+          <t>9786055328054</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonu</t>
+          <t>Zelber</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757054740</t>
+          <t>9789757054542</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yeşilçam’da 50 Yıl</t>
+          <t>Yunan Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757054993</t>
+          <t>9789757054856</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yeşilçam Setlerinde 45 Yıl</t>
+          <t>Yolun Sonu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757054870</t>
+          <t>9789757054740</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Abhazlar</t>
+          <t>Yeşilçam’da 50 Yıl</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789757054122</t>
+          <t>9789757054993</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Turkish Anecdotes</t>
+          <t>Yeşilçam Setlerinde 45 Yıl</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757054351</t>
+          <t>9789757054870</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>The Ownerless Planet 1 The Sleighs with Jingling Bells</t>
+          <t>Türkiye’deki Abhazlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757054428</t>
+          <t>9789757054122</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Rekabette Müşteri İlişkileri Yönetimi</t>
+          <t>Turkish Anecdotes</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757054237</t>
+          <t>9789757054351</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sushi Sashimi - Tofu (Ciltli)</t>
+          <t>The Ownerless Planet 1 The Sleighs with Jingling Bells</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757054474</t>
+          <t>9789757054428</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Suretler Kitabı</t>
+          <t>Sürdürülebilir Rekabette Müşteri İlişkileri Yönetimi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789757054641</t>
+          <t>9789757054237</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Somon Yemekleri ve Örnek Sunumlar (Ciltli)</t>
+          <t>Sushi Sashimi - Tofu (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789757054047</t>
+          <t>9789757054474</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sexuelles Leben Bei Den Osmanen</t>
+          <t>Suretler Kitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757054009</t>
+          <t>9789757054641</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sexual Life in Ottoman Society</t>
+          <t>Somon Yemekleri ve Örnek Sunumlar (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789757054214</t>
+          <t>9789757054047</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Gezegen 1 Çıngıraklı Kızaklar</t>
+          <t>Sexuelles Leben Bei Den Osmanen</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789757054107</t>
+          <t>9789757054009</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Politikanın İbret Dolu Seyir Defteri</t>
+          <t>Sexual Life in Ottoman Society</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789757054933</t>
+          <t>9789757054214</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Peşimde Biri Var</t>
+          <t>Sahipsiz Gezegen 1 Çıngıraklı Kızaklar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789757054467</t>
+          <t>9789757054107</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada Yeni Yaklaşımlar ve Reklam</t>
+          <t>Politikanın İbret Dolu Seyir Defteri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789757054924</t>
+          <t>9789757054933</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Para Yanılsaması ve İktisadi Uygulamaları</t>
+          <t>Peşimde Biri Var</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757054658</t>
+          <t>9789757054467</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>P.K.690 Beyoğlu (Bütün Şiirleri)</t>
+          <t>Pazarlamada Yeni Yaklaşımlar ve Reklam</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789757054511</t>
+          <t>9789757054924</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Cookery</t>
+          <t>Para Yanılsaması ve İktisadi Uygulamaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000007315</t>
+          <t>9789757054658</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Clocks and Watches (Ciltli)</t>
+          <t>P.K.690 Beyoğlu (Bütün Şiirleri)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>800</v>
+        <v>340</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789757054011</t>
+          <t>9789757054511</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arması (Ciltli)</t>
+          <t>Ottoman Cookery</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>950</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757054084</t>
+          <t>3990000007315</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Oryantal Göbek Dansı</t>
+          <t>Ottoman Clocks and Watches (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789757054412</t>
+          <t>9789757054011</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ne Olacak Bu CHP’nin Hali? (Sosyal Demokrasi Belini Düzeltebilir mi?)</t>
+          <t>Osmanlı Arması (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>60</v>
+        <v>950</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757054145</t>
+          <t>9789757054084</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Mutfakta Sanat (Ciltli)</t>
+          <t>Oryantal Göbek Dansı</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789757054573</t>
+          <t>9789757054412</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Lübnan Mutfağı</t>
+          <t>Ne Olacak Bu CHP’nin Hali? (Sosyal Demokrasi Belini Düzeltebilir mi?)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789757054054</t>
+          <t>9789757054145</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>La Vie Sexuelle Des Ottomans</t>
+          <t>Mutfakta Sanat (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789757054535</t>
+          <t>9789757054573</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Küresel Pazarda Marka Yönetimi ve Halkla İlişkiler</t>
+          <t>Lübnan Mutfağı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000026559</t>
+          <t>9789757054054</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kral Yolu</t>
+          <t>La Vie Sexuelle Des Ottomans</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789757054580</t>
+          <t>9789757054535</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kervankıran Bir Yıldız Hikayesi</t>
+          <t>Küresel Pazarda Marka Yönetimi ve Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>80</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757054917</t>
+          <t>3990000026559</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kemalyeri Zeybeği</t>
+          <t>Kral Yolu</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757054900</t>
+          <t>9789757054580</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kafkas - Abhazya Dayanışma Komitesi</t>
+          <t>Kervankıran Bir Yıldız Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789757054191</t>
+          <t>9789757054917</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Kabak ve Kabak Yemekleri</t>
+          <t>Kemalyeri Zeybeği</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789757054399</t>
+          <t>9789757054900</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Mutfağı Dünya Mutfaklarından Lezzetler</t>
+          <t>Kafkas - Abhazya Dayanışma Komitesi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757054528</t>
+          <t>9789757054191</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler İçin Okumalar</t>
+          <t>Türk Kültüründe Kabak ve Kabak Yemekleri</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789757054962</t>
+          <t>9789757054399</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Güney Osetya Katliamı</t>
+          <t>İspanyol Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757054627</t>
+          <t>9789757054528</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Güneşten Usanmışlar</t>
+          <t>Halkla İlişkiler İçin Okumalar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789757054184</t>
+          <t>9789757054962</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflı Hac Rehberi</t>
+          <t>Güney Osetya Katliamı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789757054603</t>
+          <t>9789757054627</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Fare - Kumsalda Bir Ev</t>
+          <t>Güneşten Usanmışlar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789757054979</t>
+          <t>9789757054184</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ekmekarası Umut</t>
+          <t>Fotoğraflı Hac Rehberi</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757054368</t>
+          <t>9789757054603</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Der Herrenlose Planet 1 Die Schlitten mit den Glöckchen</t>
+          <t>Fare - Kumsalda Bir Ev</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789757054931</t>
+          <t>9789757054979</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Denizden Yükselen Küresel Hegemonya</t>
+          <t>Ekmekarası Umut</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>180</v>
+        <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055328023</t>
+          <t>9789757054368</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Denizci Türkiye İçin Yol Haritası</t>
+          <t>Der Herrenlose Planet 1 Die Schlitten mit den Glöckchen</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789757054955</t>
+          <t>9789757054931</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Çalışılmış Yalnızlık</t>
+          <t>Denizden Yükselen Küresel Hegemonya</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9799757054060</t>
+          <t>9786055328023</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Haritacılık Tarihi</t>
+          <t>Denizci Türkiye İçin Yol Haritası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789757054986</t>
+          <t>9789757054955</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Yelkenlisi</t>
+          <t>Çalışılmış Yalnızlık</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789757054176</t>
+          <t>9799757054060</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Book of Shehzade</t>
+          <t>Cumhuriyet Dönemi Türk Haritacılık Tarihi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>246</v>
+        <v>260</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055328030</t>
+          <t>9789757054986</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aşka İnanası Geliyor</t>
+          <t>Cehennem Yelkenlisi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789757054610</t>
+          <t>9789757054176</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Aslana Benzer - Yeşil Kaplanın Arasındaki Kadın</t>
+          <t>Book of Shehzade</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>90</v>
+        <v>246</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757054276</t>
+          <t>9786055328030</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Altın Kral Midas</t>
+          <t>Aşka İnanası Geliyor</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757054597</t>
+          <t>9789757054610</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Aile Çemberi - Arada Bir Buluşmak İçin Partner Arıyorum</t>
+          <t>Aslana Benzer - Yeşil Kaplanın Arasındaki Kadın</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
+          <t>9789757054276</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Altın Kral Midas</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789757054597</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Aile Çemberi - Arada Bir Buluşmak İçin Partner Arıyorum</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
           <t>9789757054702</t>
         </is>
       </c>
-      <c r="B128" s="1" t="inlineStr">
+      <c r="B130" s="1" t="inlineStr">
         <is>
           <t>250 Bin Vatan Evladı</t>
         </is>
       </c>
-      <c r="C128" s="1">
+      <c r="C130" s="1">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>