--- v2 (2026-07-03)
+++ v3 (2026-11-01)
@@ -499,51 +499,51 @@
         <is>
           <t>9799757054077</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>8200 Yıllık Bir Harita Çatalhöyük Şehir Planı / An 8,200 Year Old Map The Town Plan Of Çatalhöyük</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789757054948</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>21. Yüzyılda Küresel Türk Deniz Gücü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789757054405</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Akdeniz Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789757054764</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -664,186 +664,186 @@
         <is>
           <t>9786055328559</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Poseidon Sularında Seyir</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786055328573</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Piri Reis 1528</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055328535</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Osmanlı-Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786055328528</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Türklerin Yolculuğu</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786055328509</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Piri Reis İzinde Sahil Tanıma</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786055328481</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Piri Reis'in Denizcilik İlmi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786055328405</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Stanislavski (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786055328429</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Meksika Mutfağı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786055328436</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Hint Mutfağı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055328177</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Piri Reis Hazinesi Nasıl Bulundu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789757054252</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Spiker Olabilir miyim?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789757054321</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Jean Guerard’ın Amerika Kıtası Atlasları / Jean Guerrd's Atlas of America / Atlas Du Continent Americain De Jean Guerard</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786055328399</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
@@ -874,246 +874,246 @@
         <is>
           <t>9786055328375</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Yan Çizenler</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055328368</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Damlayan Hatıralar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786055328351</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Benim Mevsimlerim</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786055328344</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Kurşun Dağa Gitti</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786055328337</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Deniz Çöl ve</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786055328320</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Ayna Kavmi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786055328313</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Suriye'de Yaşayan Abhaz-Adige Diasporası</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786055328306</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Çatalhöyük Haritası Üzerine Yeni Bir Yorum</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055328269</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Beyaz Aşk ve Kırmızı Gül</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786055328276</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Sedef</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786055328290</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Piri Reis Anadolu Kıyılarının İlk Harita Şekilleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055328283</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Mutfağımda 44 Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786055328214</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Dünyanın 12 Yüzü</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786055328078</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Aile İçi Şiddet Çaresi Ne?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786055328184</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kumsalda Bir El</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786055328191</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>İzmir, Aah İzmirim</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786055328122</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
@@ -1159,201 +1159,201 @@
         <is>
           <t>9786055328016</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Not Defteri</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055328221</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Piri Reis ve Türk Kartograflarının Çizgileriyle 16-17-18. Yüzyılın Venedik Görünümleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055328238</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Piri Reis'in Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786055328245</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle Sicilya Adası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055328252</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Piri Reis'in Kalemi ve Türk Kartograflarının Çizgileriyle 16-17. Yüzyıllarda Kuzey Afrika Kıyıları Nil Nehri ve Kahire</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789757054275</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Şahin Kral Giges</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786055328054</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Zelber</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789757054542</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Yunan Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789757054856</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Yolun Sonu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789757054740</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Yeşilçam’da 50 Yıl</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789757054993</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Yeşilçam Setlerinde 45 Yıl</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789757054870</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Türkiye’deki Abhazlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789757054122</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Turkish Anecdotes</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789757054351</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
@@ -1369,81 +1369,81 @@
         <is>
           <t>9789757054428</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Sürdürülebilir Rekabette Müşteri İlişkileri Yönetimi</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789757054237</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Sushi Sashimi - Tofu (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789757054474</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Suretler Kitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789757054641</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Somon Yemekleri ve Örnek Sunumlar (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789757054047</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Sexuelles Leben Bei Den Osmanen</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789757054009</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
@@ -1579,156 +1579,156 @@
         <is>
           <t>9789757054011</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Arması (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789757054084</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Oryantal Göbek Dansı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789757054412</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Ne Olacak Bu CHP’nin Hali? (Sosyal Demokrasi Belini Düzeltebilir mi?)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789757054145</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Mutfakta Sanat (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789757054573</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Lübnan Mutfağı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789757054054</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>La Vie Sexuelle Des Ottomans</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789757054535</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Küresel Pazarda Marka Yönetimi ve Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>3990000026559</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Kral Yolu</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789757054580</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Kervankıran Bir Yıldız Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789757054917</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Kemalyeri Zeybeği</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789757054900</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
@@ -1744,111 +1744,111 @@
         <is>
           <t>9789757054191</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Türk Kültüründe Kabak ve Kabak Yemekleri</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789757054399</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>İspanyol Mutfağı Dünya Mutfaklarından Lezzetler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789757054528</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Halkla İlişkiler İçin Okumalar</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789757054962</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Güney Osetya Katliamı</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789757054627</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Güneşten Usanmışlar</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789757054184</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Fotoğraflı Hac Rehberi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789757054603</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Fare - Kumsalda Bir Ev</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789757054979</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
@@ -1879,81 +1879,81 @@
         <is>
           <t>9789757054931</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Denizden Yükselen Küresel Hegemonya</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786055328023</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Denizci Türkiye İçin Yol Haritası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789757054955</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Çalışılmış Yalnızlık</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9799757054060</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyet Dönemi Türk Haritacılık Tarihi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9789757054986</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Cehennem Yelkenlisi</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789757054176</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
@@ -1984,76 +1984,76 @@
         <is>
           <t>9789757054610</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Aslana Benzer - Yeşil Kaplanın Arasındaki Kadın</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789757054276</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Altın Kral Midas</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789757054597</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Aile Çemberi - Arada Bir Buluşmak İçin Partner Arıyorum</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789757054702</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>250 Bin Vatan Evladı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>