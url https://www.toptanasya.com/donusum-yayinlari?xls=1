--- v0 (2025-10-30)
+++ v1 (2026-04-06)
@@ -85,865 +85,925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259456768</t>
+          <t>9789758286225</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Marx’tan Mao’ya Demokratik Devrimler</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259456751</t>
+          <t>3990000007265</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bolşevik Mücadele Programı</t>
+          <t>Komünist Partisi Manifestosu / Manifesta Partiya Komunist</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259456744</t>
+          <t>3990000006284</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kardelen Fırtınası</t>
+          <t>Rusya’da 1917 Sosyalist Ekim Devrimi ve Kadınların Kurtuluşu Cilt: 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3991259472102</t>
+          <t>9789758286102</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>TKP/ML 3. Konferans Eleştirisi</t>
+          <t>Moskova 1937</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758286119</t>
+          <t>9786259456768</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nazi Kızları</t>
+          <t>Marx’tan Mao’ya Demokratik Devrimler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259456720</t>
+          <t>9786259456751</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>M. N. Roy'un Anıları</t>
+          <t>Bolşevik Mücadele Programı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000046001</t>
+          <t>9786259456744</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>AEP (Arnavutluk Emek Partisi) Değerlendirmesi</t>
+          <t>Kardelen Fırtınası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000002948</t>
+          <t>3991259472102</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Stalin Eleştirileri Üzerine</t>
+          <t>TKP/ML 3. Konferans Eleştirisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758286065</t>
+          <t>9789758286119</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bizim Lise</t>
+          <t>Nazi Kızları</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3990000010298</t>
+          <t>9786259456720</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>3. Enternasyonal’de Faşizm Üzerine Tartışmalar Belgeler 1</t>
+          <t>M. N. Roy'un Anıları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000006406</t>
+          <t>3990000046001</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfı Hareketi Üzerine Yazılar</t>
+          <t>AEP (Arnavutluk Emek Partisi) Değerlendirmesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259456713</t>
+          <t>3990000002948</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2019-2023 Yılları Arasındaki Gelişmelere Bir Genel Bakış Ya Sosyalizm Ya Barbarlık İçinde Çöküş!</t>
+          <t>Stalin Eleştirileri Üzerine</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259456706</t>
+          <t>9789758286065</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Güreşçi Werner Seelenbinder</t>
+          <t>Bizim Lise</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758286485</t>
+          <t>3990000010298</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Deşt Toprak İşgali</t>
+          <t>3. Enternasyonal’de Faşizm Üzerine Tartışmalar Belgeler 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758286478</t>
+          <t>3990000006406</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi ve Kadınların Kurtuluşu</t>
+          <t>İşçi Sınıfı Hareketi Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758286461</t>
+          <t>9786259456713</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Armenak Bakırcıyan</t>
+          <t>2019-2023 Yılları Arasındaki Gelişmelere Bir Genel Bakış Ya Sosyalizm Ya Barbarlık İçinde Çöküş!</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758286416</t>
+          <t>9786259456706</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Avusturya İşçi Hareketinin Tarihi Üzerine - IV</t>
+          <t>Kızıl Güreşçi Werner Seelenbinder</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2880000064169</t>
+          <t>9789758286485</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>3. Enternasyonal'de Örgütlenme Sorunu</t>
+          <t>Deşt Toprak İşgali</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2789009954344</t>
+          <t>9789758286478</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi Üzerine</t>
+          <t>Ekim Devrimi ve Kadınların Kurtuluşu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2880000018636</t>
+          <t>9789758286461</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sorunu Üzerine Yazılar</t>
+          <t>Armenak Bakırcıyan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2880000063940</t>
+          <t>9789758286416</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Burjuva-Demokratik Devrimin Proleter Devrime Dönüşmesi</t>
+          <t>Avusturya İşçi Hareketinin Tarihi Üzerine - IV</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2880000105626</t>
+          <t>2880000064169</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Faşizm Nedir? Sosyal-Demokrasi Nedir?</t>
+          <t>3. Enternasyonal'de Örgütlenme Sorunu</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758286058</t>
+          <t>2789009954344</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Devrim Mi Sosyalist Devrim Mi?</t>
+          <t>Ekim Devrimi Üzerine</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758286056</t>
+          <t>2880000018636</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Artık Ağlamayacağım</t>
+          <t>Kadın Sorunu Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758286005</t>
+          <t>2880000063940</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eserleri ve Mücadelesiyle Rosa Luxemburg</t>
+          <t>Burjuva-Demokratik Devrimin Proleter Devrime Dönüşmesi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758286430</t>
+          <t>2880000105626</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mao Zedung ve Çin Devrimi</t>
+          <t>Faşizm Nedir? Sosyal-Demokrasi Nedir?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758286386</t>
+          <t>9789758286058</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Halkın Sanatçısı Halkın Savaşçısı Yılmaz Güney</t>
+          <t>Demokratik Devrim Mi Sosyalist Devrim Mi?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758286362</t>
+          <t>9789758286056</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2015-2020 Arasındaki Gelişmelere Bir Genel Bakış - Ne Oldu? Ne Oluyor? Ne Olacak?</t>
+          <t>Artık Ağlamayacağım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758286355</t>
+          <t>9789758286005</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sovyet Ansiklopedisi Çalışma</t>
+          <t>Eserleri ve Mücadelesiyle Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758286348</t>
+          <t>9789758286430</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Komünist Hareketi'nde Dönüm Noktası İbrahim Kaypakkaya Kazanımları ve Hataları</t>
+          <t>Mao Zedung ve Çin Devrimi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758286331</t>
+          <t>9789758286386</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Soykırımı ve İslam (1870-1923)</t>
+          <t>Halkın Sanatçısı Halkın Savaşçısı Yılmaz Güney</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758286324</t>
+          <t>9789758286362</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Çay Da Senden Olsun</t>
+          <t>2015-2020 Arasındaki Gelişmelere Bir Genel Bakış - Ne Oldu? Ne Oluyor? Ne Olacak?</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758286317</t>
+          <t>9789758286355</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çölde Ölüm</t>
+          <t>Büyük Sovyet Ansiklopedisi Çalışma</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758286300</t>
+          <t>9789758286348</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Sorununda Tavır</t>
+          <t>Türkiye Komünist Hareketi'nde Dönüm Noktası İbrahim Kaypakkaya Kazanımları ve Hataları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758286287</t>
+          <t>9789758286331</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Troçki-Zm Üzerine Yazılar</t>
+          <t>Ermeni Soykırımı ve İslam (1870-1923)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758286263</t>
+          <t>9789758286324</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmden Geri Dönüş Sorunu</t>
+          <t>Bir Çay Da Senden Olsun</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758286140</t>
+          <t>9789758286317</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hikmeti Mavi</t>
+          <t>Çölde Ölüm</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758286256</t>
+          <t>9789758286300</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dinini Kitabını İyi Tanı</t>
+          <t>Ermeni Sorununda Tavır</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000002574</t>
+          <t>9789758286287</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Doğa ve İnsan</t>
+          <t>Troçki-Zm Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758286126</t>
+          <t>9789758286263</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Panta Rei</t>
+          <t>Sosyalizmden Geri Dönüş Sorunu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758286232</t>
+          <t>9789758286140</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfının Uluslararası Örgütlenmesi</t>
+          <t>Hikmeti Mavi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758286027</t>
+          <t>9789758286256</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sizin Masalınız</t>
+          <t>Dinini Kitabını İyi Tanı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000006285</t>
+          <t>3990000002574</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Rusya’da 1917 Sosyalist Ekim Devrimi ve Kadınların Kurtuluşu Cilt: 2</t>
+          <t>Doğa ve İnsan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000003947</t>
+          <t>9789758286126</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Politik Bir Örgütlenme Biçimi Olarak Halk Demokrasisi</t>
+          <t>Panta Rei</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758286201</t>
+          <t>9789758286232</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika: 21 Yüzyılın Sosyalizmi mi?</t>
+          <t>İşçi Sınıfının Uluslararası Örgütlenmesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758286423</t>
+          <t>9789758286027</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kemalist Devrim? (1. Kitap)</t>
+          <t>Sizin Masalınız</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758286195</t>
+          <t>3990000006285</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Güneşin İntihar Çiçekleri</t>
+          <t>Rusya’da 1917 Sosyalist Ekim Devrimi ve Kadınların Kurtuluşu Cilt: 2</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758286133</t>
+          <t>3990000003947</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dilan</t>
+          <t>Politik Bir Örgütlenme Biçimi Olarak Halk Demokrasisi</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000006407</t>
+          <t>9789758286201</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bolşevik Parti İnşa Öğretisi Üzerine...</t>
+          <t>Latin Amerika: 21 Yüzyılın Sosyalizmi mi?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758286379</t>
+          <t>9789758286423</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bolşevik Bakışla Mehabad Kürt Cumhuriyeti</t>
+          <t>Kemalist Devrim? (1. Kitap)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000010299</t>
+          <t>9789758286195</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>3. Enternasyonal’de Faşizm Üzerine Tartışmalar Belgeler 2</t>
+          <t>Güneşin İntihar Çiçekleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000010300</t>
+          <t>9789758286133</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>3. Enternasyonel’de Devrim Aşamaları</t>
+          <t>Dilan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758286171</t>
+          <t>3990000006407</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Meydan Düşü</t>
+          <t>Bolşevik Parti İnşa Öğretisi Üzerine...</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758286157</t>
+          <t>9789758286379</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>45'lik</t>
+          <t>Bolşevik Bakışla Mehabad Kürt Cumhuriyeti</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>3990000010299</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>3. Enternasyonal’de Faşizm Üzerine Tartışmalar Belgeler 2</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>3990000010300</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>3. Enternasyonel’de Devrim Aşamaları</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789758286171</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Meydan Düşü</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789758286157</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>45'lik</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
           <t>9789758286164</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Acılar Da Üşür</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C60" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>