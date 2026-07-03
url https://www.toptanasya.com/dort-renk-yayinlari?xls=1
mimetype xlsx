--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -214,111 +214,111 @@
         <is>
           <t>9786257179867</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Fen Bilimleri RD - Grimer</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257179591</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Defne ve Çınar İle Okuduğumu Anlıyorum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257179607</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Tuna ve Amigo İle Okuduğumu Anlıyorum Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257179621</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Selen ve Orhun Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257179645</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Eylül Çiftlik Evinde (10 Kitap)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786050651843</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gizemli Hikayeler Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257179881</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Tüm Dersler Soru Bankası Rd - Grimer</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257179928</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -394,96 +394,96 @@
         <is>
           <t>9786257179874</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Türkçe Rd - Grimer</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786256735064</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Paragraf Yorum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786256735071</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Oku - Anla Yorum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786256735088</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Matematik Yorum</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786256735095</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Mantık Yorum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257179829</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Hayat Bilgisi Rd - Grimer</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257179843</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -514,171 +514,171 @@
         <is>
           <t>9786257179805</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Türkçe Rd - Grimer</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786256735101</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Paragraf Yorum</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786256735040</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Oku - Anla Yorum</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786256735033</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Matematik Yorum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786256735026</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Mantık Yorum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786256735132</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Paragraf Yorum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786256735125</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Oku - Anla Yorum</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786256735118</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Matematik Yorum</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257179775</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Tüm Dersler Soru Bankası RD - Grimer</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786256735057</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Mantık Yorum</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257179799</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Konu Konu Ödev Yaprakları</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786257179768</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -709,171 +709,171 @@
         <is>
           <t>9786257179744</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Türkçe RD - Grimer</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786256735019</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf Paragraf Yorum</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786256735002</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf Oku - Anla Yorum</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786257179997</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf Matematik Yorum</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786257179980</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf Mantık Yorum</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786257179737</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Defne Ve Çınar Okuma Yazma Seti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>950</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786054415830</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Tuna ve Amigo Okuduğumu Anlıyorum Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786055074722</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Cengiz ve Zümrüt Okulu Maceraları 8 Kitap</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786052098219</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Dörtrenk Yayınları 2. Sınıf Bana Değer (10 Kitap)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786052098264</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Ne Güzel Hikaye Kitap Seti 10 Kitap (2. Sınıf)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786054415847</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Nisan Ve Maya Okuduğumu Anlıyorum Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786052098288</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>