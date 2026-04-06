--- v0 (2026-02-05)
+++ v1 (2026-04-06)
@@ -85,640 +85,655 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259405735</t>
+          <t>9786259405766</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yasin Sureler, Dualar, Salavatlar Gülbank ve Tercümanlar</t>
+          <t>Otman Baba Velayetnamesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058182828</t>
+          <t>9786259405735</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kumru</t>
+          <t>Yasin Sureler, Dualar, Salavatlar Gülbank ve Tercümanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>900</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259405711</t>
+          <t>9786058182828</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Koluaçık Hacım Sultan Ocağı</t>
+          <t>Kumru</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057012593</t>
+          <t>9786259405711</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Dinin Temelleri</t>
+          <t>Koluaçık Hacım Sultan Ocağı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259405704</t>
+          <t>9786057012593</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Alevi-Bektaşilikte İmam Mehdi ve Mehdeviyet</t>
+          <t>Alevilikte Dinin Temelleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057012586</t>
+          <t>9786259405704</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Resmi Ali Baba Dîvanı</t>
+          <t>Alevi-Bektaşilikte İmam Mehdi ve Mehdeviyet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057431431</t>
+          <t>9786057012586</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Yürüyorum</t>
+          <t>Resmi Ali Baba Dîvanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>40</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057012555</t>
+          <t>9786057431431</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sıdkı Baba Divanı</t>
+          <t>İnsanlığa Yürüyorum</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>900</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057012548</t>
+          <t>9786057012555</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ali Nihani Divanı</t>
+          <t>Sıdkı Baba Divanı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057012562</t>
+          <t>9786057012548</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yanbolulu Ali Turabi Baba</t>
+          <t>Ali Nihani Divanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057012579</t>
+          <t>9786057012562</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İki Çağlayan’dan Nefesler</t>
+          <t>Yanbolulu Ali Turabi Baba</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>225</v>
+        <v>800</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057012531</t>
+          <t>9786057012579</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Alevi-Bektaşilikte Yaratıcı İnancı Ve Tevhit</t>
+          <t>İki Çağlayan’dan Nefesler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058322165</t>
+          <t>9786057012531</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Ehl-i Beyt Kaynaklı Alevi Yolunda Erkan (Ciltli)</t>
+          <t>Alevi-Bektaşilikte Yaratıcı İnancı Ve Tevhit</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058182851</t>
+          <t>9786058322165</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Doğrularla Birlikte</t>
+          <t>Kur'an ve Ehl-i Beyt Kaynaklı Alevi Yolunda Erkan (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058182844</t>
+          <t>9786058182851</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hakk'a Yürümek</t>
+          <t>Doğrularla Birlikte</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058182837</t>
+          <t>9786058182844</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali Buyruğu Cilt: 2</t>
+          <t>Hakk'a Yürümek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058469594</t>
+          <t>9786058182837</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tam Hüsniye Risalesi</t>
+          <t>İmam Ali Buyruğu Cilt: 2</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058469570</t>
+          <t>9786058469594</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kanber</t>
+          <t>Tam Hüsniye Risalesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058322134</t>
+          <t>9786058469570</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Neden Alevi Oldum?</t>
+          <t>Kanber</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058322127</t>
+          <t>9786058322134</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>12 İmam'dan Buyruklar</t>
+          <t>Neden Alevi Oldum?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058322141</t>
+          <t>9786058322127</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kerbela'nın Küçük Kahramanı Ali Asgar</t>
+          <t>12 İmam'dan Buyruklar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058182813</t>
+          <t>9786058322141</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yüreğinden...</t>
+          <t>Kerbela'nın Küçük Kahramanı Ali Asgar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058322110</t>
+          <t>9786058182813</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Pir'in Kaleminden Alevilik</t>
+          <t>Bir Kadının Yüreğinden...</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058469532</t>
+          <t>9786058322110</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kerbela'da Celal Abbas</t>
+          <t>Bir Pir'in Kaleminden Alevilik</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>25</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058322196</t>
+          <t>9786058469532</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali Buyruğu</t>
+          <t>Kerbela'da Celal Abbas</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058322189</t>
+          <t>9786058322196</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Süleyman</t>
+          <t>İmam Ali Buyruğu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>225</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058469549</t>
+          <t>9786058322189</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Ehl-i Beyt Buyruklarında Dört Kapı Kırk Makam</t>
+          <t>Seyyid Süleyman</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058469518</t>
+          <t>9786058469549</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Koyun Baba Velayetnamesi</t>
+          <t>Kur'an ve Ehl-i Beyt Buyruklarında Dört Kapı Kırk Makam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058469525</t>
+          <t>9786058469518</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Selman’ın Aşk Yolculuğu</t>
+          <t>Koyun Baba Velayetnamesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058469501</t>
+          <t>9786058469525</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fatma Ana</t>
+          <t>Selman’ın Aşk Yolculuğu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058182806</t>
+          <t>9786058469501</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali Buyruğu Cilt: 1</t>
+          <t>Fatma Ana</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057012524</t>
+          <t>9786058182806</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Velayetnamede’den Seçmeler 1 (Ciltli)</t>
+          <t>İmam Ali Buyruğu Cilt: 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058469587</t>
+          <t>9786057012524</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli Velayetnamesi</t>
+          <t>Gençler İçin Velayetnamede’den Seçmeler 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057012500</t>
+          <t>9786058469587</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Muharremiye - Alevi-Bektaşi Klasikleri 6</t>
+          <t>Hacı Bektaş Veli Velayetnamesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058182899</t>
+          <t>9786057012500</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Nefesleri</t>
+          <t>Muharremiye - Alevi-Bektaşi Klasikleri 6</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057012517</t>
+          <t>9786058182899</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Alevi Yolunda Erkan</t>
+          <t>Alevi - Bektaşi Nefesleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058182868</t>
+          <t>9786057012517</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Rahibin Ali Yolculuğu</t>
+          <t>Alevi Yolunda Erkan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058182875</t>
+          <t>9786058182868</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sadık Abdal Divanı</t>
+          <t>Bir Rahibin Ali Yolculuğu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259405742</t>
+          <t>9786058182875</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Sacid ve Divanı</t>
+          <t>Sadık Abdal Divanı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>9786259405742</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Hüseyin Sacid ve Divanı</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
           <t>9786259405759</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Silsiletü’n-Neseb-i Safeviyye</t>
         </is>
       </c>
-      <c r="C41" s="1">
+      <c r="C42" s="1">
         <v>900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>