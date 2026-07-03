--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,655 +85,685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259405766</t>
+          <t>9786259405780</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Otman Baba Velayetnamesi</t>
+          <t>El-Hac Ali Baba’nın Bektaşi Mecmuası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1400</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259405735</t>
+          <t>9786259405773</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yasin Sureler, Dualar, Salavatlar Gülbank ve Tercümanlar</t>
+          <t>Demir Baba Velâyetnâmesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>980</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058182828</t>
+          <t>9786259405766</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kumru</t>
+          <t>Otman Baba Velayetnamesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>900</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259405711</t>
+          <t>9786259405735</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Koluaçık Hacım Sultan Ocağı</t>
+          <t>Yasin Sureler, Dualar, Salavatlar Gülbank ve Tercümanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057012593</t>
+          <t>9786058182828</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Dinin Temelleri</t>
+          <t>Kumru</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>225</v>
+        <v>900</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259405704</t>
+          <t>9786259405711</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Alevi-Bektaşilikte İmam Mehdi ve Mehdeviyet</t>
+          <t>Koluaçık Hacım Sultan Ocağı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057012586</t>
+          <t>9786057012593</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Resmi Ali Baba Dîvanı</t>
+          <t>Alevilikte Dinin Temelleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057431431</t>
+          <t>9786259405704</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Yürüyorum</t>
+          <t>Alevi-Bektaşilikte İmam Mehdi ve Mehdeviyet</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057012555</t>
+          <t>9786057012586</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sıdkı Baba Divanı</t>
+          <t>Resmi Ali Baba Dîvanı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>900</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057012548</t>
+          <t>9786057431431</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ali Nihani Divanı</t>
+          <t>İnsanlığa Yürüyorum</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057012562</t>
+          <t>9786057012555</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yanbolulu Ali Turabi Baba</t>
+          <t>Sıdkı Baba Divanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057012579</t>
+          <t>9786057012548</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Çağlayan’dan Nefesler</t>
+          <t>Ali Nihani Divanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057012531</t>
+          <t>9786057012562</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Alevi-Bektaşilikte Yaratıcı İnancı Ve Tevhit</t>
+          <t>Yanbolulu Ali Turabi Baba</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058322165</t>
+          <t>9786057012579</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Ehl-i Beyt Kaynaklı Alevi Yolunda Erkan (Ciltli)</t>
+          <t>İki Çağlayan’dan Nefesler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058182851</t>
+          <t>9786057012531</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Doğrularla Birlikte</t>
+          <t>Alevi-Bektaşilikte Yaratıcı İnancı Ve Tevhit</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058182844</t>
+          <t>9786058322165</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hakk'a Yürümek</t>
+          <t>Kur'an ve Ehl-i Beyt Kaynaklı Alevi Yolunda Erkan (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058182837</t>
+          <t>9786058182851</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali Buyruğu Cilt: 2</t>
+          <t>Doğrularla Birlikte</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058469594</t>
+          <t>9786058182844</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tam Hüsniye Risalesi</t>
+          <t>Hakk'a Yürümek</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058469570</t>
+          <t>9786058182837</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kanber</t>
+          <t>İmam Ali Buyruğu Cilt: 2</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058322134</t>
+          <t>9786058469594</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Neden Alevi Oldum?</t>
+          <t>Tam Hüsniye Risalesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058322127</t>
+          <t>9786058469570</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>12 İmam'dan Buyruklar</t>
+          <t>Kanber</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058322141</t>
+          <t>9786058322134</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kerbela'nın Küçük Kahramanı Ali Asgar</t>
+          <t>Neden Alevi Oldum?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058182813</t>
+          <t>9786058322127</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yüreğinden...</t>
+          <t>12 İmam'dan Buyruklar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058322110</t>
+          <t>9786058322141</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Pir'in Kaleminden Alevilik</t>
+          <t>Kerbela'nın Küçük Kahramanı Ali Asgar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058469532</t>
+          <t>9786058182813</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kerbela'da Celal Abbas</t>
+          <t>Bir Kadının Yüreğinden...</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058322196</t>
+          <t>9786058322110</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali Buyruğu</t>
+          <t>Bir Pir'in Kaleminden Alevilik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>25</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058322189</t>
+          <t>9786058469532</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Süleyman</t>
+          <t>Kerbela'da Celal Abbas</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>225</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058469549</t>
+          <t>9786058322196</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Ehl-i Beyt Buyruklarında Dört Kapı Kırk Makam</t>
+          <t>İmam Ali Buyruğu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>225</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058469518</t>
+          <t>9786058322189</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Koyun Baba Velayetnamesi</t>
+          <t>Seyyid Süleyman</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058469525</t>
+          <t>9786058469549</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Selman’ın Aşk Yolculuğu</t>
+          <t>Kur'an ve Ehl-i Beyt Buyruklarında Dört Kapı Kırk Makam</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058469501</t>
+          <t>9786058469518</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Fatma Ana</t>
+          <t>Koyun Baba Velayetnamesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058182806</t>
+          <t>9786058469525</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali Buyruğu Cilt: 1</t>
+          <t>Selman’ın Aşk Yolculuğu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057012524</t>
+          <t>9786058469501</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Velayetnamede’den Seçmeler 1 (Ciltli)</t>
+          <t>Fatma Ana</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>125</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058469587</t>
+          <t>9786058182806</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş Veli Velayetnamesi</t>
+          <t>İmam Ali Buyruğu Cilt: 1</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057012500</t>
+          <t>9786057012524</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Muharremiye - Alevi-Bektaşi Klasikleri 6</t>
+          <t>Gençler İçin Velayetnamede’den Seçmeler 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>125</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058182899</t>
+          <t>9786058469587</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Nefesleri</t>
+          <t>Hacı Bektaş Veli Velayetnamesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057012517</t>
+          <t>9786057012500</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Alevi Yolunda Erkan</t>
+          <t>Muharremiye - Alevi-Bektaşi Klasikleri 6</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058182868</t>
+          <t>9786058182899</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Rahibin Ali Yolculuğu</t>
+          <t>Alevi - Bektaşi Nefesleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058182875</t>
+          <t>9786057012517</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sadık Abdal Divanı</t>
+          <t>Alevi Yolunda Erkan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259405742</t>
+          <t>9786058182868</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Sacid ve Divanı</t>
+          <t>Bir Rahibin Ali Yolculuğu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>1000</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>9786058182875</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Sadık Abdal Divanı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259405742</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Hüseyin Sacid ve Divanı</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
           <t>9786259405759</t>
         </is>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Silsiletü’n-Neseb-i Safeviyye</t>
         </is>
       </c>
-      <c r="C42" s="1">
+      <c r="C44" s="1">
         <v>900</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>