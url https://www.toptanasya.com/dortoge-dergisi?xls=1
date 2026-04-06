--- v0 (2025-10-30)
+++ v1 (2026-04-06)
@@ -85,415 +85,430 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444025</t>
+          <t>4444444444609</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:27</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:28</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444024</t>
+          <t>4444444444025</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 13 Sayı:26</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:27</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4440000003637</t>
+          <t>4444444444024</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl:11 Sayı:22</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 13 Sayı:26</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4440000003448</t>
+          <t>4440000003637</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 2 Sayı: 3</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl:11 Sayı:22</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4440000000684</t>
+          <t>4440000003448</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 19</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 2 Sayı: 3</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>265</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000031974</t>
+          <t>4440000000684</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 8</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 19</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000027062</t>
+          <t>3990000031974</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 2</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 8</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4444444443223</t>
+          <t>3990000027062</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı: 25</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4440000004399</t>
+          <t>4444444443223</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı 24</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı: 25</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4440000003823</t>
+          <t>4440000004399</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 12 Sayı: 23</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı 24</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>106</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4440000000950</t>
+          <t>4440000003823</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 1</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 12 Sayı: 23</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4440000000686</t>
+          <t>4440000000950</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 20</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>182</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000093457</t>
+          <t>4440000000686</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 18</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 20</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000006498</t>
+          <t>3990000093457</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 17 2020</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 18</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000000106</t>
+          <t>3990000006498</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 6 Sayı: 11</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 17 2020</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9782146064826</t>
+          <t>4440000000106</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 16</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 6 Sayı: 11</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9782146064819</t>
+          <t>9782146064826</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 15</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 16</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000057592</t>
+          <t>9782146064819</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 13 Haziran 2018</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 15</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9782146706472</t>
+          <t>3990000057592</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 14</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 13 Haziran 2018</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000049913</t>
+          <t>9782146706472</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 5 Sayı: 10</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 14</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000069745</t>
+          <t>3990000049913</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 4 Sayı: 9 Nisan 2016</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 5 Sayı: 10</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000029177</t>
+          <t>3990000069745</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 7</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 4 Sayı: 9 Nisan 2016</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>245</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000025352</t>
+          <t>3990000029177</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 3 Sayı: 5</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 7</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>245</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000025399</t>
+          <t>3990000025352</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 3 Sayı: 6</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 3 Sayı: 5</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>3990000025399</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 3 Sayı: 6</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
           <t>3990000027064</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 2 Sayı: 4</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C27" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>