--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,430 +85,460 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444609</t>
+          <t>4440000002449</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:28</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 11 Sayı: 21</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444025</t>
+          <t>9782146706466</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:27</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 6 Sayı: 12</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444024</t>
+          <t>4444444444609</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 13 Sayı:26</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:28</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4440000003637</t>
+          <t>4444444444025</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl:11 Sayı:22</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 14 Sayı:27</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4440000003448</t>
+          <t>4444444444024</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 2 Sayı: 3</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 13 Sayı:26</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4440000000684</t>
+          <t>4440000003637</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 19</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl:11 Sayı:22</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>265</v>
+        <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000031974</t>
+          <t>4440000003448</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 8</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 2 Sayı: 3</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000027062</t>
+          <t>4440000000684</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 2</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 19</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4444444443223</t>
+          <t>3990000031974</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı: 25</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 8</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4440000004399</t>
+          <t>3990000027062</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı 24</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 2</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4440000003823</t>
+          <t>4444444443223</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 12 Sayı: 23</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı: 25</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>106</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4440000000950</t>
+          <t>4440000004399</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 1</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 12 Sayı 24</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000000686</t>
+          <t>4440000003823</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 20</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 12 Sayı: 23</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>182</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000093457</t>
+          <t>4440000000950</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 18</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 1 Sayı: 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000006498</t>
+          <t>4440000000686</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 17 2020</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 10 Sayı: 20</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>225</v>
+        <v>182</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4440000000106</t>
+          <t>3990000093457</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 6 Sayı: 11</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 18</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9782146064826</t>
+          <t>3990000006498</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 16</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 9 Sayı: 17 2020</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>225</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9782146064819</t>
+          <t>4440000000106</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 15</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 6 Sayı: 11</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000057592</t>
+          <t>9782146064826</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 13 Haziran 2018</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 16</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9782146706472</t>
+          <t>9782146064819</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 14</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 8 Sayı: 15</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000049913</t>
+          <t>3990000057592</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 5 Sayı: 10</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 13 Haziran 2018</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000069745</t>
+          <t>9782146706472</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 4 Sayı: 9 Nisan 2016</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 7 Sayı: 14</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000029177</t>
+          <t>3990000049913</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 7</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 5 Sayı: 10</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>245</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000025352</t>
+          <t>3990000069745</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 3 Sayı: 5</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 4 Sayı: 9 Nisan 2016</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000025399</t>
+          <t>3990000029177</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 3 Sayı: 6</t>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 4 Sayı: 7</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
+          <t>3990000025352</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 3 Sayı: 5</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>3990000025399</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergi Yıl: 3 Sayı: 6</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
           <t>3990000027064</t>
         </is>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Dörtöğe Felsefe ve Bilim Tarihi Yazıları Hakemli Dergisi Yıl: 2 Sayı: 4</t>
         </is>
       </c>
-      <c r="C27" s="1">
+      <c r="C29" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>