--- v3 (2026-07-03)
+++ v4 (2026-11-01)
@@ -199,156 +199,156 @@
         <is>
           <t>9786056598388</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Hulefa-yi Raşidin</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>410</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056598371</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kur'an Okuyorum (İlk Kitabım)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056598364</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kavramlarıyla İslam</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>8681149050051</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Güzel Dinim Seti ( 5 Kitap )</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1160</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786056598326</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hadislerle Davranış Sandığım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056598302</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Güzel Dinim 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056598333</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Kur'an Okuyorum 1</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786056598340</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kur'an Okuyorum 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056598319</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Güzel Dinim 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056598357</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Güzel Dinim Rehberim</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259586236</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>