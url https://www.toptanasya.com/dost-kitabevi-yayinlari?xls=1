--- v3 (2026-07-03)
+++ v4 (2026-11-01)
@@ -1309,51 +1309,51 @@
         <is>
           <t>9789752981874</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789752984424</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Iskalanan Gençlik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789758457069</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Hukuk, Özgürlük ve Ahlak</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789752983496</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
@@ -3604,51 +3604,51 @@
         <is>
           <t>9757501255002</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Sesler Adacığı</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>9789752984547</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>Senfoni</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>90</v>
+        <v>44</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9789752980778</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Seçme Oyunlar Roberto Zucco Tabataba Sallinger Çöle Geri Dönüş</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>15.74</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9789752980501</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
@@ -5539,51 +5539,51 @@
         <is>
           <t>9789752983915</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Edgar Allan Poe Bütün Öyküleri 1</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>9789752984356</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>Din</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>9757501760001</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>Dilek Evi</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>9758457551002</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
@@ -7249,156 +7249,156 @@
         <is>
           <t>9789752986107</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>Siyaset Felsefesi</t>
         </is>
       </c>
       <c r="C478" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>9789752986435</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>Hukuk ve Şiddet</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>9789757501312</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>Zeytin, Üzüm ve İncir</t>
         </is>
       </c>
       <c r="C480" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>9789752986428</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>Prof. Dr. İşaya Üşür’ün Tarih ve Ekonomi Politik Yazıları</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>9789752984554</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>9789752981973</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>Bilim Tarihi</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>9789752986336</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>İşaretler, Semboller ve Mitler</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>9789752984950</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>Tasarım</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>9789752986138</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>Spinoza / Var Olmak İçin Yöntemler</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>570</v>
+        <v>600</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>9789752986411</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>Psikiyatrik Bozuklukları Anlamak</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>9789752980303</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
@@ -7414,696 +7414,696 @@
         <is>
           <t>9789758457908</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>Toplu Eserleri 1</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>9789752986169</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>Aşk</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>9789752986176</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>Avangard</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>9789752980907</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>İktisat Düşünürleri Büyük İktisat Düşünürlerinin Yaşamları ve Fikirleri</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>430</v>
+        <v>490</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>9789752981294</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>Mahremiyet - Uygarlaşma Sürecinin Miti 2</t>
         </is>
       </c>
       <c r="C493" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>9789752985766</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>Spinoza - Bir Başlangıç</t>
         </is>
       </c>
       <c r="C494" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>9789757501497</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>Sermaye Çağı 1848-1875</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>545</v>
+        <v>620</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>9789752982543</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>Avrupa Birliği</t>
         </is>
       </c>
       <c r="C496" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>9789752986367</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>İspanya Cep Rehberi</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>435</v>
+        <v>500</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>9789752980402</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>Mısır Cep Rehberi</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>9789752982932</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>Cep Rehberi Tokyo</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>9789757501350</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>Sanayi ve İmparatorluk</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>500</v>
+        <v>575</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>9789752985339</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>Soyut Sanat</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>9789752986145</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>Gastronomi</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>9789757501701</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>İmparatorluk Çağı 1875-1914</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>620</v>
+        <v>700</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>9789752982475</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>Mimarlık Tarihi</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>9789752981669</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>Yunan Mitolojisi</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>9789752982291</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>Antik Mısır</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>9789752981560</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>9789752982383</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>Varoluşçuluk</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>9789752980242</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>Siyasi İlahiyat</t>
         </is>
       </c>
       <c r="C509" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>9789752982376</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>Sanat Tarihi</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>9789752982192</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>Parlamenter Demokrasinin Krizi</t>
         </is>
       </c>
       <c r="C511" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>9789752981959</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Sanat</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>9789752982130</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>9789752986213</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>Spinoza: Yöntem, Tanrı, Demokrasi</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>410</v>
+        <v>465</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>9789752986350</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>Prag Cep Rehberi</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>415</v>
+        <v>480</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>9789752986404</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>Altın Oran</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>245</v>
+        <v>265</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>9789752986381</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>9789752986374</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>Modern Düşüncenin Doğuşu</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>525</v>
+        <v>600</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>9789752986398</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>Büyük Patlama</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>9789752985568</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>Roma Harita Rehber</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>9789752986329</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>Spinoza ve Sürekli Demokrasi</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>460</v>
+        <v>520</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>9789752986343</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>Alzheimer</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>9789752986305</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>Natüralizm Ya Da Yitirirken Doğayı Hatırlamak</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>9789752986299</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>Sanayi, Sanayileşme ve Teknoloji</t>
         </is>
       </c>
       <c r="C524" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>9789752986282</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>Bir Görsel İletişim Platformu Olarak Mekan</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>9789752986275</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>Bir Görsel İletişim Platformu Olarak Kitap</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>450</v>
+        <v>580</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>9789752986268</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>Auschwitz'de İki Kardeş</t>
         </is>
       </c>
       <c r="C527" s="1">
         <v>485</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>9789752986244</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>Rousseau</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>365</v>
+        <v>390</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>9789752986220</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>Hukuki Feminizm</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>335</v>
+        <v>380</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>9789752986206</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>Şeytan Arabasının Yolcuları</t>
         </is>
       </c>
       <c r="C530" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>9789752986190</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>Sosyoloji Tarihi</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>9789752986152</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>Ateizm</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>9789752986183</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>Hollywood</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>9789752986114</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>Modern Dram Sanatı</t>
         </is>
       </c>
       <c r="C534" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>9789752986091</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
@@ -8134,261 +8134,261 @@
         <is>
           <t>9789752986008</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>Kirli Çıkı</t>
         </is>
       </c>
       <c r="C537" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>9789752986015</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>Hobbes ve Cumhuriyetçi Özgürlük</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>9789752985773</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>Kopenhag (Ciltli)</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>9789752985865</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>Dubrovnik</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>9789752985988</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>Komedya</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>9789752985995</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>Laiklik</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>215</v>
+        <v>235</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>9789752985964</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>Sahi, İnovasyon Neden Bize Bu Kadar Uzak?</t>
         </is>
       </c>
       <c r="C543" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>9789752985933</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>Toplumsalın Alacakaranlığı</t>
         </is>
       </c>
       <c r="C544" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>9789752985926</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>Psikanalizin Tarihi</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>9789752985919</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>Hinduizm</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>9789752985902</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>Modernitenin Sonunda</t>
         </is>
       </c>
       <c r="C547" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>9789752985896</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>Modern Hukukun Kaderi</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>9789752985872</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>Geçmişle Yüzleşme ve Ceza Adaleti: Yugoslavya Deneyimi</t>
         </is>
       </c>
       <c r="C549" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>9789752985834</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>Antisemitizm</t>
         </is>
       </c>
       <c r="C550" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>9789752985841</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>Beat Kuşağı</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>9789752985759</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>Arapların Tarihi</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>9789752985742</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>Machiavelli</t>
         </is>
       </c>
       <c r="C553" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>9789752985735</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
@@ -8434,891 +8434,891 @@
         <is>
           <t>9789752985667</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>Hukuk Komedyası</t>
         </is>
       </c>
       <c r="C557" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>9789752985698</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>Gezegenler</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>9789752985650</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>Caz Felsefesi</t>
         </is>
       </c>
       <c r="C559" s="1">
         <v>215</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>9789752985643</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>1871 Komünü</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>9789752985636</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>Tarih Öncesi</t>
         </is>
       </c>
       <c r="C561" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>9789752985513</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>Yunanistan, Atina ve Anakara (Ciltli)</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>9789752985605</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>Film</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>9789752985582</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>Wittgenstein</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>9789752985599</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>Sanat Nereye Aittir?</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>9789752985520</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>Cadılık</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>9789752984608</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>Vilnius Cep Rehberi</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>9789752982369</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>Vikingler</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>9789752985971</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>Venedik ve Veneto Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>9789752980945</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>Venedik Cep Rehberi</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>9789752981836</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>Harita Rehber - Prag</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>9789752983953</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>Cartoville Harita Rehber Pekin (Ciltli)</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>9789752981843</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>Paris Harita Rehber</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>9789752981829</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>New York Cartoville Harita Rehber (Ciltli)</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>9789752981812</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>Londra Harita Rehber (Ciltli)</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>9789752981720</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>Harita Rehber - Amsterdam</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>9789752983533</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>Barthes</t>
         </is>
       </c>
       <c r="C577" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>9789752985506</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>Barselona ve Katalonya Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>680</v>
+        <v>900</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>9789752983458</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>Barselona Cep Rehberi</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>9789752982536</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>Harita Rehber - Barselona</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>9789752985353</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>Harita Rehber Brüksel (Ciltli)</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>9789752985445</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>Neptün Mavisi Düşler</t>
         </is>
       </c>
       <c r="C582" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>9789752985223</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>Tıp Tarihi</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>365</v>
+        <v>390</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>9789752985452</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>Kartaca</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>9789752985384</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>Antik Felsefe</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>295</v>
+        <v>325</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>9789752985391</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>Zeka</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>9789752985360</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>Gandhi</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>9789752984769</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>İdeoloji</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>9789752982413</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>Roma İmparatorluğu</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>9789757501558</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>Roma Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>9789752980617</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>Roma Cep Rehberi</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>9789752985315</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>Bir Dünya Sembolü Olarak Oyun</t>
         </is>
       </c>
       <c r="C592" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>9789752985278</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>Radikal Performans</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>375</v>
+        <v>430</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>9789752984684</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>Mit</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>9789752985247</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>Ritüelin Geleceği</t>
         </is>
       </c>
       <c r="C595" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>9789752985285</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>Hannah Arendt ve İnsanlığa Karşı Suçlar</t>
         </is>
       </c>
       <c r="C596" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>9789752986121</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>On Adımda Viyana</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>9789752986077</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>On Adımda Roma</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>9789752985483</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>On Adımda Provans</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>9789752984035</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>On Adımda Prag</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>9789752986060</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>On Adımda Paris</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>9789752985230</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>Mektuplar</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>525</v>
+        <v>600</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>9789752985186</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>Descartes Felsefesinin İlkeleri ve Metafizik Düşünceler</t>
         </is>
       </c>
       <c r="C603" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>9789752985179</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>Ambalaj Tasarımı</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>9789752985193</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>Yüzüncü Yıldönümünde Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>9789752984967</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>Rönesans Estetiği</t>
         </is>
       </c>
       <c r="C606" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>9789752984905</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>Yunan Sanatı</t>
         </is>
       </c>
       <c r="C607" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>9789752985889</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>On Adımda Brüksel</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>9789752985162</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>Zen</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>9789752985155</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>Masonluk</t>
         </is>
       </c>
       <c r="C610" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>9789752982437</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>Alman Edebiyatı</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>9789752981782</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>Haçlılar</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>9789752983229</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>Habermas</t>
         </is>
       </c>
       <c r="C613" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>9789752985117</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>Kaos</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>9789752985148</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>Eğitimde Kuram ve Direniş</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>9789752985544</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
@@ -9334,3061 +9334,3061 @@
         <is>
           <t>9789752985131</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>Derrida</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>9789752983359</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>Modern Sanat ve Yeni Tipografi</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>9789752984332</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>Zaman Piramitleri</t>
         </is>
       </c>
       <c r="C619" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>9789752982352</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>Yunanistan Cep Rehberi</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>435</v>
+        <v>500</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>9789752980624</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>Yunan Adaları Cep Rehberi</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>9789752982888</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>Yazın Kuramı</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>9789758457991</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>Yaşamın Kırılma Noktasında Dram Sanatı</t>
         </is>
       </c>
       <c r="C623" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>9789752980372</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>Washington DC Cep Rehberi</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>9789752986022</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>Viyana Görsel Gezi Rehberleri (Ciltli)</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>9789752980761</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>Viyana Cep Rehberi</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>9789752982499</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>Viyana Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>9789752981881</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>Üniversitelerin Tarihi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>9789752980389</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>Türkiye Cep Rehberi</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>435</v>
+        <v>500</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>9758457209002</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>Toplu Oyunları 2 Aşkın İcadı / Akrobatlar / Hapgood / Merdivenden İnen Sanatçı / Kasti Faul</t>
         </is>
       </c>
       <c r="C630" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>9789752984295</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>Tiyatroda Yaşam-Oyun İlişkisi</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>9789752983717</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>Teolojik Politik İnceleme</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>440</v>
+        <v>500</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>9789752980365</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>Tayland Cep Rehberi</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>9789752981928</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>Tapınak Şövalyeleri</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>9789752983014</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>Tango</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>9789752983540</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>Şizofreni</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>9789752983021</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>Spinoza</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>9789752984127</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>Sosyolojik Yöntemin Kuralları</t>
         </is>
       </c>
       <c r="C638" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>9789758457861</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>Art Book Goya</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>9789752981126</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>Girit Cep Rehberi</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>9789758457878</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>ArtBook Gauguin</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>9789752984257</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>Galileo</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>9789752983281</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>Freud</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>9789752984080</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Ruhu</t>
         </is>
       </c>
       <c r="C644" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>9789752981133</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>Fransa Cep Rehberi</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>9789752985551</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>Fransa Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>980</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>9789752984622</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>Frankfurt Okulu</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>9789752984103</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>Foucault</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>9789752980068</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>Fotoğrafa Başlarken</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>9789752983366</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>Fotoğraf ve Sinemanın Toplumsal Tarihi</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>550</v>
+        <v>660</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>9789752984189</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>Fotoğraf</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>9789758457946</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>Florida Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>840</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>9789758457021</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>Floransa ve Toscana Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>9789752985087</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>Floransa Cep Rehberi</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>9789752982512</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>Floransa Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>9789752983328</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>Fenomenoloji</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>9789752983847</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>Feminizm</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>9789752981775</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>Felsefe Akımları</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>9789752982208</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>Fantastik Edebiyat</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>9789752984400</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>Ergen Depresyonu</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>9789752981683</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>Empresyonizm</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>9789752983724</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>Edinburgh Cep Rehberi</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>9789757501169</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Tiyatro Düşüncesi</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>475</v>
+        <v>540</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>9789752984486</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>Dubrovnik Cep Rehberi</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>9789752982628</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>Dublin Cep Rehberi</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>9789752984066</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>Dubai Cep Rehberi</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>9789752981980</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>Dinler</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>9789752982550</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>Dilbilim</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>9789757501411</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>Devrim Çağı (1789-1848)</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>550</v>
+        <v>625</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>9789758457373</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>Devlet Kuramı</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>800</v>
+        <v>880</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>9789752984004</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>Devlet</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>9789752983755</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>Deha</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>9789752982635</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>Dada ve Gerçeküstücülük</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>9789752982260</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>Çocuk Psikolojisi</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>9789752981850</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>Çocuğun Gözüyle Dünya</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>9789752982970</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>Cote d’Azur Cep Rehberi</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>9789752983038</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>Sosyal ve Kültürel Antropoloji</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>315</v>
+        <v>350</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>9789752983069</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>Siyonizm</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>9789752980341</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>Singapur Cep Rehberi</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>9789752983670</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>Singapur Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>9789752984561</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>Seyşeller Cep Rehberi</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>9789752983762</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>Saturnin</t>
         </is>
       </c>
       <c r="C682" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>9789752981348</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>San Francisco Cep Rehberi</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>9789752984097</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>Salsa ve Latin Caz</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>9789752982123</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>Rus Edebiyatı</t>
         </is>
       </c>
       <c r="C685" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>9789752984172</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>Rus Devrimi</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>370</v>
+        <v>390</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>9789752980747</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>Rodos Cep Rehberi</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>9789752983991</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>Retorik</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>9789752982765</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>Restoranın İcadı</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>485</v>
+        <v>550</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>9789758457748</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>ArtBook Renoir</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>9789752980228</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>Ramayana</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>9789752984141</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>Psikanalizi Okumak</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>490</v>
+        <v>560</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>9789752981584</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>Psikanaliz</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>9789758457434</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>Prag Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>9789752984165</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>Poetika</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>9789752982758</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>Petersburg - Harita Rehber</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>9789752981553</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>Pekin Cep Rehberi</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>9789752980334</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>Paris Cep Rehberi</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>9789757501428</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>Paris - Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>9789752984783</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>Paranoya</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>9789752981447</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>Özgürlüğün Geleceği Yoktur</t>
         </is>
       </c>
       <c r="C701" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>9789752983151</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>Oyunlar ve Gerçekler</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>290</v>
+        <v>315</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>9789752984646</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>Oyunculukta Stanislavski Sistemi</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>500</v>
+        <v>570</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>9789752983892</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>On Adımda New York</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>9789752983243</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>On Adımda Londra</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>9789752984660</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>On Adımda Küba</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>9789752984653</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>On Adımda Dubrovnik ve Dalmaçya Kıyısı</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>9789752983663</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>On Adımda Budapeşte</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>9789752985858</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>On Adımda Barselona</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>9789752985797</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>On Adımda Amsterdam</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>490</v>
+        <v>590</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>9789752982079</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>Nietzsche</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>9789757501688</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>New York Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>9789752980754</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>New York Cep Rehberi</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>9789752981539</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>Napoleon</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>9789752982741</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>Moskova Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>9789752984691</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>Modern Çin</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>9789758457281</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>ArtBook Michelangelo</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>9789752980785</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>Mısır, Yunan ve Roma Antik Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>980</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>9789752980884</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>Mısır</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>9789752981034</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>Mezopotamya Yazı, Akıl ve Tanrılar</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>9789752982451</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>Mayalar</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>9789752983984</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>Max Weber</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>9789752984820</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>Marx’tan Spinoza’ya, Spinoza’dan Marx’a: Güncel Müdahaleler</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>530</v>
+        <v>600</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>9789752983144</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>Malta Cep Rehberi</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>9789752984219</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>Malezya Berlitz Cep Rehberi</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>435</v>
+        <v>500</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>9789752984431</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>Maldivler Cep Rehberi</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>9789752983410</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>Harita Rehber - Madrid</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>9789758457885</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>Görsel Gezi Rehberi - Madrid 2016</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>680</v>
+        <v>900</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>9789752982604</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>Madrid (Cep Rehberi )</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>9789752984738</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>Machiavelli, Makyavelizm ve Modernite</t>
         </is>
       </c>
       <c r="C730" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>9789752984301</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>Los Angeles Berlitz Cep Rehberi</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>9789752985827</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>Londra Görsel Gezi Rehberleri (Ciltli)</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>9789752980952</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>Londra Cep Rehberi</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>9789752983212</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>Küreselleşme ve Eşitsizlik</t>
         </is>
       </c>
       <c r="C734" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>9789752982659</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>Küreselleşme</t>
         </is>
       </c>
       <c r="C735" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>9789752984455</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>Küresel Isınma</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>9789752984479</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>Köpeğinizi Nasıl Bilirsiniz?</t>
         </is>
       </c>
       <c r="C737" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>9789752983199</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>Klasik Sanat</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>9757501182001</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>Klasik Akdeniz Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C739" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>9789752984639</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>Kitabın Tarihi</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>9789752982420</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>Kierkegaard</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>9789752984776</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>Kıta Felsefesi</t>
         </is>
       </c>
       <c r="C742" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>9789752984264</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>Keynes ve Keynesçilik</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>9789752983601</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>Keynes</t>
         </is>
       </c>
       <c r="C744" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>9789752983854</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>Keltler</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>9789752982000</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>Kapitalizm</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>9789752980969</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>Kanada Cep Rehberi</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>9789752983267</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>Kafka</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>9789752983519</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>Japonya Cep Rehberi</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>9789752985476</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>Görsel Gezi Rehberleri: İtalya 2016 (Ciltli)</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>980</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>9789752982321</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>İtalya Cep Rehberi</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>9789752980730</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>İsviçre Cep Rehberi</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>435</v>
+        <v>500</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>9789752981355</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>İstanbul ve Ege Kıyısı Cep Rehberi</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>9789752983397</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>İstanbul Harita Rehber</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>9789757501473</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>İstanbul Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>9789752982772</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>İspanya İç Savaşı</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>9789758457168</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>İspanya Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>980</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>9789752983632</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>İslam</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>9789752983595</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>İskoçya Cep Rehberi</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>9789752982048</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>İskenderiye Kütüphanesi Antik Dünya’nın Öğrenim Merkezi</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>9789752984110</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>İnsan Hakları</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>9789752981904</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>İngiliz Edebiyatı</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>265</v>
+        <v>295</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>9789752984370</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>İlkçağ Felsefesi Nedir?</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>415</v>
+        <v>470</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>9789757501091</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>İletişim ve Grafik Tasarım</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>700</v>
+        <v>840</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>9789752984493</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>İktisat</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>9789752986312</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>İktidarın Üç Yüzü</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>550</v>
+        <v>630</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>9789752983779</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>Hong Kong Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>9789752984202</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>Hong Kong Cep Rehberi</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>9789752982338</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>Hindistan Cep Rehberi</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>9789752983502</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>Hegel ve Marks İhtiyaç Kavramı</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>9789752984394</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>Hegel ve Hegelcilik</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>9789752982642</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>Hayvan Hakları</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>9789752980358</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>Güney Afrika Cep Rehberi</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>9789752984790</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>Cinsiyet Yasası</t>
         </is>
       </c>
       <c r="C774" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>9789752981942</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>Chicago Cep Rehberi</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>9789752982949</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>Tunus Cep Rehberi</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>9789752983120</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>Venedik Harita Rehber</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>9789752983960</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>Cartoville Harita Rehber Tokyo (Ciltli)</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>9789752981966</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>Cape Town Cep Rehberi</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>9789752983571</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>California Cep Rehberi</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>9789752984387</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>Burası Tanzanya mı Karanfil?</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>9789758457953</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>Budapeşte Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>9789752986237</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>Budapeşte Cep Rehberi</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>415</v>
+        <v>500</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>9789752982680</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>Budapeşte Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>9789752983083</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>Brüksel Cep Rehberi</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>9789752983113</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>Boston Cep Rehberi</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>9789752983526</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>Bizans Tarihi</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>9789752983380</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>Berlin Harita Rehber</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>9789752985810</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>Berlin Görsel Gezi Rehberleri (Ciltli)</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>840</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>9789752984233</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>Başka Yerde ve Başka Biçimde</t>
         </is>
       </c>
       <c r="C790" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>9789752984462</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>Barok</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>9789752983694</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>Bangkok Cartoville Harite Rehber</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>9789752981157</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>Bali ve Lombok Cep Rehberi</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>9789752982222</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>Babil</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>225</v>
+        <v>255</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>9789752982826</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>Avustralya Cep Rehberi</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>9789752980181</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>Avrupa Tarihinden Kesitler 1789-1980</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>570</v>
+        <v>640</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>9789752980174</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>Avrupa Tarihinden Kesitler 1494-1789</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>435</v>
+        <v>490</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>9789752983687</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>Atina Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>365</v>
+        <v>440</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>9789752983434</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>Aristoteles ve Lise</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>9789752981997</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>Antropoloji</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>9789752982215</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>Anksiyete ve Kaygı</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>9789752984677</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>Anayasal Yurtseverlik</t>
         </is>
       </c>
       <c r="C802" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>9789752983441</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>Anarşizm</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>9789758457144</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>Amsterdam Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>9789752980594</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>Amsterdam Cep Rehberi</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>9789752982024</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>Altı Varoluşçu Düşünür</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>9789752984011</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>Görsel Gezi Rehberi - Almanya  2016</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>980</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>9789752980396</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>ABD Cep Rehberi</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>9789752981379</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>Münih Cep Rehberi</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>9789757501619</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>Moskova Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>9789752984592</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>Moskova Cep Rehberi</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>9789752983625</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>Çin Cep Rehberi</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>545</v>
+        <v>650</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>9789752983205</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>Platon ve Akademia</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>9789752983656</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>Platon</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>9789752982840</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>Petersburg Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>780</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>9789752984714</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>Petersburg Cep Rehberi</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>9789752982833</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>Küba Cep Rehberi</t>
         </is>
       </c>
       <c r="C817" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>9789752984912</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>Psikiyatri Tarihi</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>9789752984981</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>Modernizm</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>