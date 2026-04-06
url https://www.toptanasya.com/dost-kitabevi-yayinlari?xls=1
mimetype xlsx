--- v1 (2025-12-16)
+++ v2 (2026-04-06)
@@ -85,5155 +85,12295 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789752986435</t>
+          <t>9789752986084</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Şiddet</t>
+          <t>Siyasi Eşitlik Üzerine</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>315</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757501312</t>
+          <t>9789757501534</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zeytin, Üzüm ve İncir</t>
+          <t>Matematik Üzerine Diyaloglar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752986428</t>
+          <t>9789752984868</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. İşaya Üşür’ün Tarih ve Ekonomi Politik Yazıları</t>
+          <t>MarX</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>480</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752984554</t>
+          <t>9789752983007</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesi</t>
+          <t>Madde ve Bellek</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789752981973</t>
+          <t>9789758457984</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihi</t>
+          <t>Macromedia Fireworks 4 Macintosh ve Windows</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789752986336</t>
+          <t>9758457829002</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İşaretler, Semboller ve Mitler</t>
+          <t>Lüneburg Varyantı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752984950</t>
+          <t>9757501697000</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tasarım</t>
+          <t>Lord Arthur Savile’in Suçu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789752986138</t>
+          <t>9789752984448</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Spinoza / Var Olmak İçin Yöntemler</t>
+          <t>Locke</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>570</v>
+        <v>115</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752986411</t>
+          <t>9789752980273</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatrik Bozuklukları Anlamak</t>
+          <t>Libra</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752980303</t>
+          <t>9789752982482</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Toplu Eserleri 2</t>
+          <t>Liberaller ve Cemaatçiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>22.22</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758457908</t>
+          <t>9789752980938</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Toplu Eserleri 1</t>
+          <t>Liberalizmin İki Yüzü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>27.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752986169</t>
+          <t>9789752980815</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>ArtBook Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752986176</t>
+          <t>9789752983076</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Avangard</t>
+          <t>Leonardo</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>285</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752980907</t>
+          <t>9789752984349</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İktisat Düşünürleri Büyük İktisat Düşünürlerinin Yaşamları ve Fikirleri</t>
+          <t>Lanetli Pay</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>430</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789752981294</t>
+          <t>9757501298009</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mahremiyet - Uygarlaşma Sürecinin Miti 2</t>
+          <t>Lady Anne Susuyor</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752985766</t>
+          <t>9789752982819</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Spinoza - Bir Başlangıç</t>
+          <t>Lacan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757501497</t>
+          <t>9757501379005</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Çağı 1848-1875</t>
+          <t>Küreselleşme Sorgulanıyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>545</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752982543</t>
+          <t>9789752984325</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği</t>
+          <t>Kültürün Kökenleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752986367</t>
+          <t>9789752984196</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İspanya Cep Rehberi</t>
+          <t>Kültürlerin Yorumlanması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>435</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752980402</t>
+          <t>9789752981508</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mısır Cep Rehberi</t>
+          <t>Kültürel Dönemeç</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>360</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752982932</t>
+          <t>9789752981737</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cep Rehberi Tokyo</t>
+          <t>Küçük Asya’nın Bin Yüzü: Ankara</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757501350</t>
+          <t>9789752982673</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sanayi ve İmparatorluk</t>
+          <t>Kurban ve Egemenlik</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752985339</t>
+          <t>9758457225002</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Soyut Sanat</t>
+          <t>Kullervo’nun Öyküsü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752986145</t>
+          <t>9789752980990</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi</t>
+          <t>Kral Ludd’un Saltanatı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>265</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757501701</t>
+          <t>9789752981317</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Çağı 1875-1914</t>
+          <t>Korsanlar Arasında Yaşam</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>620</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752982475</t>
+          <t>3990000014716</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Tarihi</t>
+          <t>Konuk Kaplan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>265</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752981669</t>
+          <t>9789752983342</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yunan Mitolojisi</t>
+          <t>Kokunun Tarihi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>235</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752982291</t>
+          <t>9752980104001</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Antik Mısır</t>
+          <t>Kodes Kuşu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>210</v>
+        <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752981560</t>
+          <t>9789752981201</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Uygarlıkları</t>
+          <t>ArtBook Klimt</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>235</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752982383</t>
+          <t>9757501204000</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçuluk</t>
+          <t>Klasik İtalyan Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>265</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752980242</t>
+          <t>3990000013853</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İlahiyat</t>
+          <t>Klasik Gitar İçin Düzenlenmiş Popüler Ezgiler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752982376</t>
+          <t>9757501190006</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi</t>
+          <t>Klasik Fransız Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>235</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752982192</t>
+          <t>9757501999005</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Parlamenter Demokrasinin Krizi</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752981959</t>
+          <t>9758457470006</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat</t>
+          <t>Keyif Verici Maddelerin Tarihi Cennet, Tat ve Mantık</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>235</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752982130</t>
+          <t>9789752981195</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Kemik Kanunu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>235</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752986213</t>
+          <t>9789758457397</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Spinoza: Yöntem, Tanrı, Demokrasi</t>
+          <t>Kelt Şafağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>410</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752986350</t>
+          <t>9789752984226</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Prag Cep Rehberi</t>
+          <t>Kedinizi Nasıl Bilirsiniz?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>415</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752986404</t>
+          <t>9758457535002</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Altın Oran</t>
+          <t>Kedilerin Dili</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>245</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752986381</t>
+          <t>9752980147008</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
+          <t>Kedi Beşiği</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752986374</t>
+          <t>9758457101009</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Modern Düşüncenin Doğuşu</t>
+          <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>525</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752986398</t>
+          <t>9757501590004</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Büyük Patlama</t>
+          <t>Karşılaşma Karşılaştırma Dinler Tarihi Araştırmaları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>195</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752985568</t>
+          <t>9757501883007</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Roma Harita Rehber</t>
+          <t>Kardinal Napellus</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>365</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752986329</t>
+          <t>9757501247007</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Spinoza ve Sürekli Demokrasi</t>
+          <t>Karakterler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>460</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789752986343</t>
+          <t>9789752980846</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Alzheimer</t>
+          <t>Karakterin  Ölümü Modernizmden Sonra Tiyatro</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>215</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752986305</t>
+          <t>9789752980563</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Natüralizm Ya Da Yitirirken Doğayı Hatırlamak</t>
+          <t>Kapitalizmin Tarihi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>550</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789752986299</t>
+          <t>9789752983137</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sanayi, Sanayileşme ve Teknoloji</t>
+          <t>Kapitalizmin Geleceği</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752986282</t>
+          <t>9789752983908</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Mekan</t>
+          <t>Kant</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789752986275</t>
+          <t>9789758457625</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Kitap</t>
+          <t>ArtBook Kandinsky</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>450</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789752986268</t>
+          <t>9758457780006</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Auschwitz'de İki Kardeş</t>
+          <t>Kanal Düşleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>485</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789752986244</t>
+          <t>9757501239002</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rousseau</t>
+          <t>Kamuoyu Suskunluk Sarmalının Keşfi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>365</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752986220</t>
+          <t>9757501122007</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Feminizm</t>
+          <t>Kalpazanlar ve Eleştirmenler Batı Tarihçiliğinde Yaratıcılık ve Sahtekarlık</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>335</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789752986206</t>
+          <t>9752980058007</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Arabasının Yolcuları</t>
+          <t>Kalem ve Kılıç</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752986190</t>
+          <t>9758457853007</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi</t>
+          <t>Kahve ve Kahvehane</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>285</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752986152</t>
+          <t>9897522982581</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Kahkaha ve Hüzün: Sadri Alışık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>265</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752986183</t>
+          <t>3990000012471</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hollywood</t>
+          <t>Kader: Zeki Demirkubuz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>310</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752986114</t>
+          <t>9757501581002</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Modern Dram Sanatı</t>
+          <t>Kaçan Ayna</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>225</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752986091</t>
+          <t>9789752982307</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi: Doğası - Değeri</t>
+          <t>Jung’dan Seçme Yazılar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>165</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752986039</t>
+          <t>9789752981010</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Dünyası</t>
+          <t>Johnny ve Ölüler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752986008</t>
+          <t>9789752981003</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kirli Çıkı</t>
+          <t>Jack Maggs</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789752986015</t>
+          <t>9758457004003</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hobbes ve Cumhuriyetçi Özgürlük</t>
+          <t>İyi Kızlar Cennete Kötü Kızlar Her Yere</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>340</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752985773</t>
+          <t>9789752983045</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kopenhag (Ciltli)</t>
+          <t>İtalyan Edebiyatı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>365</v>
+        <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752985865</t>
+          <t>9789752981027</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik</t>
+          <t>Johnny ve Bombalar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>365</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752985988</t>
+          <t>9789752982086</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Komedya</t>
+          <t>Jeopolitik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>105</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789752985995</t>
+          <t>9789758457656</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Laiklik</t>
+          <t>İşkencenin Tarihi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>215</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752985964</t>
+          <t>9789752983557</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sahi, İnovasyon Neden Bize Bu Kadar Uzak?</t>
+          <t>İntiharın Tarihi İstemli Ölüm Karşısında Batı Toplumu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752985933</t>
+          <t>9789758457380</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Toplumsalın Alacakaranlığı</t>
+          <t>İnternet</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>70</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752985926</t>
+          <t>9789752980518</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizin Tarihi</t>
+          <t>İnsansız Yönetim Türkiye’de İnsan Hakları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>235</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789752985919</t>
+          <t>3990000012985</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>İnsanlığı Ancak Sen Kurtarırsın! Johnny Maxwell Üçlemesi Birinci kitap</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752985902</t>
+          <t>9789752982871</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Modernitenin Sonunda</t>
+          <t>İnkalar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>90</v>
+        <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752985896</t>
+          <t>9789752981515</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Modern Hukukun Kaderi</t>
+          <t>İmparatorluktan Sonra</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752985872</t>
+          <t>9789752984882</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Yüzleşme ve Ceza Adaleti: Yugoslavya Deneyimi</t>
+          <t>İmgenin İktidarları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>130</v>
+        <v>38</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752985834</t>
+          <t>9789752983731</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Antisemitizm</t>
+          <t>İmgelem</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>90</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752985841</t>
+          <t>9789752981744</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Beat Kuşağı</t>
+          <t>İnsan Olmak</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>285</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752985759</t>
+          <t>9789752982284</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Arapların Tarihi</t>
+          <t>İletişime Karşı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>210</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752985742</t>
+          <t>9789752980150</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Machiavelli</t>
+          <t>İlerleme ve Sonrası Yirminci Yüzyılda Amerikan Toplumsal Reformu ve Avrupa Sosyalizmi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752985735</t>
+          <t>9789752982994</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Erkek</t>
+          <t>İlerleme</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>370</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789752985728</t>
+          <t>9789758457496</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dersler</t>
+          <t>İleri Düzey Adobe Photoshop Tasarım Teknikleri Grafik ve Web Tasarımı Macintosh &amp; Windows</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>135</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752985711</t>
+          <t>9789752981331</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Finlandiya'dan 100 Sosyal Yenilik</t>
+          <t>İktisat Tarihi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>130</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789752985667</t>
+          <t>9789752981713</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Komedyası</t>
+          <t>İktisadi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789752985698</t>
+          <t>9789752981874</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Gezegenler</t>
+          <t>İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>285</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789752985650</t>
+          <t>9789752984424</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Caz Felsefesi</t>
+          <t>Iskalanan Gençlik</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>215</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789752985643</t>
+          <t>9789758457069</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>1871 Komünü</t>
+          <t>Hukuk, Özgürlük ve Ahlak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>235</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789752985636</t>
+          <t>9789752983496</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi</t>
+          <t>Homo Juridicus</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789752985513</t>
+          <t>9789752983427</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan, Atina ve Anakara (Ciltli)</t>
+          <t>Homeros</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>840</v>
+        <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752985605</t>
+          <t>9758457802005</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Film</t>
+          <t>Hokus Pokus</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789752985582</t>
+          <t>3990000014666</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789752985599</t>
+          <t>9789752982505</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nereye Aittir?</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789752985520</t>
+          <t>9789752981591</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Cadılık</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789752984608</t>
+          <t>9789752980860</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Vilnius Cep Rehberi</t>
+          <t>Hitit Dünyasında Yaşam ve Toplum</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>360</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789752982369</t>
+          <t>9789752980471</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Vikingler</t>
+          <t>Hint Avrupalıların İzinde Dil, Arkeoloji ve Mit</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>235</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752985971</t>
+          <t>9789758457632</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Venedik ve Veneto Görsel Gezi Rehberi</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>780</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752980945</t>
+          <t>9789752982697</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Venedik Cep Rehberi</t>
+          <t>Hıristiyanlık</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>360</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789752981836</t>
+          <t>9757501042008</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Prag</t>
+          <t>Herodotos’un Aynası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>365</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789752983953</t>
+          <t>9758457578009</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Cartoville Harita Rehber Pekin (Ciltli)</t>
+          <t>Heliogabalos Taçlı Anarşist</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>365</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789752981843</t>
+          <t>3990000007125</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Paris Harita Rehber</t>
+          <t>Harry Potter Büyülü Taş</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>365</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789752981829</t>
+          <t>9789752983175</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>New York Cartoville Harita Rehber (Ciltli)</t>
+          <t>Hamlet Üzerine Soruşturma: Sağırlar Diyaloğu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>365</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752981812</t>
+          <t>9789752983090</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Londra Harita Rehber (Ciltli)</t>
+          <t>Hakları Ciddiye Almak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>365</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789752981720</t>
+          <t>9789752982116</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Amsterdam</t>
+          <t>Hafıza Mekanları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>365</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789752983533</t>
+          <t>9789752982444</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Barthes</t>
+          <t>Haber Etiği Ahlaki Gazeteciliğin Kuruluşu ve Eleştirisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>120</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752985506</t>
+          <t>9789752981119</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Barselona ve Katalonya Görsel Gezi Rehberi</t>
+          <t>H.P. Lovecraft / Toplu Eserleri - 3</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>680</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789752983458</t>
+          <t>9789752984813</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Barselona Cep Rehberi</t>
+          <t>Güzelliğin Tarihi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>360</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789752982536</t>
+          <t>9789752983748</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Barselona</t>
+          <t>Güzelin Biçimleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>365</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789752985353</t>
+          <t>9789752984288</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber Brüksel (Ciltli)</t>
+          <t>İçe Kıvrımlı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>365</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789752985445</t>
+          <t>9789752980495</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Neptün Mavisi Düşler</t>
+          <t>Güneş Çarkında Gölgeler Shakespeare’den Seçmeler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>145</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789752985223</t>
+          <t>9789752984059</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tıp Tarihi</t>
+          <t>Gündelik Hayatın Keşfi- 2</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>365</v>
+        <v>55</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789752985452</t>
+          <t>9789752983816</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kartaca</t>
+          <t>Gündelik Hayatın Keşfi 1</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>90</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789752985384</t>
+          <t>9758457667000</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Antik Felsefe</t>
+          <t>Gündelik Hayatımızın Tarihi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>295</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789752985391</t>
+          <t>9789752982406</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Zeka</t>
+          <t>Güç İlişkileri Tarih, Retorik, Kanıt</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>280</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752985360</t>
+          <t>9789752980549</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gandhi</t>
+          <t>Hileli Tartı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>265</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789752984769</t>
+          <t>9758457039005</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji</t>
+          <t>Gösterimlerin Çözümlemesi Tiyatro, Dans, Mim, Sinema</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>285</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789752982413</t>
+          <t>9789752984516</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu</t>
+          <t>Gönül Çelmenin Tarihi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>235</v>
+        <v>95</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757501558</t>
+          <t>9789752982314</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Roma Görsel Gezi Rehberleri</t>
+          <t>Gölgenin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>840</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789752980617</t>
+          <t>9758457543007</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Roma Cep Rehberi</t>
+          <t>Gölge ve Meridyen</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>360</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789752985315</t>
+          <t>9757501107004</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Sembolü Olarak Oyun</t>
+          <t>Gökyüzü Üzerine</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>135</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752985278</t>
+          <t>9789752982031</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Radikal Performans</t>
+          <t>Gotik Aşırılık, Dehşet, Kötülük ve Yıkım Dört Yüzyılı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>375</v>
+        <v>440</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789752984684</t>
+          <t>9789752982109</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Mit</t>
+          <t>Gesi Bağları’nda Bir Sabah</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>310</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752985247</t>
+          <t>9789752980136</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ritüelin Geleceği</t>
+          <t>Gemi Batıyor, Seyrediyorlar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>135</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752985285</t>
+          <t>9789752980129</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hannah Arendt ve İnsanlığa Karşı Suçlar</t>
+          <t>Gemi Batıyor, Seyreden Yok İlerleme Fikri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>135</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789752986121</t>
+          <t>9789752984745</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Viyana</t>
+          <t>Geçmişe İlişkin Suç ve Bugünkü Hukuk</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>490</v>
+        <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752986077</t>
+          <t>9789752982703</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Roma</t>
+          <t>Gazetecilik</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>490</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752985483</t>
+          <t>9789752982987</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Provans</t>
+          <t>Gaudi’den Le Corbusier’ye Arı Kovanı Metaforu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>490</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752984035</t>
+          <t>9789752981249</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Prag</t>
+          <t>Galland Bin Bir Gece Masalları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>490</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752986060</t>
+          <t>9789752980853</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Paris</t>
+          <t>Galapagos</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>490</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752985230</t>
+          <t>9752980090007</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>Fütursuz Oyunculuk Oyunculukta İşçilik Süreci</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>525</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752985186</t>
+          <t>9758457411009</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Descartes Felsefesinin İlkeleri ve Metafizik Düşünceler</t>
+          <t>Futbolun Kısa Tarihi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>285</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752985179</t>
+          <t>9789752983182</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ambalaj Tasarımı</t>
+          <t>Fobiler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>545</v>
+        <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752985193</t>
+          <t>9789752981577</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yüzüncü Yıldönümünde Birinci Dünya Savaşı</t>
+          <t>Filozofun Köpeği</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>285</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752984967</t>
+          <t>9789752980464</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Estetiği</t>
+          <t>Fesleğenin Uğuru</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>135</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752984905</t>
+          <t>9789752980235</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yunan Sanatı</t>
+          <t>Feminist Tiyatro Metinleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>130</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789752985889</t>
+          <t>9789758457045</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Brüksel</t>
+          <t>Felsefenin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>490</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789752985162</t>
+          <t>9789752982796</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Zen</t>
+          <t>Felsefenin Doğuşu</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789752985155</t>
+          <t>9789752983298</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Masonluk</t>
+          <t>Fas Cep Rehberi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>135</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752982437</t>
+          <t>9789752982253</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Alman Edebiyatı</t>
+          <t>Fakir Sanat Beckett, Rothko, Resnais</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>235</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752981782</t>
+          <t>9789752981324</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar</t>
+          <t>Fenikeliler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>235</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789752983229</t>
+          <t>9758457136001</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Habermas</t>
+          <t>Fakat Müzeyyen Bu Derin Bir Tutku</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>120</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789752985117</t>
+          <t>9789752980532</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kaos</t>
+          <t>Eyub</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>380</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789752985148</t>
+          <t>9758457926008</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Kuram ve Direniş</t>
+          <t>Evrim Adamı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>135</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789752985544</t>
+          <t>9789752982710</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Post-Demokrasi</t>
+          <t>Evrim</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>220</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789752985131</t>
+          <t>9758457640003</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Derrida</t>
+          <t>Evren Tanrılar İnsanlar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789752983359</t>
+          <t>9789752982529</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanat ve Yeni Tipografi</t>
+          <t>Europeana Yirminci Yüzyılın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>700</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789752984332</t>
+          <t>9757501522005</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Zaman Piramitleri</t>
+          <t>Eudemos’a Etik</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>100</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752982352</t>
+          <t>9789752981478</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan Cep Rehberi</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>435</v>
+        <v>105</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752980624</t>
+          <t>9789752985377</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yunan Adaları Cep Rehberi</t>
+          <t>İmparatorluk</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>360</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752982888</t>
+          <t>9789752985209</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yazın Kuramı</t>
+          <t>Heidegger</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>315</v>
+        <v>60</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789758457991</t>
+          <t>9789752984943</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kırılma Noktasında Dram Sanatı</t>
+          <t>Ortaçağ Felsefesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>275</v>
+        <v>22</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752980372</t>
+          <t>9789752985094</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Washington DC Cep Rehberi</t>
+          <t>Tarih ve Temsil</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>360</v>
+        <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789752986022</t>
+          <t>9789752985957</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Viyana Görsel Gezi Rehberleri (Ciltli)</t>
+          <t>Dokunulmaz Olan Hiçbir Şey Yoktur, Her Şey Söylenebilir</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>780</v>
+        <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752980761</t>
+          <t>9789752985940</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Viyana Cep Rehberi</t>
+          <t>Etik</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752982499</t>
+          <t>9789752985674</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Viyana Cartoville Harita Rehber</t>
+          <t>Peyzajın İcadı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>365</v>
+        <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752981881</t>
+          <t>9789752985612</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Üniversitelerin Tarihi</t>
+          <t>Zaman / Zemin / Zuhur</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>265</v>
+        <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789752980389</t>
+          <t>9789752985704</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cep Rehberi</t>
+          <t>Hukuk Nedir?</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>435</v>
+        <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9758457209002</t>
+          <t>9789752985421</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 2 Aşkın İcadı / Akrobatlar / Hapgood / Merdivenden İnen Sanatçı / Kasti Faul</t>
+          <t>Paris’in Tarihi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>120</v>
+        <v>32</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789752984295</t>
+          <t>9789752985414</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Tiyatroda Yaşam-Oyun İlişkisi</t>
+          <t>Elementler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>240</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789752983717</t>
+          <t>9789752985780</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Teolojik Politik İnceleme</t>
+          <t>Eleştirel Tarih Kuramı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>440</v>
+        <v>27</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789752980365</t>
+          <t>9789752985629</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Tayland Cep Rehberi</t>
+          <t>Kuşkuculuk</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>360</v>
+        <v>105</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752981928</t>
+          <t>9789752985575</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Şövalyeleri</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>235</v>
+        <v>34</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752983014</t>
+          <t>9789752985681</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Tango</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>21</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752983540</t>
+          <t>9789752985537</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni</t>
+          <t>ABD Tarihi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>210</v>
+        <v>44</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789752983021</t>
+          <t>9789752985407</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>265</v>
+        <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789752984127</t>
+          <t>9789752985469</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Yöntemin Kuralları</t>
+          <t>Hobbes</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>235</v>
+        <v>45</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758457861</t>
+          <t>9789752985803</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Art Book Goya</t>
+          <t>Öteki Paris</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>380</v>
+        <v>64</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789752981126</t>
+          <t>9789752984929</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Girit Cep Rehberi</t>
+          <t>Matematik</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>360</v>
+        <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758457878</t>
+          <t>9789752985032</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Gauguin</t>
+          <t>Performans: Eleştirel Bir Giriş</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>380</v>
+        <v>40</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789752984257</t>
+          <t>9789752985018</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Galileo</t>
+          <t>Kübizm</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>235</v>
+        <v>34</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789752983281</t>
+          <t>9789752984974</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Freud</t>
+          <t>Dil ve Büyü</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789752984080</t>
+          <t>9789752984899</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Ruhu</t>
+          <t>Yönetmen ve Sahne: Natüralizmden Grotowski’ye</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>135</v>
+        <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789752981133</t>
+          <t>9789752984998</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Fransa Cep Rehberi</t>
+          <t>Trajedi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>545</v>
+        <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789752985551</t>
+          <t>9789757501794</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Fransa Görsel Gezi Rehberleri</t>
+          <t>Vitaminler Sağlıklı Yaşam İçin Gerekli Besinler</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>980</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789752984622</t>
+          <t>9757501301006</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Okulu</t>
+          <t>Vathek</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>245</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789752984103</t>
+          <t>9789752981454</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Foucault</t>
+          <t>Varolma Direnci ve Özerklik</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>265</v>
+        <v>75</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789752980068</t>
+          <t>9789758457274</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafa Başlarken</t>
+          <t>Van Gogh Art Book</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>500</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789752983366</t>
+          <t>9758457772001</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf ve Sinemanın Toplumsal Tarihi</t>
+          <t>Üç Kadın</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>550</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789752984189</t>
+          <t>9789752980440</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf</t>
+          <t>Ulusların Etnik Kökeni</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>275</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789758457946</t>
+          <t>9157501758006</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Florida Görsel Gezi Rehberleri</t>
+          <t>Ulus - Devlet</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>840</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789758457021</t>
+          <t>9757501603001</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Floransa ve Toscana Görsel Gezi Rehberi</t>
+          <t>Tüketimin Antropolojisi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>780</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789752985087</t>
+          <t>9789757501053</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Floransa Cep Rehberi</t>
+          <t>Tüketim</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>360</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789752982512</t>
+          <t>9758457560004</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Floransa Cartoville Harita Rehber</t>
+          <t>Tuzdan Heykel</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>365</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789752983328</t>
+          <t>9789752982925</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Fenomenoloji</t>
+          <t>Tutunamayanlar ve Hukuk</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>235</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789752983847</t>
+          <t>9758457250004</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Feminizm</t>
+          <t>Trompet</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>315</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789752981775</t>
+          <t>9789752982802</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Akımları</t>
+          <t>Tractatus Politicus - Politik İnceleme</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>265</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789752982208</t>
+          <t>9757501263007</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Edebiyat</t>
+          <t>Toplumsalın Sökümü Yapıbozumcu Bir Sosyolojiye Doğru</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>250</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789752984400</t>
+          <t>9757501905006</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ergen Depresyonu</t>
+          <t>Topluluğun Simgesel Kuruluşu</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789752981683</t>
+          <t>9789752980693</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Empresyonizm</t>
+          <t>Toplu Oyunları 4 - Hint Mürekkebi, Arkadia</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789752983724</t>
+          <t>9752980074007</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Edinburgh Cep Rehberi</t>
+          <t>Toplu Oyunları 3 Gerçek Müfettiş Hound / Magritte’ten Sonra / Dogg’un Hamlet’i / Cahoot’un Macbeth’i / Kirli Çamaşır / Yeni Dünya</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>360</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789757501169</t>
+          <t>9789752980686</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Tiyatro Düşüncesi</t>
+          <t>Toplu Oyunları 2 Aşk Delisi, Si-Bemol İntihar, Melekler Şehri, Ölümüne Oyun, Şok Durumları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>475</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789752984486</t>
+          <t>9758457110001</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik Cep Rehberi</t>
+          <t>Toplu Oyunları 1 Rosencrantz ve Guildenstern Öldüler Travestiler Gerçek Şey</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>360</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789752982628</t>
+          <t>9758457128006</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Dublin Cep Rehberi</t>
+          <t>Toplu Oyunları 1 Gömülü Çocuk / Vahşi Batı / Aç Sınıfın Laneti</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>360</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789752984066</t>
+          <t>9757501913001</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Dubai Cep Rehberi</t>
+          <t>Tiyatro, Bale ve Opera Sahnelerinde Kanuni Süleyman İmgesi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>360</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789752981980</t>
+          <t>9789758457441</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Dinler</t>
+          <t>Tiyatro Tarihi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>220</v>
+        <v>87.96</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789752982550</t>
+          <t>9789752981492</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim</t>
+          <t>Tersine Kanon</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>235</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789757501411</t>
+          <t>9789752981287</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Devrim Çağı (1789-1848)</t>
+          <t>Türkiye Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>550</v>
+        <v>95</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789758457373</t>
+          <t>9789752980921</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Devlet Kuramı</t>
+          <t>Televizyon, Teknoloji ve Kültürel Biçim</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>800</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789752984004</t>
+          <t>3990000006912</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Tarihyazımı Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789752983755</t>
+          <t>9789752980914</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Deha</t>
+          <t>Tarihte Cinsellik</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789752982635</t>
+          <t>9789752982895</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Dada ve Gerçeküstücülük</t>
+          <t>Tarihsel ve Kuramsal Açıdan Çeviri Edimi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>350</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789752982260</t>
+          <t>9758457365005</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikolojisi</t>
+          <t>Tarih, Başkalık, Zamansallık</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>210</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789752981850</t>
+          <t>9789752981058</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Gözüyle Dünya</t>
+          <t>Tarih Boyunca Caz (Gelenek, Stiller, Sahne Arkası, Kişiler)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>485</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789752982970</t>
+          <t>9757501328003</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Cote d’Azur Cep Rehberi</t>
+          <t>Tarih Adaları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>360</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789752983038</t>
+          <t>9789752983335</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Kültürel Antropoloji</t>
+          <t>Tarih</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>315</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789752983069</t>
+          <t>9789752980709</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm</t>
+          <t>Tapınak Şövalyeleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>210</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789752980341</t>
+          <t>9789752982734</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Singapur Cep Rehberi</t>
+          <t>Tanrıların Doğası</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>360</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789752983670</t>
+          <t>9789752984509</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Singapur Cartoville Harita Rehber</t>
+          <t>Tanrı, Ölüm ve Zaman</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>365</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789752984561</t>
+          <t>9757501484006</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Seyşeller Cep Rehberi</t>
+          <t>Şiddetin Uzun Yüzyılı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>360</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789752983762</t>
+          <t>9789752981706</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Saturnin</t>
+          <t>Şarabın Tarihi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>135</v>
+        <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789752981348</t>
+          <t>9789752981614</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>San Francisco Cep Rehberi</t>
+          <t>Şampiyonların Kahvaltısı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>360</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789752984097</t>
+          <t>9789752980297</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Salsa ve Latin Caz</t>
+          <t>Susturulmuşlar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>250</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789752982123</t>
+          <t>3990000013929</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatı</t>
+          <t>Star Wars Bölüm 1 Teknik Rehber İnanılmaz Kesitler (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>190</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789752984172</t>
+          <t>9789757501718</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Rus Devrimi</t>
+          <t>Star Wars Bölüm 1 Görsel Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>370</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789752980747</t>
+          <t>9789757501800</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Rodos Cep Rehberi</t>
+          <t>Star Wars Bölüm 1 Gizli Tehlike</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>360</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789752983991</t>
+          <t>9789757501893</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Retorik</t>
+          <t>Star Wars 3 Yeni Umut</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>220</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789752982765</t>
+          <t>9789757501930</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Restoranın İcadı</t>
+          <t>Star Wars 2 İmparatorluk</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>485</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789758457748</t>
+          <t>9789752983977</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Renoir</t>
+          <t>Spinoza Dünya Sevgisi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>380</v>
+        <v>22</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789752980228</t>
+          <t>9789752984134</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Ramayana</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>210</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789752984141</t>
+          <t>9758457799008</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizi Okumak</t>
+          <t>Söylevler</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>490</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789752981584</t>
+          <t>9789752981645</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz</t>
+          <t>Sosyal Psikoloji</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>265</v>
+        <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789758457434</t>
+          <t>9789752980204</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Prag Görsel Gezi Rehberleri</t>
+          <t>Sosyal Davranış Kuralları ve Protokol</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>780</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789752984165</t>
+          <t>9789752981607</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Poetika</t>
+          <t>Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>220</v>
+        <v>39</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789752982758</t>
+          <t>9789752983946</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Petersburg - Harita Rehber</t>
+          <t>Sonsuzun Kısa Tarihi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>365</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789752981553</t>
+          <t>9757501840000</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Pekin Cep Rehberi</t>
+          <t>Son Şenliklerin Davetlisi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>360</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789752980334</t>
+          <t>9789752980723</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Paris Cep Rehberi</t>
+          <t>Son Dünya</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>360</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789757501428</t>
+          <t>9789752981522</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Paris - Görsel Gezi Rehberi</t>
+          <t>Sokrates</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>840</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789752984783</t>
+          <t>9789752984875</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Paranoya</t>
+          <t>Soğuk Savaş</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>220</v>
+        <v>23</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789752981447</t>
+          <t>9789752984158</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Geleceği Yoktur</t>
+          <t>Siyasal İslam Düşüncesi Tarihi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>165</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789752983151</t>
+          <t>9789752982390</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar ve Gerçekler</t>
+          <t>Siyasal Düşünce</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>290</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789752984646</t>
+          <t>9789752982154</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Oyunculukta Stanislavski Sistemi</t>
+          <t>Sinemada Estetik</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>500</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789752983892</t>
+          <t>9789752983786</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>On Adımda New York</t>
+          <t>Sırlar Evreni</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>490</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789752983243</t>
+          <t>9789757501978</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Londra</t>
+          <t>Star Wars 4 Jedi’nin Dönüşü</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>490</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789752984660</t>
+          <t>9757501140001</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Küba</t>
+          <t>Sınıf</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>490</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789752984653</t>
+          <t>9758457691005</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Dubrovnik ve Dalmaçya Kıyısı</t>
+          <t>Shakespeare ve Kültür Birikimi Rönesans İngiltere’sinde Toplumsal Enerjinin Dolaşımı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>490</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789752983663</t>
+          <t>9789752984530</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Budapeşte</t>
+          <t>Shakespeare</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>490</v>
+        <v>30</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789752985858</t>
+          <t>9757501344003</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Barselona</t>
+          <t>Seyahatin Kültür Tarihi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>490</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789752985797</t>
+          <t>9758457080007</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Amsterdam</t>
+          <t>Sevimsiz Hikayeler</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>490</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789752982079</t>
+          <t>9757501255002</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche</t>
+          <t>Sesler Adacığı</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>235</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789757501688</t>
+          <t>9789752984547</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>New York Görsel Gezi Rehberleri</t>
+          <t>Senfoni</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>840</v>
+        <v>90</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789752980754</t>
+          <t>9789752980778</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>New York Cep Rehberi</t>
+          <t>Seçme Oyunlar Roberto Zucco Tabataba Sallinger Çöle Geri Dönüş</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>360</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789752981539</t>
+          <t>9789752980501</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Napoleon</t>
+          <t>Seçme Eserler Günler ve Geceler / Sezar - Deccal / Patafizikçi Doktor Faustroll’un Davranış ve Görüşleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>210</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789752982741</t>
+          <t>9789752982277</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Moskova Cartoville Harita Rehber</t>
+          <t>Schopenhauer</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>365</v>
+        <v>130</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789752984691</t>
+          <t>9789752983885</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Modern Çin</t>
+          <t>Savaş ve Dünya</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>300</v>
+        <v>58</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789758457281</t>
+          <t>9789752980570</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Michelangelo</t>
+          <t>Satyricon</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>380</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789752980785</t>
+          <t>9577501514004</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Mısır, Yunan ve Roma Antik Akdeniz Uygarlıkları</t>
+          <t>Sahneleme Kültürler Kavşağında Tiyatro</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>980</v>
+        <v>22</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789752980884</t>
+          <t>9757501786001</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Mısır</t>
+          <t>Sağ ve Sol Bir Politik Ayrımın Anlamı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>840</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789752981034</t>
+          <t>9789752981935</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Yazı, Akıl ve Tanrılar</t>
+          <t>Sadeliğin Derinliğinde Bir Usta: Lütfi Akad</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>490</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789752982451</t>
+          <t>9789752981096</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Mayalar</t>
+          <t>Russell’dan Seçme Yazılar</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>265</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789752983984</t>
+          <t>9789752983649</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Max Weber</t>
+          <t>Sanat Kuramı</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>210</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789752984820</t>
+          <t>9758457918003</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Marx’tan Spinoza’ya, Spinoza’dan Marx’a: Güncel Müdahaleler</t>
+          <t>Rus Öyküleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>530</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789752983144</t>
+          <t>9789752984806</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Malta Cep Rehberi</t>
+          <t>Rönesans Sanatı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>360</v>
+        <v>32</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789752984219</t>
+          <t>9789752984752</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Malezya Berlitz Cep Rehberi</t>
+          <t>Rönesans</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>435</v>
+        <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789752984431</t>
+          <t>9789752984523</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Maldivler Cep Rehberi</t>
+          <t>Romantik Korno</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>360</v>
+        <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789752983410</t>
+          <t>9789752982901</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Madrid</t>
+          <t>Renkler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>365</v>
+        <v>35</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758457885</t>
+          <t>9789758457267</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Görsel Gezi Rehberi - Madrid 2016</t>
+          <t>Rembrandt Art Book</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>680</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789752982604</t>
+          <t>9757501867007</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Madrid (Cep Rehberi )</t>
+          <t>Punk Bir Altkültürün Oluşumu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>360</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789752984738</t>
+          <t>9789752980600</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Machiavelli, Makyavelizm ve Modernite</t>
+          <t>Prag Cep Rehberi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>275</v>
+        <v>110</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789752984301</t>
+          <t>9789752984851</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Los Angeles Berlitz Cep Rehberi</t>
+          <t>Postyapısalcılık</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>360</v>
+        <v>90</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789752985827</t>
+          <t>9757501220000</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Londra Görsel Gezi Rehberleri (Ciltli)</t>
+          <t>Postmodern Brecht</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>840</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789752980952</t>
+          <t>9789752981232</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Londra Cep Rehberi</t>
+          <t>Post-Liberalizm: Siyasal Düşünce İncelemeleri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>360</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789752983212</t>
+          <t>9758457756001</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Eşitsizlik</t>
+          <t>Port Sudan</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>90</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789752982659</t>
+          <t>9789752983274</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme</t>
+          <t>Politik Psikoloji</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>100</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789752984455</t>
+          <t>9789758457601</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Küresel Isınma</t>
+          <t>Picasso Sanata Adanan Bir Yaşam Art Book</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>330</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789752984479</t>
+          <t>9789752981485</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Köpeğinizi Nasıl Bilirsiniz?</t>
+          <t>Peter Schlemihl’in Garip Öyküsü</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>100</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789752983199</t>
+          <t>9789752984240</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Klasik Sanat</t>
+          <t>Paganizmin Dehası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>300</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9757501182001</t>
+          <t>9758457071005</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Klasik Akdeniz Yemekleri (Ciltli)</t>
+          <t>Öncesizliğin ve Sonrasızlığın Işığında An Resimleri Felsefi Minyatürler</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>420</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789752984639</t>
+          <t>9789752980280</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Tarihi</t>
+          <t>Ölümün Dostu</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>235</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789752982420</t>
+          <t>9758457810000</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kierkegaard</t>
+          <t>Ölümden Beter Yazgılar</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>235</v>
+        <v>65</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789752984776</t>
+          <t>9789752980433</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kıta Felsefesi</t>
+          <t>Oyunculuk Tarihi 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>290</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789752984264</t>
+          <t>9789752980327</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Keynes ve Keynesçilik</t>
+          <t>Oyuncaklı Dünya</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>220</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789752983601</t>
+          <t>9789752981652</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Keynes</t>
+          <t>Otomobil</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>135</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789752983854</t>
+          <t>9757501549002</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Keltler</t>
+          <t>Osmanlı Tiyatrosu</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>235</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789752982000</t>
+          <t>9789752983793</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm</t>
+          <t>Ortak Hayat</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>195</v>
+        <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789752980969</t>
+          <t>9752980007005</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kanada Cep Rehberi</t>
+          <t>Ortaçağ Avrupası’nda Cadılar ve Cadı Avı</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>545</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789752983267</t>
+          <t>9789752980556</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kafka</t>
+          <t>Omon Ra</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>285</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789752983519</t>
+          <t>9758457594009</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Japonya Cep Rehberi</t>
+          <t>Obabakoak</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>545</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789752985476</t>
+          <t>3990000005387</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Görsel Gezi Rehberleri: İtalya 2016 (Ciltli)</t>
+          <t>Nüans (Ciltli)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>980</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789752982321</t>
+          <t>9758457098002</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>İtalya Cep Rehberi</t>
+          <t>Normandiya Kıyısının Yosması</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>545</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789752980730</t>
+          <t>9789752981799</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İsviçre Cep Rehberi</t>
+          <t>Nietzsche ile Diyalog Denemeler 1961-2000</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>435</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789752981355</t>
+          <t>9789752981256</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Ege Kıyısı Cep Rehberi</t>
+          <t>Neva</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>360</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789752983397</t>
+          <t>9789752984721</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Harita Rehber</t>
+          <t>Nesnelerin Estetiği</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>365</v>
+        <v>25</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789757501473</t>
+          <t>9786058761001</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Görsel Gezi Rehberleri</t>
+          <t>Nepal Gezi Rehberi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>780</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789752982772</t>
+          <t>9758457233007</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>İspanya İç Savaşı</t>
+          <t>Nedir Hayat?</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>265</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758457168</t>
+          <t>9789752980525</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>İspanya Görsel Gezi Rehberleri</t>
+          <t>Ne Hukuk Ne De Ahlak Yeryüzü Cehennemi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>980</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789752983632</t>
+          <t>9789752983878</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>Nakaratlar</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>210</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789752983595</t>
+          <t>9789752980211</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>İskoçya Cep Rehberi</t>
+          <t>Nadja</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>360</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789752982048</t>
+          <t>9789752982161</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>İskenderiye Kütüphanesi Antik Dünya’nın Öğrenim Merkezi</t>
+          <t>Müzikte Estetik</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>350</v>
+        <v>22</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789752984110</t>
+          <t>9789752981362</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları</t>
+          <t>Moskova ve Petersburg Cep Rehberi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>380</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789752981904</t>
+          <t>9789752983304</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Edebiyatı</t>
+          <t>Müzik Felsefesi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>265</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789752984370</t>
+          <t>9789752980808</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İlkçağ Felsefesi Nedir?</t>
+          <t>Monet Art Book</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>415</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789757501091</t>
+          <t>9789757501077</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İletişim ve Grafik Tasarım</t>
+          <t>Modern Düşüncenin Doğuşu</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>700</v>
+        <v>190</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789752984493</t>
+          <t>9789752984417</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İktisat</t>
+          <t>Moda</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>380</v>
+        <v>28</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789752986312</t>
+          <t>9789752982178</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Üç Yüzü</t>
+          <t>Mimaride Estetik</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>550</v>
+        <v>135</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9789752983779</t>
+          <t>9757501409009</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Hong Kong Cartoville Harita Rehber</t>
+          <t>Midas’ın Müritleri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>365</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789752984202</t>
+          <t>9789752980310</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Hong Kong Cep Rehberi</t>
+          <t>Micromegas</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>360</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789752982338</t>
+          <t>9789752982666</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Cep Rehberi</t>
+          <t>Mısır ve Antik Yakındoğu’nun Kültür Tarihi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>545</v>
+        <v>68</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789752983502</t>
+          <t>9789752981690</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Hegel ve Marks İhtiyaç Kavramı</t>
+          <t>Mezhepler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>340</v>
+        <v>39</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789752984394</t>
+          <t>9789752982727</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Hegel ve Hegelcilik</t>
+          <t>Mezbaha No. 5</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789752982642</t>
+          <t>9789752981409</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hakları</t>
+          <t>Metin Erksan Sinemasını Okumayı Denemek</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>290</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789752980358</t>
+          <t>9789752983489</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Güney Afrika Cep Rehberi</t>
+          <t>Metatarih Ondokuzuncu Yüzyıl Avrupası’nda Tarihsel İmgelem</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>360</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789752984790</t>
+          <t>9758457675005</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyet Yasası</t>
+          <t>Meroe</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>135</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789752981942</t>
+          <t>9789752983472</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Chicago Cep Rehberi</t>
+          <t>Melez İmgeler</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>360</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789752982949</t>
+          <t>9789752980655</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Tunus Cep Rehberi</t>
+          <t>Maymun Evine Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>360</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789752983120</t>
+          <t>9758457357000</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Venedik Harita Rehber</t>
+          <t>Mavi Yatak Örtüsü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>365</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789752983960</t>
+          <t>9789752981102</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Cartoville Harita Rehber Tokyo (Ciltli)</t>
+          <t>Mavi Sütunlu Saray 1867 Evrensel Sergisi’nden Boğaziçi’ne</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>365</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789752981966</t>
+          <t>9789752980648</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Cape Town Cep Rehberi</t>
+          <t>Mavi Sakal</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>360</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789752983571</t>
+          <t>9752980112006</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>California Cep Rehberi</t>
+          <t>Mavi Öğle Sonrası</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>360</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789752984387</t>
+          <t>9789758457618</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Burası Tanzanya mı Karanfil?</t>
+          <t>ArtBook Matisse</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>165</v>
+        <v>60</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9789758457953</t>
+          <t>3990000005424</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte Görsel Gezi Rehberi</t>
+          <t>Zik - Zak Yumurcak</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>780</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789752986237</t>
+          <t>9757501310008</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte Cep Rehberi</t>
+          <t>Zeytin, Üzüm ve İncir Kültür Tarihi Eskizleri</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>415</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789752982680</t>
+          <t>9758457349005</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte Cartoville Harita Rehber</t>
+          <t>Zen Bahçesi</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>365</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789752983083</t>
+          <t>9757501735009</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Brüksel Cep Rehberi</t>
+          <t>Yurttaşlık ve Demokrasi</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>360</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789752983113</t>
+          <t>9789752980679</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Boston Cep Rehberi</t>
+          <t>Yunanlılar Mitlerine İnanmışlar mıydı?</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>360</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789752983526</t>
+          <t>9789758457427</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Bizans Tarihi</t>
+          <t>Yunan Adaları Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>210</v>
+        <v>39.35</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789752983380</t>
+          <t>9789752980716</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Berlin Harita Rehber</t>
+          <t>Yirminci Yüzyıl Tarihi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>365</v>
+        <v>350</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789752985810</t>
+          <t>9789752984363</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Berlin Görsel Gezi Rehberleri (Ciltli)</t>
+          <t>Yeryüzü Cenneti</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>840</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789752984233</t>
+          <t>9789752983106</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Başka Yerde ve Başka Biçimde</t>
+          <t>Yerel Bilgi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789752984462</t>
+          <t>9757501468006</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Barok</t>
+          <t>Yeniden Geçmiş Tarih, Yazılı Kültür, Toplum</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>235</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789752983694</t>
+          <t>9789752980488</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Bangkok Cartoville Harite Rehber</t>
+          <t>Yeni İletişim Teknolojileri ve Demokrasi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>365</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789752981157</t>
+          <t>9757501620008</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bali ve Lombok Cep Rehberi</t>
+          <t>Yaşam Tarzları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>360</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789752982222</t>
+          <t>9789752982789</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Babil</t>
+          <t>Yaratıcılık</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>225</v>
+        <v>80</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789752982826</t>
+          <t>9758457586004</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Avustralya Cep Rehberi</t>
+          <t>Yaralı Venüs</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>545</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789752980181</t>
+          <t>9789752980587</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Tarihinden Kesitler 1789-1980</t>
+          <t>Yann’ın Ülkesi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>570</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789752980174</t>
+          <t>9789752981089</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Tarihinden Kesitler 1494-1789</t>
+          <t>Yalnız Kadın</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>435</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789752983687</t>
+          <t>9789752980198</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Atina Cartoville Harita Rehber</t>
+          <t>Yalnız Adam</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>365</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789752983434</t>
+          <t>9758457683000</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles ve Lise</t>
+          <t>Yaban Aklın Evcilleştirilmesi</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>210</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789752981997</t>
+          <t>9758457055005</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji</t>
+          <t>Yirmi Yedinci Adam</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>190</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789752982215</t>
+          <t>9789752981393</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete ve Kaygı</t>
+          <t>Yıldız: Hülya Koçyiğit</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>235</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789752984677</t>
+          <t>9789752985261</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Anayasal Yurtseverlik</t>
+          <t>Kabala</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>240</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789752983441</t>
+          <t>9789752985490</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm</t>
+          <t>Edebiyat, Hukuk ve Sair Tuhaflıklar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>210</v>
+        <v>40</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789758457144</t>
+          <t>9757501646008</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Amsterdam Görsel Gezi Rehberi</t>
+          <t>Sanatçının Bir Siyaset Düşünürü Olarak Portresi: Ambrogio Lorenzetti</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>780</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789752980594</t>
+          <t>9789752985438</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Amsterdam Cep Rehberi</t>
+          <t>Korte Verhandeling Van God, De Mensch En Deszelvs Welstand - Kısa İnceleme</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>360</v>
+        <v>40</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789752982024</t>
+          <t>9789752985308</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Altı Varoluşçu Düşünür</t>
+          <t>İnsan Evrimi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>290</v>
+        <v>25</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789752984011</t>
+          <t>9789752985292</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Görsel Gezi Rehberi - Almanya  2016</t>
+          <t>Dünya Müziği</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>980</v>
+        <v>62</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789752980396</t>
+          <t>9789752985216</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>ABD Cep Rehberi</t>
+          <t>Liberalizm ve Adaletin Sınırları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>545</v>
+        <v>90</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789752981379</t>
+          <t>9789752985025</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Münih Cep Rehberi</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>360</v>
+        <v>25</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789757501619</t>
+          <t>9789752985322</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Moskova Görsel Gezi Rehberleri</t>
+          <t>Fransız Devrimi</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>780</v>
+        <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789752984592</t>
+          <t>9789752985001</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Moskova Cep Rehberi</t>
+          <t>Amerika Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>360</v>
+        <v>90</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789752983625</t>
+          <t>9789752985100</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Çin Cep Rehberi</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>545</v>
+        <v>125</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789752983205</t>
+          <t>9789752985124</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Platon ve Akademia</t>
+          <t>Sanat Pratiği</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>235</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789752983656</t>
+          <t>9789752985056</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Platon</t>
+          <t>Hukuk ya da Kukla Tiyatrosu</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>210</v>
+        <v>25</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789752982840</t>
+          <t>9789752985063</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Petersburg Görsel Gezi Rehberleri</t>
+          <t>Kuantum</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>780</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789752984714</t>
+          <t>9789752985049</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Petersburg Cep Rehberi</t>
+          <t>Jung</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>360</v>
+        <v>39</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789752982833</t>
+          <t>9789757501084</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Küba Cep Rehberi</t>
+          <t>Eşitlik</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>240</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789752984912</t>
+          <t>9789752981638</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri Tarihi</t>
+          <t>Eski Yakındoğu Sümer'den Kutsal Kitap'a</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>200</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
+          <t>9789752983311</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Erotizm</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9789752984271</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Epistemoloji</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9789752981218</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Empresyonistler</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9757501654003</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Eleştirel Bakış Entelektüellerle Söyleşi</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9789752981225</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Ekspresyonistler</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9789752983939</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Edgar Allan Poe Bütün Öyküleri 3</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9789752984578</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatta Estetik</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9789752981072</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Cumhuriyeti</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9789752984844</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Düşünce Özgürlüğü ve Hoşgörü</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9789752984707</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Düşler</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9789752981300</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Art Book Dürer</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9789752983618</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Yazın Tarihi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9789752980457</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Vejetaryen Mutfağı</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9789752983465</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Dünya İşletme Tarihi</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9757501506005</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Duvardaki Kapı</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9789752983922</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Edgar Allan Poe Bütün Öyküleri 2</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9789752980839</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Dostlarımızın Dostları</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9789752981768</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Jean-Paul Sartre</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9789752984585</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Doğu ile Batı’nın Yaratılışı</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9789752982468</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Diyabet</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9789752983564</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Dinler Tarihinde Başlangıçlar</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9789752983915</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Edgar Allan Poe Bütün Öyküleri 1</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9789752984356</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Din</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9757501760001</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Dilek Evi</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9758457551002</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Devlet-Tiyatro İlişkisi</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9757501875002</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Devletler ve Ekonomik Kalkınma Karşılaştırmalı Bir Tarihsel Analiz</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9789752983861</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Descartes</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9789752980662</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Demokratik Retoriğin Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9757501212005</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasinin Sonu</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9758457489008</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi İçinde Din Laikliğin Gelişimi</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9789752984615</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9789752982246</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Değişen Mekan Mekansal Süreçlere İlişkin Tartışma ve Araştırmalara Toplu Bakış: 1923 - 2003</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9789752981751</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Değiş Tokuştan Süpermarkete</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9757501018003</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Defterler / Cahiers De Travail 1965-1994</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9789752983052</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Darwin ve Darwincilik</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9789752982239</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Çokkültürlülük Bilmecesi</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9758457705009</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar, Gençlik ve Eğitim Üzerine</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9757501662008</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Çıplaklık ve Utanç Uygarlaşma Sürecinin Miti</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9789752980631</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Aşk</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9757501743004</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Çayın Kültür Tarihi</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9758457012008</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Çalınan Mektup</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9789752982185</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Sanat Kuramı</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9789757501817</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Sanayi Sonrası Toplumdan Post-Modern Topluma</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9789752981386</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Venedik Masalı</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9757501638003</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese - Bir Tuz Denizi Şarkısı</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9757501115009</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Computus - Avrupa Tarihinde Zaman ve Sayı</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9758457969005</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Colombus’tan Davidoff’a Tütün ve Kültür</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9757501433004</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Cinsiyetler Siyaseti</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9789758457298</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Cezanne</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9757501360003</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Cennetin Dilleri</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9789752980891</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Cengiz Han Dünyanın Fatihi</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9789752981898</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Caz</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9789752980037</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Caravaggio Işık ve Gölgenin Yaratıcısı</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9758457306008</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Taş Yüz</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9789752982017</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Büyük İskender’in Yaşamı ve Fetihleri</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9789758457458</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Britanya Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>55.56</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9789752980266</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Büyü, Bilim, Din ve Akılcılığın Kapsamı</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9757501280004</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Yönleriyle Masaj (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9789757501770</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Yönleriyle Gitarlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>39.81</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9789752981171</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Keltler</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9757501271002</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Yönleriyle Akvaryum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9789752981041</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Burton Bin Bir Gece Masalları</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9757501026008</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Burjuva Avrupa’nın Kuruluşu</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9789752982147</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Budacılık</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9789752981461</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Kayıp Kıta Mu</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9758457527007</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Brazzaville Kumsalı</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9752980040002</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Böceklerin Yaşamı</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9789752980020</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Bosch</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>3990000014856</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Bosch Art Book Hayal Gücünün Derinlikleri</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9789752981676</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Boğucu Kültür</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9789752982062</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Blues</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9789752981867</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Birinci Dünya Savaşı</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9757501450001</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Birinci Çözümlemeler</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9789752980167</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Bir Bebeğim Oldu Bir Bebeğim Öldü</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9758457721009</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Bilimsel Öyküler</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9789752981546</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Bilim-Kurgu</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9789752983588</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Felsefesine Tarihsel Bir Giriş</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9789758457977</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Bhagavadgita Hinduların Kutsal Kitabı</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9789752984837</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Beyhude</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>3990000005557</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Gürültü</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9789752982611</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Berlin Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9789758457731</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Berberlerin Pikniği</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9789752984073</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Bekarlar Balosu</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9789752980259</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Batıdaki Doğu</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9789752980877</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Batı’da Devrimler ve Devrimci Gelenek 1560 - 1991</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9758457330003</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Başka Bir Dünya</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>3990000012439</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Başı Boş</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9757501573007</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Basitleştirin! Organizasyonlarda Etkili İletişim</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789752981164</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Etiyopyalılar</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789752980792</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Bahçelerin ve Parkların Tarihi</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9758457314003</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Corto, Git Gidebildiğin Kadar...</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789752982567</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Aztekler</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9758457240005</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Aziz Ayyaşın Efsanesi</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789752983403</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Aynanın Tarihi</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9789752983168</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Aynada Melankoli</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9789752983373</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlanma</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789752982918</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa’nın Krizi</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789752981188</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Avant-Garde Tiyatro 1892-1992</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789752982345</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Atina Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>3990000004303</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Ateşin Kültür Tarihi</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9752980082002</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Ateş Piramiti</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9757501395005</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Şeytan</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9789752981430</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Arjantin Öyküleri</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9757501441009</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Apollon’un Gözü</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9758457217007</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Antikçağda Kitap</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9789757501961</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan’ın Kültür Tarihi</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9789752982055</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yakındoğu’nun Tarihi İÖ 3000-323</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>24.07</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789752982864</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Antik Felsefe</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9758457195008</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Antik Dünya ve Geleneksel Toplumlarda Dinler ve Mitolojiler Sözlüğü (2 Cilt Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>259.26</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9789752984318</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Alternatif Tıp Tarihi</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789752980822</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Allah Senden Razı Olsun Bay Rosewater</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9757501859002</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Alışılmadık Sesler</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9758457152001</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Albayım Beni Nezahat ile Evlendir</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9789752981911</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Aktör Dediğin Nedir ki? Münir Özkul Kitabı</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>8.8</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9757501980003</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Tarihöncesi</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9758457322008</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz’de Bir Doğu</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9789758457502</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz Balık Yemekleri</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9758457519002</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>3990000007885</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Adı: Atıf Yılmaz</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789752982093</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>A’dan Z’ye Düşünmek</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9757501336008</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Absürd Tiyatro</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789752982963</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>50 Çağdaş Sinemacı</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9789752981423</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>25 Ağustos 1983 ve Diğer Öyküler</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9758457403004</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Akbaba</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9789752981805</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Roma Harita Rehber (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9758457764006</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Camda Yürümek</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9789752981270</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Tango</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9789752981416</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Sibirya’da Corto Maltese</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789752981263</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Semerkant’taki Altın Yaldızlı Ev</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9757501751009</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Corto Maltese Oğlak Burcu Altında</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9758457837007</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Havanın Adları</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>1.85</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9789752986251</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Metafizik</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789752981065</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Refah Devletinin Krizi</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9757501069005</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Rastlantı ve Zorunluluk</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9789752980426</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Oyunculuk Tarihi Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>37.03</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789752986107</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Siyaset Felsefesi</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9789752986435</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk ve Şiddet</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9789757501312</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Zeytin, Üzüm ve İncir</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9789752986428</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. İşaya Üşür’ün Tarih ve Ekonomi Politik Yazıları</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9789752984554</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Felsefesi</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789752981973</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Tarihi</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9789752986336</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>İşaretler, Semboller ve Mitler</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9789752984950</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Tasarım</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9789752986138</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza / Var Olmak İçin Yöntemler</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9789752986411</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Psikiyatrik Bozuklukları Anlamak</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9789752980303</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Eserleri 2</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9789758457908</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Eserleri 1</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9789752986169</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9789752986176</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Avangard</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789752980907</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>İktisat Düşünürleri Büyük İktisat Düşünürlerinin Yaşamları ve Fikirleri</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9789752981294</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Mahremiyet - Uygarlaşma Sürecinin Miti 2</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789752985766</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza - Bir Başlangıç</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9789757501497</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Sermaye Çağı 1848-1875</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9789752982543</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9789752986367</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>İspanya Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9789752980402</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Mısır Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9789752982932</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Cep Rehberi Tokyo</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9789757501350</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Sanayi ve İmparatorluk</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9789752985339</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Soyut Sanat</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9789752986145</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Gastronomi</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9789757501701</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluk Çağı 1875-1914</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789752982475</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Mimarlık Tarihi</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9789752981669</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Yunan Mitolojisi</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9789752982291</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Antik Mısır</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9789752981560</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789752982383</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Varoluşçuluk</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9789752980242</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi İlahiyat</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9789752982376</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Tarihi</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9789752982192</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Parlamenter Demokrasinin Krizi</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9789752981959</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Sanat</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789752982130</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Felsefesi</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789752986213</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza: Yöntem, Tanrı, Demokrasi</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9789752986350</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Prag Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9789752986404</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Altın Oran</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9789752986381</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9789752986374</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Modern Düşüncenin Doğuşu</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9789752986398</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Patlama</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789752985568</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Roma Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9789752986329</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza ve Sürekli Demokrasi</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9789752986343</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Alzheimer</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9789752986305</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Natüralizm Ya Da Yitirirken Doğayı Hatırlamak</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9789752986299</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Sanayi, Sanayileşme ve Teknoloji</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9789752986282</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Bir Görsel İletişim Platformu Olarak Mekan</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9789752986275</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Bir Görsel İletişim Platformu Olarak Kitap</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9789752986268</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Auschwitz'de İki Kardeş</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9789752986244</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Rousseau</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789752986220</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Hukuki Feminizm</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9789752986206</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Şeytan Arabasının Yolcuları</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9789752986190</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji Tarihi</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789752986152</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Ateizm</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9789752986183</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Hollywood</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9789752986114</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Modern Dram Sanatı</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9789752986091</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi: Doğası - Değeri</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789752986039</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Sözcüklerin Dünyası</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9789752986008</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Kirli Çıkı</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9789752986015</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Hobbes ve Cumhuriyetçi Özgürlük</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789752985773</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Kopenhag (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9789752985865</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Dubrovnik</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9789752985988</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Komedya</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789752985995</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Laiklik</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9789752985964</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Sahi, İnovasyon Neden Bize Bu Kadar Uzak?</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9789752985933</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsalın Alacakaranlığı</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789752985926</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Psikanalizin Tarihi</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789752985919</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Hinduizm</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9789752985902</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Modernitenin Sonunda</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9789752985896</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Modern Hukukun Kaderi</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9789752985872</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişle Yüzleşme ve Ceza Adaleti: Yugoslavya Deneyimi</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9789752985834</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Antisemitizm</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9789752985841</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Beat Kuşağı</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789752985759</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Arapların Tarihi</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9789752985742</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Machiavelli</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9789752985735</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Kadın ve Erkek</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9789752985728</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Dersler</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9789752985711</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Finlandiya'dan 100 Sosyal Yenilik</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9789752985667</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Komedyası</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9789752985698</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Gezegenler</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9789752985650</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Caz Felsefesi</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9789752985643</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>1871 Komünü</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9789752985636</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Öncesi</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9789752985513</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Yunanistan, Atina ve Anakara (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9789752985605</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Film</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9789752985582</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Wittgenstein</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9789752985599</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Sanat Nereye Aittir?</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9789752985520</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Cadılık</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9789752984608</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Vilnius Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9789752982369</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Vikingler</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9789752985971</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Venedik ve Veneto Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9789752980945</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Venedik Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9789752981836</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Harita Rehber - Prag</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9789752983953</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Cartoville Harita Rehber Pekin (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9789752981843</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Paris Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9789752981829</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>New York Cartoville Harita Rehber (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9789752981812</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Londra Harita Rehber (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9789752981720</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Harita Rehber - Amsterdam</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9789752983533</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Barthes</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9789752985506</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Barselona ve Katalonya Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9789752983458</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Barselona Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9789752982536</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Harita Rehber - Barselona</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9789752985353</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Harita Rehber Brüksel (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9789752985445</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Neptün Mavisi Düşler</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9789752985223</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Tıp Tarihi</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9789752985452</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Kartaca</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9789752985384</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Antik Felsefe</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9789752985391</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Zeka</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9789752985360</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Gandhi</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9789752984769</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>İdeoloji</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9789752982413</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Roma İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9789757501558</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Roma Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9789752980617</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Roma Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9789752985315</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dünya Sembolü Olarak Oyun</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9789752985278</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Radikal Performans</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9789752984684</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Mit</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9789752985247</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Ritüelin Geleceği</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9789752985285</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Hannah Arendt ve İnsanlığa Karşı Suçlar</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9789752986121</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Viyana</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9789752986077</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Roma</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9789752985483</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Provans</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9789752984035</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Prag</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9789752986060</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Paris</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9789752985230</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Mektuplar</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9789752985186</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Descartes Felsefesinin İlkeleri ve Metafizik Düşünceler</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9789752985179</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Ambalaj Tasarımı</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9789752985193</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Yüzüncü Yıldönümünde Birinci Dünya Savaşı</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9789752984967</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Rönesans Estetiği</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9789752984905</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Yunan Sanatı</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9789752985889</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Brüksel</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9789752985162</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Zen</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9789752985155</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Masonluk</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9789752982437</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Alman Edebiyatı</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9789752981782</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Haçlılar</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9789752983229</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Habermas</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9789752985117</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Kaos</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9789752985148</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Eğitimde Kuram ve Direniş</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9789752985544</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Post-Demokrasi</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9789752985131</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Derrida</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9789752983359</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Modern Sanat ve Yeni Tipografi</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9789752984332</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Piramitleri</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9789752982352</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Yunanistan Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9789752980624</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Yunan Adaları Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9789752982888</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Yazın Kuramı</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9789758457991</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Kırılma Noktasında Dram Sanatı</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9789752980372</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Washington DC Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9789752986022</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Viyana Görsel Gezi Rehberleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9789752980761</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Viyana Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9789752982499</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Viyana Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9789752981881</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Üniversitelerin Tarihi</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9789752980389</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9758457209002</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Oyunları 2 Aşkın İcadı / Akrobatlar / Hapgood / Merdivenden İnen Sanatçı / Kasti Faul</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9789752984295</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Tiyatroda Yaşam-Oyun İlişkisi</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9789752983717</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Teolojik Politik İnceleme</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9789752980365</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Tayland Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9789752981928</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Tapınak Şövalyeleri</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9789752983014</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Tango</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9789752983540</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Şizofreni</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9789752983021</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9789752984127</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Sosyolojik Yöntemin Kuralları</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9789758457861</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Art Book Goya</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9789752981126</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Girit Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9789758457878</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Gauguin</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9789752984257</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Galileo</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9789752983281</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Freud</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9789752984080</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Ruhu</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9789752981133</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Fransa Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9789752985551</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Fransa Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9789752984622</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Frankfurt Okulu</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9789752984103</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Foucault</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9789752980068</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğrafa Başlarken</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9789752983366</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğraf ve Sinemanın Toplumsal Tarihi</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9789752984189</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğraf</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9789758457946</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Florida Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9789758457021</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Floransa ve Toscana Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9789752985087</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Floransa Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9789752982512</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Floransa Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9789752983328</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Fenomenoloji</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9789752983847</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Feminizm</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9789752981775</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Felsefe Akımları</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9789752982208</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Fantastik Edebiyat</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9789752984400</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Ergen Depresyonu</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9789752981683</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Empresyonizm</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9789752983724</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Edinburgh Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9789757501169</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Tiyatro Düşüncesi</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9789752984486</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Dubrovnik Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9789752982628</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Dublin Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9789752984066</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Dubai Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9789752981980</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Dinler</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9789752982550</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Dilbilim</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9789757501411</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Devrim Çağı (1789-1848)</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9789758457373</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Kuramı</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9789752984004</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>Devlet</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9789752983755</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Deha</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9789752982635</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>Dada ve Gerçeküstücülük</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9789752982260</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9789752981850</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğun Gözüyle Dünya</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9789752982970</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Cote d’Azur Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9789752983038</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal ve Kültürel Antropoloji</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9789752983069</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Siyonizm</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9789752980341</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>Singapur Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9789752983670</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Singapur Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9789752984561</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Seyşeller Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9789752983762</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>Saturnin</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9789752981348</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>San Francisco Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9789752984097</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Salsa ve Latin Caz</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9789752982123</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>Rus Edebiyatı</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9789752984172</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>Rus Devrimi</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9789752980747</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Rodos Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9789752983991</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>Retorik</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9789752982765</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>Restoranın İcadı</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9789758457748</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Renoir</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>9789752980228</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Ramayana</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9789752984141</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Psikanalizi Okumak</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9789752981584</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>Psikanaliz</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9789758457434</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>Prag Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9789752984165</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>Poetika</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9789752982758</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>Petersburg - Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9789752981553</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>Pekin Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9789752980334</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>Paris Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9789757501428</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>Paris - Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9789752984783</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Paranoya</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9789752981447</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğün Geleceği Yoktur</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9789752983151</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>Oyunlar ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9789752984646</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Oyunculukta Stanislavski Sistemi</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9789752983892</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda New York</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9789752983243</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Londra</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>9789752984660</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Küba</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9789752984653</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Dubrovnik ve Dalmaçya Kıyısı</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9789752983663</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Budapeşte</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9789752985858</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Barselona</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9789752985797</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>On Adımda Amsterdam</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9789752982079</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Nietzsche</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9789757501688</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>New York Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9789752980754</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>New York Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9789752981539</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>Napoleon</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9789752982741</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>Moskova Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9789752984691</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>Modern Çin</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9789758457281</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>ArtBook Michelangelo</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9789752980785</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>Mısır, Yunan ve Roma Antik Akdeniz Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9789752980884</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>Mısır</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9789752981034</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>Mezopotamya Yazı, Akıl ve Tanrılar</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9789752982451</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>Mayalar</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9789752983984</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>Max Weber</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9789752984820</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>Marx’tan Spinoza’ya, Spinoza’dan Marx’a: Güncel Müdahaleler</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9789752983144</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>Malta Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9789752984219</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>Malezya Berlitz Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9789752984431</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>Maldivler Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9789752983410</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>Harita Rehber - Madrid</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9789758457885</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>Görsel Gezi Rehberi - Madrid 2016</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9789752982604</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>Madrid (Cep Rehberi )</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9789752984738</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>Machiavelli, Makyavelizm ve Modernite</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9789752984301</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>Los Angeles Berlitz Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9789752985827</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>Londra Görsel Gezi Rehberleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9789752980952</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>Londra Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9789752983212</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme ve Eşitsizlik</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9789752982659</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9789752984455</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Isınma</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9789752984479</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Köpeğinizi Nasıl Bilirsiniz?</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9789752983199</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Sanat</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9757501182001</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Akdeniz Yemekleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9789752984639</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Kitabın Tarihi</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9789752982420</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>Kierkegaard</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9789752984776</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Kıta Felsefesi</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>9789752984264</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>Keynes ve Keynesçilik</t>
+        </is>
+      </c>
+      <c r="C742" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>9789752983601</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>Keynes</t>
+        </is>
+      </c>
+      <c r="C743" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>9789752983854</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>Keltler</t>
+        </is>
+      </c>
+      <c r="C744" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>9789752982000</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizm</t>
+        </is>
+      </c>
+      <c r="C745" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>9789752980969</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>Kanada Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C746" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>9789752983267</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>Kafka</t>
+        </is>
+      </c>
+      <c r="C747" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>9789752983519</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>Japonya Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C748" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>9789752985476</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>Görsel Gezi Rehberleri: İtalya 2016 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C749" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>9789752982321</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>İtalya Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C750" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>9789752980730</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>İsviçre Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C751" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>9789752981355</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul ve Ege Kıyısı Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C752" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>9789752983397</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C753" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>9789757501473</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C754" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>9789752982772</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>İspanya İç Savaşı</t>
+        </is>
+      </c>
+      <c r="C755" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>9789758457168</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>İspanya Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C756" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>9789752983632</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>İslam</t>
+        </is>
+      </c>
+      <c r="C757" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>9789752983595</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>İskoçya Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C758" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>9789752982048</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
+          <t>İskenderiye Kütüphanesi Antik Dünya’nın Öğrenim Merkezi</t>
+        </is>
+      </c>
+      <c r="C759" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>9789752984110</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları</t>
+        </is>
+      </c>
+      <c r="C760" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>9789752981904</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>İngiliz Edebiyatı</t>
+        </is>
+      </c>
+      <c r="C761" s="1">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>9789752984370</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>İlkçağ Felsefesi Nedir?</t>
+        </is>
+      </c>
+      <c r="C762" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>9789757501091</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>İletişim ve Grafik Tasarım</t>
+        </is>
+      </c>
+      <c r="C763" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>9789752984493</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>İktisat</t>
+        </is>
+      </c>
+      <c r="C764" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>9789752986312</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>İktidarın Üç Yüzü</t>
+        </is>
+      </c>
+      <c r="C765" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>9789752983779</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>Hong Kong Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C766" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>9789752984202</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>Hong Kong Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C767" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>9789752982338</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
+          <t>Hindistan Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C768" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>9789752983502</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>Hegel ve Marks İhtiyaç Kavramı</t>
+        </is>
+      </c>
+      <c r="C769" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>9789752984394</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>Hegel ve Hegelcilik</t>
+        </is>
+      </c>
+      <c r="C770" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>9789752982642</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>Hayvan Hakları</t>
+        </is>
+      </c>
+      <c r="C771" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>9789752980358</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>Güney Afrika Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C772" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>9789752984790</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>Cinsiyet Yasası</t>
+        </is>
+      </c>
+      <c r="C773" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>9789752981942</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>Chicago Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C774" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>9789752982949</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
+          <t>Tunus Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C775" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>9789752983120</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>Venedik Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C776" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>9789752983960</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
+          <t>Cartoville Harita Rehber Tokyo (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C777" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3">
+      <c r="A778" s="1" t="inlineStr">
+        <is>
+          <t>9789752981966</t>
+        </is>
+      </c>
+      <c r="B778" s="1" t="inlineStr">
+        <is>
+          <t>Cape Town Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C778" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3">
+      <c r="A779" s="1" t="inlineStr">
+        <is>
+          <t>9789752983571</t>
+        </is>
+      </c>
+      <c r="B779" s="1" t="inlineStr">
+        <is>
+          <t>California Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C779" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>9789752984387</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>Burası Tanzanya mı Karanfil?</t>
+        </is>
+      </c>
+      <c r="C780" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>9789758457953</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>Budapeşte Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C781" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>9789752986237</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>Budapeşte Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C782" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>9789752982680</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
+          <t>Budapeşte Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C783" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3">
+      <c r="A784" s="1" t="inlineStr">
+        <is>
+          <t>9789752983083</t>
+        </is>
+      </c>
+      <c r="B784" s="1" t="inlineStr">
+        <is>
+          <t>Brüksel Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C784" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3">
+      <c r="A785" s="1" t="inlineStr">
+        <is>
+          <t>9789752983113</t>
+        </is>
+      </c>
+      <c r="B785" s="1" t="inlineStr">
+        <is>
+          <t>Boston Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C785" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3">
+      <c r="A786" s="1" t="inlineStr">
+        <is>
+          <t>9789752983526</t>
+        </is>
+      </c>
+      <c r="B786" s="1" t="inlineStr">
+        <is>
+          <t>Bizans Tarihi</t>
+        </is>
+      </c>
+      <c r="C786" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3">
+      <c r="A787" s="1" t="inlineStr">
+        <is>
+          <t>9789752983380</t>
+        </is>
+      </c>
+      <c r="B787" s="1" t="inlineStr">
+        <is>
+          <t>Berlin Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C787" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3">
+      <c r="A788" s="1" t="inlineStr">
+        <is>
+          <t>9789752985810</t>
+        </is>
+      </c>
+      <c r="B788" s="1" t="inlineStr">
+        <is>
+          <t>Berlin Görsel Gezi Rehberleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C788" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>9789752984233</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>Başka Yerde ve Başka Biçimde</t>
+        </is>
+      </c>
+      <c r="C789" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>9789752984462</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>Barok</t>
+        </is>
+      </c>
+      <c r="C790" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>9789752983694</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
+          <t>Bangkok Cartoville Harite Rehber</t>
+        </is>
+      </c>
+      <c r="C791" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3">
+      <c r="A792" s="1" t="inlineStr">
+        <is>
+          <t>9789752981157</t>
+        </is>
+      </c>
+      <c r="B792" s="1" t="inlineStr">
+        <is>
+          <t>Bali ve Lombok Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C792" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3">
+      <c r="A793" s="1" t="inlineStr">
+        <is>
+          <t>9789752982222</t>
+        </is>
+      </c>
+      <c r="B793" s="1" t="inlineStr">
+        <is>
+          <t>Babil</t>
+        </is>
+      </c>
+      <c r="C793" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3">
+      <c r="A794" s="1" t="inlineStr">
+        <is>
+          <t>9789752982826</t>
+        </is>
+      </c>
+      <c r="B794" s="1" t="inlineStr">
+        <is>
+          <t>Avustralya Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C794" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3">
+      <c r="A795" s="1" t="inlineStr">
+        <is>
+          <t>9789752980181</t>
+        </is>
+      </c>
+      <c r="B795" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Tarihinden Kesitler 1789-1980</t>
+        </is>
+      </c>
+      <c r="C795" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3">
+      <c r="A796" s="1" t="inlineStr">
+        <is>
+          <t>9789752980174</t>
+        </is>
+      </c>
+      <c r="B796" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Tarihinden Kesitler 1494-1789</t>
+        </is>
+      </c>
+      <c r="C796" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3">
+      <c r="A797" s="1" t="inlineStr">
+        <is>
+          <t>9789752983687</t>
+        </is>
+      </c>
+      <c r="B797" s="1" t="inlineStr">
+        <is>
+          <t>Atina Cartoville Harita Rehber</t>
+        </is>
+      </c>
+      <c r="C797" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3">
+      <c r="A798" s="1" t="inlineStr">
+        <is>
+          <t>9789752983434</t>
+        </is>
+      </c>
+      <c r="B798" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles ve Lise</t>
+        </is>
+      </c>
+      <c r="C798" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3">
+      <c r="A799" s="1" t="inlineStr">
+        <is>
+          <t>9789752981997</t>
+        </is>
+      </c>
+      <c r="B799" s="1" t="inlineStr">
+        <is>
+          <t>Antropoloji</t>
+        </is>
+      </c>
+      <c r="C799" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3">
+      <c r="A800" s="1" t="inlineStr">
+        <is>
+          <t>9789752982215</t>
+        </is>
+      </c>
+      <c r="B800" s="1" t="inlineStr">
+        <is>
+          <t>Anksiyete ve Kaygı</t>
+        </is>
+      </c>
+      <c r="C800" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3">
+      <c r="A801" s="1" t="inlineStr">
+        <is>
+          <t>9789752984677</t>
+        </is>
+      </c>
+      <c r="B801" s="1" t="inlineStr">
+        <is>
+          <t>Anayasal Yurtseverlik</t>
+        </is>
+      </c>
+      <c r="C801" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3">
+      <c r="A802" s="1" t="inlineStr">
+        <is>
+          <t>9789752983441</t>
+        </is>
+      </c>
+      <c r="B802" s="1" t="inlineStr">
+        <is>
+          <t>Anarşizm</t>
+        </is>
+      </c>
+      <c r="C802" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3">
+      <c r="A803" s="1" t="inlineStr">
+        <is>
+          <t>9789758457144</t>
+        </is>
+      </c>
+      <c r="B803" s="1" t="inlineStr">
+        <is>
+          <t>Amsterdam Görsel Gezi Rehberi</t>
+        </is>
+      </c>
+      <c r="C803" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>9789752980594</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
+          <t>Amsterdam Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C804" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>9789752982024</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
+          <t>Altı Varoluşçu Düşünür</t>
+        </is>
+      </c>
+      <c r="C805" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>9789752984011</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>Görsel Gezi Rehberi - Almanya  2016</t>
+        </is>
+      </c>
+      <c r="C806" s="1">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3">
+      <c r="A807" s="1" t="inlineStr">
+        <is>
+          <t>9789752980396</t>
+        </is>
+      </c>
+      <c r="B807" s="1" t="inlineStr">
+        <is>
+          <t>ABD Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C807" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3">
+      <c r="A808" s="1" t="inlineStr">
+        <is>
+          <t>9789752981379</t>
+        </is>
+      </c>
+      <c r="B808" s="1" t="inlineStr">
+        <is>
+          <t>Münih Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C808" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3">
+      <c r="A809" s="1" t="inlineStr">
+        <is>
+          <t>9789757501619</t>
+        </is>
+      </c>
+      <c r="B809" s="1" t="inlineStr">
+        <is>
+          <t>Moskova Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C809" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3">
+      <c r="A810" s="1" t="inlineStr">
+        <is>
+          <t>9789752984592</t>
+        </is>
+      </c>
+      <c r="B810" s="1" t="inlineStr">
+        <is>
+          <t>Moskova Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C810" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3">
+      <c r="A811" s="1" t="inlineStr">
+        <is>
+          <t>9789752983625</t>
+        </is>
+      </c>
+      <c r="B811" s="1" t="inlineStr">
+        <is>
+          <t>Çin Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C811" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3">
+      <c r="A812" s="1" t="inlineStr">
+        <is>
+          <t>9789752983205</t>
+        </is>
+      </c>
+      <c r="B812" s="1" t="inlineStr">
+        <is>
+          <t>Platon ve Akademia</t>
+        </is>
+      </c>
+      <c r="C812" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3">
+      <c r="A813" s="1" t="inlineStr">
+        <is>
+          <t>9789752983656</t>
+        </is>
+      </c>
+      <c r="B813" s="1" t="inlineStr">
+        <is>
+          <t>Platon</t>
+        </is>
+      </c>
+      <c r="C813" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3">
+      <c r="A814" s="1" t="inlineStr">
+        <is>
+          <t>9789752982840</t>
+        </is>
+      </c>
+      <c r="B814" s="1" t="inlineStr">
+        <is>
+          <t>Petersburg Görsel Gezi Rehberleri</t>
+        </is>
+      </c>
+      <c r="C814" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3">
+      <c r="A815" s="1" t="inlineStr">
+        <is>
+          <t>9789752984714</t>
+        </is>
+      </c>
+      <c r="B815" s="1" t="inlineStr">
+        <is>
+          <t>Petersburg Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C815" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3">
+      <c r="A816" s="1" t="inlineStr">
+        <is>
+          <t>9789752982833</t>
+        </is>
+      </c>
+      <c r="B816" s="1" t="inlineStr">
+        <is>
+          <t>Küba Cep Rehberi</t>
+        </is>
+      </c>
+      <c r="C816" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3">
+      <c r="A817" s="1" t="inlineStr">
+        <is>
+          <t>9789752984912</t>
+        </is>
+      </c>
+      <c r="B817" s="1" t="inlineStr">
+        <is>
+          <t>Psikiyatri Tarihi</t>
+        </is>
+      </c>
+      <c r="C817" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3">
+      <c r="A818" s="1" t="inlineStr">
+        <is>
           <t>9789752984981</t>
         </is>
       </c>
-      <c r="B342" s="1" t="inlineStr">
+      <c r="B818" s="1" t="inlineStr">
         <is>
           <t>Modernizm</t>
         </is>
       </c>
-      <c r="C342" s="1">
+      <c r="C818" s="1">
         <v>235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>