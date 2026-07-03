--- v2 (2026-04-06)
+++ v3 (2026-07-03)
@@ -85,12295 +85,12310 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789752986084</t>
+          <t>9789752986442</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Eşitlik Üzerine</t>
+          <t>Politik İnceleme</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757501534</t>
+          <t>9789752986084</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Matematik Üzerine Diyaloglar</t>
+          <t>Siyasi Eşitlik Üzerine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752984868</t>
+          <t>9789757501534</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>MarX</t>
+          <t>Matematik Üzerine Diyaloglar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752983007</t>
+          <t>9789752984868</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Madde ve Bellek</t>
+          <t>MarX</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758457984</t>
+          <t>9789752983007</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Macromedia Fireworks 4 Macintosh ve Windows</t>
+          <t>Madde ve Bellek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>2.78</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9758457829002</t>
+          <t>9789758457984</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Lüneburg Varyantı</t>
+          <t>Macromedia Fireworks 4 Macintosh ve Windows</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1.85</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9757501697000</t>
+          <t>9758457829002</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Lord Arthur Savile’in Suçu</t>
+          <t>Lüneburg Varyantı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>8.8</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789752984448</t>
+          <t>9757501697000</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Locke</t>
+          <t>Lord Arthur Savile’in Suçu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>115</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752980273</t>
+          <t>9789752984448</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Libra</t>
+          <t>Locke</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>4.63</v>
+        <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752982482</t>
+          <t>9789752980273</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Liberaller ve Cemaatçiler</t>
+          <t>Libra</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752980938</t>
+          <t>9789752982482</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Liberalizmin İki Yüzü</t>
+          <t>Liberaller ve Cemaatçiler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752980815</t>
+          <t>9789752980938</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Leonardo Da Vinci</t>
+          <t>Liberalizmin İki Yüzü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>275</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752983076</t>
+          <t>9789752980815</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Leonardo</t>
+          <t>ArtBook Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20</v>
+        <v>275</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752984349</t>
+          <t>9789752983076</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Pay</t>
+          <t>Leonardo</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9757501298009</t>
+          <t>9789752984349</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Lady Anne Susuyor</t>
+          <t>Lanetli Pay</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>8.33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752982819</t>
+          <t>9757501298009</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Lacan</t>
+          <t>Lady Anne Susuyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9757501379005</t>
+          <t>9789752982819</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sorgulanıyor</t>
+          <t>Lacan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>17.59</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752984325</t>
+          <t>9757501379005</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Kökenleri</t>
+          <t>Küreselleşme Sorgulanıyor</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>35</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752984196</t>
+          <t>9789752984325</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerin Yorumlanması</t>
+          <t>Kültürün Kökenleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>48</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752981508</t>
+          <t>9789752984196</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Dönemeç</t>
+          <t>Kültürlerin Yorumlanması</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>4.63</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752981737</t>
+          <t>9789752981508</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asya’nın Bin Yüzü: Ankara</t>
+          <t>Kültürel Dönemeç</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>95</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752982673</t>
+          <t>9789752981737</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kurban ve Egemenlik</t>
+          <t>Küçük Asya’nın Bin Yüzü: Ankara</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>8.33</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9758457225002</t>
+          <t>9789752982673</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kullervo’nun Öyküsü</t>
+          <t>Kurban ve Egemenlik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1.85</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752980990</t>
+          <t>9758457225002</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kral Ludd’un Saltanatı</t>
+          <t>Kullervo’nun Öyküsü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>2.78</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752981317</t>
+          <t>9789752980990</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Korsanlar Arasında Yaşam</t>
+          <t>Kral Ludd’un Saltanatı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>8.33</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000014716</t>
+          <t>9789752981317</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Konuk Kaplan</t>
+          <t>Korsanlar Arasında Yaşam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>6.02</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752983342</t>
+          <t>3990000014716</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kokunun Tarihi</t>
+          <t>Konuk Kaplan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>18.52</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9752980104001</t>
+          <t>9789752983342</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kodes Kuşu</t>
+          <t>Kokunun Tarihi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>65</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752981201</t>
+          <t>9752980104001</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Klimt</t>
+          <t>Kodes Kuşu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>25</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9757501204000</t>
+          <t>9789752981201</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Klasik İtalyan Yemekleri (Ciltli)</t>
+          <t>ArtBook Klimt</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000013853</t>
+          <t>9757501204000</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Klasik Gitar İçin Düzenlenmiş Popüler Ezgiler</t>
+          <t>Klasik İtalyan Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9757501190006</t>
+          <t>3990000013853</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Klasik Fransız Yemekleri (Ciltli)</t>
+          <t>Klasik Gitar İçin Düzenlenmiş Popüler Ezgiler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>69.44</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9757501999005</t>
+          <t>9757501190006</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet</t>
+          <t>Klasik Fransız Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>2.78</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9758457470006</t>
+          <t>9757501999005</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Keyif Verici Maddelerin Tarihi Cennet, Tat ve Mantık</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>12.96</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752981195</t>
+          <t>9758457470006</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kemik Kanunu</t>
+          <t>Keyif Verici Maddelerin Tarihi Cennet, Tat ve Mantık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758457397</t>
+          <t>9789752981195</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kelt Şafağı</t>
+          <t>Kemik Kanunu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752984226</t>
+          <t>9789758457397</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kedinizi Nasıl Bilirsiniz?</t>
+          <t>Kelt Şafağı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9758457535002</t>
+          <t>9789752984226</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kedilerin Dili</t>
+          <t>Kedinizi Nasıl Bilirsiniz?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9752980147008</t>
+          <t>9758457535002</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kedi Beşiği</t>
+          <t>Kedilerin Dili</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>14.81</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9758457101009</t>
+          <t>9752980147008</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Katip Bartleby</t>
+          <t>Kedi Beşiği</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>4.63</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9757501590004</t>
+          <t>9758457101009</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Karşılaşma Karşılaştırma Dinler Tarihi Araştırmaları</t>
+          <t>Katip Bartleby</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9757501883007</t>
+          <t>9757501590004</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kardinal Napellus</t>
+          <t>Karşılaşma Karşılaştırma Dinler Tarihi Araştırmaları</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9757501247007</t>
+          <t>9757501883007</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karakterler</t>
+          <t>Kardinal Napellus</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789752980846</t>
+          <t>9757501247007</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Karakterin  Ölümü Modernizmden Sonra Tiyatro</t>
+          <t>Karakterler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>17.59</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789752980563</t>
+          <t>9789752980846</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Tarihi</t>
+          <t>Karakterin  Ölümü Modernizmden Sonra Tiyatro</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>20.37</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789752983137</t>
+          <t>9789752980563</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Geleceği</t>
+          <t>Kapitalizmin Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>4.63</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752983908</t>
+          <t>9789752983137</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kant</t>
+          <t>Kapitalizmin Geleceği</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758457625</t>
+          <t>9789752983908</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Kandinsky</t>
+          <t>Kant</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>25</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9758457780006</t>
+          <t>9789758457625</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kanal Düşleri</t>
+          <t>ArtBook Kandinsky</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>4.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9757501239002</t>
+          <t>9758457780006</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kamuoyu Suskunluk Sarmalının Keşfi</t>
+          <t>Kanal Düşleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>18.52</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9757501122007</t>
+          <t>9757501239002</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kalpazanlar ve Eleştirmenler Batı Tarihçiliğinde Yaratıcılık ve Sahtekarlık</t>
+          <t>Kamuoyu Suskunluk Sarmalının Keşfi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>2.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9752980058007</t>
+          <t>9757501122007</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kalem ve Kılıç</t>
+          <t>Kalpazanlar ve Eleştirmenler Batı Tarihçiliğinde Yaratıcılık ve Sahtekarlık</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>8.33</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9758457853007</t>
+          <t>9752980058007</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kahve ve Kahvehane</t>
+          <t>Kalem ve Kılıç</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9897522982581</t>
+          <t>9758457853007</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kahkaha ve Hüzün: Sadri Alışık</t>
+          <t>Kahve ve Kahvehane</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>2.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000012471</t>
+          <t>9897522982581</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kader: Zeki Demirkubuz</t>
+          <t>Kahkaha ve Hüzün: Sadri Alışık</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>13.89</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9757501581002</t>
+          <t>3990000012471</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kaçan Ayna</t>
+          <t>Kader: Zeki Demirkubuz</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752982307</t>
+          <t>9757501581002</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Jung’dan Seçme Yazılar</t>
+          <t>Kaçan Ayna</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>25</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752981010</t>
+          <t>9789752982307</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Johnny ve Ölüler</t>
+          <t>Jung’dan Seçme Yazılar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>2.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752981003</t>
+          <t>9789752981010</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Jack Maggs</t>
+          <t>Johnny ve Ölüler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>8.33</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9758457004003</t>
+          <t>9789752981003</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İyi Kızlar Cennete Kötü Kızlar Her Yere</t>
+          <t>Jack Maggs</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>4.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752983045</t>
+          <t>9758457004003</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Edebiyatı</t>
+          <t>İyi Kızlar Cennete Kötü Kızlar Her Yere</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>42</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752981027</t>
+          <t>9789752983045</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Johnny ve Bombalar</t>
+          <t>İtalyan Edebiyatı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>2.78</v>
+        <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752982086</t>
+          <t>9789752981027</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Jeopolitik</t>
+          <t>Johnny ve Bombalar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>105</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758457656</t>
+          <t>9789752982086</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İşkencenin Tarihi</t>
+          <t>Jeopolitik</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>21.3</v>
+        <v>105</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752983557</t>
+          <t>9789758457656</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İntiharın Tarihi İstemli Ölüm Karşısında Batı Toplumu</t>
+          <t>İşkencenin Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>24.07</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758457380</t>
+          <t>9789752983557</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İnternet</t>
+          <t>İntiharın Tarihi İstemli Ölüm Karşısında Batı Toplumu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>2.78</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789752980518</t>
+          <t>9789758457380</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İnsansız Yönetim Türkiye’de İnsan Hakları</t>
+          <t>İnternet</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>4.63</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000012985</t>
+          <t>9789752980518</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığı Ancak Sen Kurtarırsın! Johnny Maxwell Üçlemesi Birinci kitap</t>
+          <t>İnsansız Yönetim Türkiye’de İnsan Hakları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752982871</t>
+          <t>3990000012985</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnkalar</t>
+          <t>İnsanlığı Ancak Sen Kurtarırsın! Johnny Maxwell Üçlemesi Birinci kitap</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>18</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789752981515</t>
+          <t>9789752982871</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluktan Sonra</t>
+          <t>İnkalar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>4.63</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752984882</t>
+          <t>9789752981515</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İmgenin İktidarları</t>
+          <t>İmparatorluktan Sonra</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>38</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789752983731</t>
+          <t>9789752984882</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İmgelem</t>
+          <t>İmgenin İktidarları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>9.26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752981744</t>
+          <t>9789752983731</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmak</t>
+          <t>İmgelem</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752982284</t>
+          <t>9789752981744</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İletişime Karşı</t>
+          <t>İnsan Olmak</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752980150</t>
+          <t>9789752982284</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İlerleme ve Sonrası Yirminci Yüzyılda Amerikan Toplumsal Reformu ve Avrupa Sosyalizmi</t>
+          <t>İletişime Karşı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>8.33</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752982994</t>
+          <t>9789752980150</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İlerleme</t>
+          <t>İlerleme ve Sonrası Yirminci Yüzyılda Amerikan Toplumsal Reformu ve Avrupa Sosyalizmi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758457496</t>
+          <t>9789752982994</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İleri Düzey Adobe Photoshop Tasarım Teknikleri Grafik ve Web Tasarımı Macintosh &amp; Windows</t>
+          <t>İlerleme</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>25.93</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752981331</t>
+          <t>9789758457496</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İktisat Tarihi</t>
+          <t>İleri Düzey Adobe Photoshop Tasarım Teknikleri Grafik ve Web Tasarımı Macintosh &amp; Windows</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>18.52</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789752981713</t>
+          <t>9789752981331</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Düşünce Tarihi</t>
+          <t>İktisat Tarihi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>38.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789752981874</t>
+          <t>9789752981713</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşı</t>
+          <t>İktisadi Düşünce Tarihi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>22.22</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789752984424</t>
+          <t>9789752981874</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Iskalanan Gençlik</t>
+          <t>İkinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>80</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758457069</t>
+          <t>9789752984424</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hukuk, Özgürlük ve Ahlak</t>
+          <t>Iskalanan Gençlik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>5.56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789752983496</t>
+          <t>9789758457069</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Homo Juridicus</t>
+          <t>Hukuk, Özgürlük ve Ahlak</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>35</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789752983427</t>
+          <t>9789752983496</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Homeros</t>
+          <t>Homo Juridicus</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9758457802005</t>
+          <t>9789752983427</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hokus Pokus</t>
+          <t>Homeros</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>14.81</v>
+        <v>35</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000014666</t>
+          <t>9758457802005</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hititler</t>
+          <t>Hokus Pokus</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>10.19</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789752982505</t>
+          <t>3990000014666</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Hititler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>8.33</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789752981591</t>
+          <t>9789752982505</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Hititler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>14.5</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789752980860</t>
+          <t>9789752981591</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Hitit Dünyasında Yaşam ve Toplum</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>19.44</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789752980471</t>
+          <t>9789752980860</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hint Avrupalıların İzinde Dil, Arkeoloji ve Mit</t>
+          <t>Hitit Dünyasında Yaşam ve Toplum</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>8.33</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758457632</t>
+          <t>9789752980471</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>Hint Avrupalıların İzinde Dil, Arkeoloji ve Mit</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>12</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789752982697</t>
+          <t>9789758457632</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlık</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9757501042008</t>
+          <t>9789752982697</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Herodotos’un Aynası</t>
+          <t>Hıristiyanlık</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>8.33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9758457578009</t>
+          <t>9757501042008</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Heliogabalos Taçlı Anarşist</t>
+          <t>Herodotos’un Aynası</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000007125</t>
+          <t>9758457578009</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Harry Potter Büyülü Taş</t>
+          <t>Heliogabalos Taçlı Anarşist</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>4.54</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789752983175</t>
+          <t>3990000007125</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hamlet Üzerine Soruşturma: Sağırlar Diyaloğu</t>
+          <t>Harry Potter Büyülü Taş</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>4.63</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752983090</t>
+          <t>9789752983175</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hakları Ciddiye Almak</t>
+          <t>Hamlet Üzerine Soruşturma: Sağırlar Diyaloğu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>27.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789752982116</t>
+          <t>9789752983090</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Mekanları</t>
+          <t>Hakları Ciddiye Almak</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>4.63</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789752982444</t>
+          <t>9789752982116</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Haber Etiği Ahlaki Gazeteciliğin Kuruluşu ve Eleştirisi</t>
+          <t>Hafıza Mekanları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752981119</t>
+          <t>9789752982444</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>H.P. Lovecraft / Toplu Eserleri - 3</t>
+          <t>Haber Etiği Ahlaki Gazeteciliğin Kuruluşu ve Eleştirisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>28.7</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789752984813</t>
+          <t>9789752981119</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Güzelliğin Tarihi</t>
+          <t>H.P. Lovecraft / Toplu Eserleri - 3</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>30</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789752983748</t>
+          <t>9789752984813</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Güzelin Biçimleri</t>
+          <t>Güzelliğin Tarihi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789752984288</t>
+          <t>9789752983748</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İçe Kıvrımlı</t>
+          <t>Güzelin Biçimleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789752980495</t>
+          <t>9789752984288</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Güneş Çarkında Gölgeler Shakespeare’den Seçmeler</t>
+          <t>İçe Kıvrımlı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>2.78</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789752984059</t>
+          <t>9789752980495</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatın Keşfi- 2</t>
+          <t>Güneş Çarkında Gölgeler Shakespeare’den Seçmeler</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>55</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789752983816</t>
+          <t>9789752984059</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatın Keşfi 1</t>
+          <t>Gündelik Hayatın Keşfi- 2</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>21.3</v>
+        <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9758457667000</t>
+          <t>9789752983816</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatımızın Tarihi</t>
+          <t>Gündelik Hayatın Keşfi 1</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>37.04</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789752982406</t>
+          <t>9758457667000</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Güç İlişkileri Tarih, Retorik, Kanıt</t>
+          <t>Gündelik Hayatımızın Tarihi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>4.63</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752980549</t>
+          <t>9789752982406</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Hileli Tartı</t>
+          <t>Güç İlişkileri Tarih, Retorik, Kanıt</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9758457039005</t>
+          <t>9789752980549</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gösterimlerin Çözümlemesi Tiyatro, Dans, Mim, Sinema</t>
+          <t>Hileli Tartı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>25.93</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789752984516</t>
+          <t>9758457039005</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gönül Çelmenin Tarihi</t>
+          <t>Gösterimlerin Çözümlemesi Tiyatro, Dans, Mim, Sinema</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>95</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789752982314</t>
+          <t>9789752984516</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Kısa Tarihi</t>
+          <t>Gönül Çelmenin Tarihi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>4.63</v>
+        <v>95</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9758457543007</t>
+          <t>9789752982314</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gölge ve Meridyen</t>
+          <t>Gölgenin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1.85</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9757501107004</t>
+          <t>9758457543007</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Üzerine</t>
+          <t>Gölge ve Meridyen</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>19.44</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752982031</t>
+          <t>9757501107004</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Gotik Aşırılık, Dehşet, Kötülük ve Yıkım Dört Yüzyılı</t>
+          <t>Gökyüzü Üzerine</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>440</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789752982109</t>
+          <t>9789752982031</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gesi Bağları’nda Bir Sabah</t>
+          <t>Gotik Aşırılık, Dehşet, Kötülük ve Yıkım Dört Yüzyılı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>2.78</v>
+        <v>440</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752980136</t>
+          <t>9789752982109</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gemi Batıyor, Seyrediyorlar</t>
+          <t>Gesi Bağları’nda Bir Sabah</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>1.85</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752980129</t>
+          <t>9789752980136</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Gemi Batıyor, Seyreden Yok İlerleme Fikri</t>
+          <t>Gemi Batıyor, Seyrediyorlar</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789752984745</t>
+          <t>9789752980129</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Geçmişe İlişkin Suç ve Bugünkü Hukuk</t>
+          <t>Gemi Batıyor, Seyreden Yok İlerleme Fikri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>18</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752982703</t>
+          <t>9789752984745</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gazetecilik</t>
+          <t>Geçmişe İlişkin Suç ve Bugünkü Hukuk</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752982987</t>
+          <t>9789752982703</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gaudi’den Le Corbusier’ye Arı Kovanı Metaforu</t>
+          <t>Gazetecilik</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>8.33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752981249</t>
+          <t>9789752982987</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Galland Bin Bir Gece Masalları</t>
+          <t>Gaudi’den Le Corbusier’ye Arı Kovanı Metaforu</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>10.65</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752980853</t>
+          <t>9789752981249</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Galapagos</t>
+          <t>Galland Bin Bir Gece Masalları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>15.74</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9752980090007</t>
+          <t>9789752980853</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Fütursuz Oyunculuk Oyunculukta İşçilik Süreci</t>
+          <t>Galapagos</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>17.59</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9758457411009</t>
+          <t>9752980090007</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Kısa Tarihi</t>
+          <t>Fütursuz Oyunculuk Oyunculukta İşçilik Süreci</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>4.63</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752983182</t>
+          <t>9758457411009</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Fobiler</t>
+          <t>Futbolun Kısa Tarihi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>39</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752981577</t>
+          <t>9789752983182</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Filozofun Köpeği</t>
+          <t>Fobiler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>4.63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752980464</t>
+          <t>9789752981577</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Fesleğenin Uğuru</t>
+          <t>Filozofun Köpeği</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752980235</t>
+          <t>9789752980464</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Feminist Tiyatro Metinleri</t>
+          <t>Fesleğenin Uğuru</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>17.59</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789758457045</t>
+          <t>9789752980235</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Öyküsü (Ciltli)</t>
+          <t>Feminist Tiyatro Metinleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>50.93</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789752982796</t>
+          <t>9789758457045</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Doğuşu</t>
+          <t>Felsefenin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>80</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789752983298</t>
+          <t>9789752982796</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Fas Cep Rehberi</t>
+          <t>Felsefenin Doğuşu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>135</v>
+        <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752982253</t>
+          <t>9789752983298</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Fakir Sanat Beckett, Rothko, Resnais</t>
+          <t>Fas Cep Rehberi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>4.63</v>
+        <v>135</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752981324</t>
+          <t>9789752982253</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Fenikeliler</t>
+          <t>Fakir Sanat Beckett, Rothko, Resnais</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>8.33</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9758457136001</t>
+          <t>9789752981324</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Fakat Müzeyyen Bu Derin Bir Tutku</t>
+          <t>Fenikeliler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>4.17</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789752980532</t>
+          <t>9758457136001</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Eyub</t>
+          <t>Fakat Müzeyyen Bu Derin Bir Tutku</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1.85</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9758457926008</t>
+          <t>9789752980532</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Evrim Adamı</t>
+          <t>Eyub</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>2.78</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789752982710</t>
+          <t>9758457926008</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Evrim</t>
+          <t>Evrim Adamı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>15</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9758457640003</t>
+          <t>9789752982710</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Evren Tanrılar İnsanlar</t>
+          <t>Evrim</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789752982529</t>
+          <t>9758457640003</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Europeana Yirminci Yüzyılın Kısa Tarihi</t>
+          <t>Evren Tanrılar İnsanlar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>2.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9757501522005</t>
+          <t>9789752982529</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Eudemos’a Etik</t>
+          <t>Europeana Yirminci Yüzyılın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>19.44</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752981478</t>
+          <t>9757501522005</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Etika</t>
+          <t>Eudemos’a Etik</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>105</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752985377</t>
+          <t>9789752981478</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk</t>
+          <t>Etika</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752985209</t>
+          <t>9789752985377</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Heidegger</t>
+          <t>İmparatorluk</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789752984943</t>
+          <t>9789752985209</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Felsefesi</t>
+          <t>Heidegger</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>22</v>
+        <v>60</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752985094</t>
+          <t>9789752984943</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Temsil</t>
+          <t>Ortaçağ Felsefesi</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789752985957</t>
+          <t>9789752985094</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dokunulmaz Olan Hiçbir Şey Yoktur, Her Şey Söylenebilir</t>
+          <t>Tarih ve Temsil</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>28</v>
+        <v>22</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752985940</t>
+          <t>9789752985957</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Etik</t>
+          <t>Dokunulmaz Olan Hiçbir Şey Yoktur, Her Şey Söylenebilir</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752985674</t>
+          <t>9789752985940</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Peyzajın İcadı</t>
+          <t>Etik</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>19</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752985612</t>
+          <t>9789752985674</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Zaman / Zemin / Zuhur</t>
+          <t>Peyzajın İcadı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789752985704</t>
+          <t>9789752985612</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Nedir?</t>
+          <t>Zaman / Zemin / Zuhur</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789752985421</t>
+          <t>9789752985704</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Paris’in Tarihi</t>
+          <t>Hukuk Nedir?</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789752985414</t>
+          <t>9789752985421</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Elementler</t>
+          <t>Paris’in Tarihi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>27.5</v>
+        <v>32</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789752985780</t>
+          <t>9789752985414</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Tarih Kuramı</t>
+          <t>Elementler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>27</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789752985629</t>
+          <t>9789752985780</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kuşkuculuk</t>
+          <t>Eleştirel Tarih Kuramı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>105</v>
+        <v>27</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752985575</t>
+          <t>9789752985629</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Kuşkuculuk</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>34</v>
+        <v>105</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752985681</t>
+          <t>9789752985575</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752985537</t>
+          <t>9789752985681</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>ABD Tarihi</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>44</v>
+        <v>21</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789752985407</t>
+          <t>9789752985537</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
+          <t>ABD Tarihi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>28</v>
+        <v>44</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789752985469</t>
+          <t>9789752985407</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hobbes</t>
+          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789752985803</t>
+          <t>9789752985469</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Öteki Paris</t>
+          <t>Hobbes</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>64</v>
+        <v>45</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789752984929</t>
+          <t>9789752985803</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Matematik</t>
+          <t>Öteki Paris</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>19</v>
+        <v>64</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789752985032</t>
+          <t>9789752984929</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Performans: Eleştirel Bir Giriş</t>
+          <t>Matematik</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>40</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789752985018</t>
+          <t>9789752985032</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kübizm</t>
+          <t>Performans: Eleştirel Bir Giriş</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789752984974</t>
+          <t>9789752985018</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Büyü</t>
+          <t>Kübizm</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>14.81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789752984899</t>
+          <t>9789752984974</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yönetmen ve Sahne: Natüralizmden Grotowski’ye</t>
+          <t>Dil ve Büyü</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>28</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789752984998</t>
+          <t>9789752984899</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Trajedi</t>
+          <t>Yönetmen ve Sahne: Natüralizmden Grotowski’ye</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789757501794</t>
+          <t>9789752984998</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Vitaminler Sağlıklı Yaşam İçin Gerekli Besinler</t>
+          <t>Trajedi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>2.78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9757501301006</t>
+          <t>9789757501794</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Vathek</t>
+          <t>Vitaminler Sağlıklı Yaşam İçin Gerekli Besinler</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>8.8</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789752981454</t>
+          <t>9757501301006</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Varolma Direnci ve Özerklik</t>
+          <t>Vathek</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>75</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789758457274</t>
+          <t>9789752981454</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Van Gogh Art Book</t>
+          <t>Varolma Direnci ve Özerklik</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>23.15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9758457772001</t>
+          <t>9789758457274</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Üç Kadın</t>
+          <t>Van Gogh Art Book</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789752980440</t>
+          <t>9758457772001</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Etnik Kökeni</t>
+          <t>Üç Kadın</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>21.3</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9157501758006</t>
+          <t>9789752980440</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ulus - Devlet</t>
+          <t>Ulusların Etnik Kökeni</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>8.33</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9757501603001</t>
+          <t>9157501758006</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Tüketimin Antropolojisi</t>
+          <t>Ulus - Devlet</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789757501053</t>
+          <t>9757501603001</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Tüketim</t>
+          <t>Tüketimin Antropolojisi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>8.33</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9758457560004</t>
+          <t>9789757501053</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Tuzdan Heykel</t>
+          <t>Tüketim</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>6.02</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789752982925</t>
+          <t>9758457560004</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Tutunamayanlar ve Hukuk</t>
+          <t>Tuzdan Heykel</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>11.11</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9758457250004</t>
+          <t>9789752982925</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Trompet</t>
+          <t>Tutunamayanlar ve Hukuk</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>2.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789752982802</t>
+          <t>9758457250004</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Tractatus Politicus - Politik İnceleme</t>
+          <t>Trompet</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>9.26</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9757501263007</t>
+          <t>9789752982802</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Toplumsalın Sökümü Yapıbozumcu Bir Sosyolojiye Doğru</t>
+          <t>Tractatus Politicus - Politik İnceleme</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9757501905006</t>
+          <t>9757501263007</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Topluluğun Simgesel Kuruluşu</t>
+          <t>Toplumsalın Sökümü Yapıbozumcu Bir Sosyolojiye Doğru</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>4.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789752980693</t>
+          <t>9757501905006</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 4 - Hint Mürekkebi, Arkadia</t>
+          <t>Topluluğun Simgesel Kuruluşu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>65</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9752980074007</t>
+          <t>9789752980693</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 3 Gerçek Müfettiş Hound / Magritte’ten Sonra / Dogg’un Hamlet’i / Cahoot’un Macbeth’i / Kirli Çamaşır / Yeni Dünya</t>
+          <t>Toplu Oyunları 4 - Hint Mürekkebi, Arkadia</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>15.74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789752980686</t>
+          <t>9752980074007</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 2 Aşk Delisi, Si-Bemol İntihar, Melekler Şehri, Ölümüne Oyun, Şok Durumları</t>
+          <t>Toplu Oyunları 3 Gerçek Müfettiş Hound / Magritte’ten Sonra / Dogg’un Hamlet’i / Cahoot’un Macbeth’i / Kirli Çamaşır / Yeni Dünya</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>17.59</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9758457110001</t>
+          <t>9789752980686</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 1 Rosencrantz ve Guildenstern Öldüler Travestiler Gerçek Şey</t>
+          <t>Toplu Oyunları 2 Aşk Delisi, Si-Bemol İntihar, Melekler Şehri, Ölümüne Oyun, Şok Durumları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>20.37</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9758457128006</t>
+          <t>9758457110001</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 1 Gömülü Çocuk / Vahşi Batı / Aç Sınıfın Laneti</t>
+          <t>Toplu Oyunları 1 Rosencrantz ve Guildenstern Öldüler Travestiler Gerçek Şey</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>17.59</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9757501913001</t>
+          <t>9758457128006</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro, Bale ve Opera Sahnelerinde Kanuni Süleyman İmgesi</t>
+          <t>Toplu Oyunları 1 Gömülü Çocuk / Vahşi Batı / Aç Sınıfın Laneti</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>2.78</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789758457441</t>
+          <t>9757501913001</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tiyatro Tarihi</t>
+          <t>Tiyatro, Bale ve Opera Sahnelerinde Kanuni Süleyman İmgesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>87.96</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789752981492</t>
+          <t>9789758457441</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Tersine Kanon</t>
+          <t>Tiyatro Tarihi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1.85</v>
+        <v>87.96</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789752981287</t>
+          <t>9789752981492</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Görsel Gezi Rehberleri</t>
+          <t>Tersine Kanon</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>95</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789752980921</t>
+          <t>9789752981287</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Televizyon, Teknoloji ve Kültürel Biçim</t>
+          <t>Türkiye Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>8.33</v>
+        <v>95</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000006912</t>
+          <t>9789752980921</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Tarihyazımı Üzerine Düşünmek</t>
+          <t>Televizyon, Teknoloji ve Kültürel Biçim</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789752980914</t>
+          <t>3990000006912</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Cinsellik</t>
+          <t>Tarihyazımı Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789752982895</t>
+          <t>9789752980914</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel ve Kuramsal Açıdan Çeviri Edimi</t>
+          <t>Tarihte Cinsellik</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>4.63</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9758457365005</t>
+          <t>9789752982895</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tarih, Başkalık, Zamansallık</t>
+          <t>Tarihsel ve Kuramsal Açıdan Çeviri Edimi</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789752981058</t>
+          <t>9758457365005</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Caz (Gelenek, Stiller, Sahne Arkası, Kişiler)</t>
+          <t>Tarih, Başkalık, Zamansallık</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>32.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9757501328003</t>
+          <t>9789752981058</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tarih Adaları</t>
+          <t>Tarih Boyunca Caz (Gelenek, Stiller, Sahne Arkası, Kişiler)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>4.63</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789752983335</t>
+          <t>9757501328003</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tarih</t>
+          <t>Tarih Adaları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789752980709</t>
+          <t>9789752983335</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Şövalyeleri</t>
+          <t>Tarih</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>22.22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789752982734</t>
+          <t>9789752980709</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Doğası</t>
+          <t>Tapınak Şövalyeleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>11.57</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789752984509</t>
+          <t>9789752982734</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Tanrı, Ölüm ve Zaman</t>
+          <t>Tanrıların Doğası</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>14.81</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9757501484006</t>
+          <t>9789752984509</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Şiddetin Uzun Yüzyılı</t>
+          <t>Tanrı, Ölüm ve Zaman</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>12.04</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789752981706</t>
+          <t>9757501484006</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Şarabın Tarihi</t>
+          <t>Şiddetin Uzun Yüzyılı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>12</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789752981614</t>
+          <t>9789752981706</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Şampiyonların Kahvaltısı</t>
+          <t>Şarabın Tarihi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>15.74</v>
+        <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789752980297</t>
+          <t>9789752981614</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Susturulmuşlar</t>
+          <t>Şampiyonların Kahvaltısı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>4.63</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000013929</t>
+          <t>9789752980297</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Star Wars Bölüm 1 Teknik Rehber İnanılmaz Kesitler (Ciltli)</t>
+          <t>Susturulmuşlar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>3.24</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789757501718</t>
+          <t>3990000013929</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Star Wars Bölüm 1 Görsel Sözlük (Ciltli)</t>
+          <t>Star Wars Bölüm 1 Teknik Rehber İnanılmaz Kesitler (Ciltli)</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789757501800</t>
+          <t>9789757501718</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Star Wars Bölüm 1 Gizli Tehlike</t>
+          <t>Star Wars Bölüm 1 Görsel Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>2.78</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789757501893</t>
+          <t>9789757501800</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Star Wars 3 Yeni Umut</t>
+          <t>Star Wars Bölüm 1 Gizli Tehlike</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>12.96</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789757501930</t>
+          <t>9789757501893</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Star Wars 2 İmparatorluk</t>
+          <t>Star Wars 3 Yeni Umut</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789752983977</t>
+          <t>9789757501930</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Spinoza Dünya Sevgisi</t>
+          <t>Star Wars 2 İmparatorluk</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>22</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789752984134</t>
+          <t>9789752983977</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>Spinoza Dünya Sevgisi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9758457799008</t>
+          <t>9789752984134</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Söylevler</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>16.9</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789752981645</t>
+          <t>9758457799008</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Psikoloji</t>
+          <t>Söylevler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>13</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789752980204</t>
+          <t>9789752981645</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Davranış Kuralları ve Protokol</t>
+          <t>Sosyal Psikoloji</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>35.19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789752981607</t>
+          <t>9789752980204</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler</t>
+          <t>Sosyal Davranış Kuralları ve Protokol</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>39</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789752983946</t>
+          <t>9789752981607</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzun Kısa Tarihi</t>
+          <t>Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>9.9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9757501840000</t>
+          <t>9789752983946</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Son Şenliklerin Davetlisi</t>
+          <t>Sonsuzun Kısa Tarihi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>7.41</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789752980723</t>
+          <t>9757501840000</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Son Dünya</t>
+          <t>Son Şenliklerin Davetlisi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789752981522</t>
+          <t>9789752980723</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sokrates</t>
+          <t>Son Dünya</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>7.87</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789752984875</t>
+          <t>9789752981522</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş</t>
+          <t>Sokrates</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>23</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789752984158</t>
+          <t>9789752984875</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İslam Düşüncesi Tarihi</t>
+          <t>Soğuk Savaş</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>29.63</v>
+        <v>23</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789752982390</t>
+          <t>9789752984158</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünce</t>
+          <t>Siyasal İslam Düşüncesi Tarihi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>36.11</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789752982154</t>
+          <t>9789752982390</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Estetik</t>
+          <t>Siyasal Düşünce</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>8.33</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789752983786</t>
+          <t>9789752982154</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Evreni</t>
+          <t>Sinemada Estetik</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789757501978</t>
+          <t>9789752983786</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Star Wars 4 Jedi’nin Dönüşü</t>
+          <t>Sırlar Evreni</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9757501140001</t>
+          <t>9789757501978</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sınıf</t>
+          <t>Star Wars 4 Jedi’nin Dönüşü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9758457691005</t>
+          <t>9757501140001</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare ve Kültür Birikimi Rönesans İngiltere’sinde Toplumsal Enerjinin Dolaşımı</t>
+          <t>Sınıf</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789752984530</t>
+          <t>9758457691005</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Shakespeare</t>
+          <t>Shakespeare ve Kültür Birikimi Rönesans İngiltere’sinde Toplumsal Enerjinin Dolaşımı</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9757501344003</t>
+          <t>9789752984530</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Seyahatin Kültür Tarihi</t>
+          <t>Shakespeare</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>8.8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9758457080007</t>
+          <t>9757501344003</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sevimsiz Hikayeler</t>
+          <t>Seyahatin Kültür Tarihi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>7.41</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9757501255002</t>
+          <t>9758457080007</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Sesler Adacığı</t>
+          <t>Sevimsiz Hikayeler</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>8.8</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789752984547</t>
+          <t>9757501255002</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Senfoni</t>
+          <t>Sesler Adacığı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>90</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789752980778</t>
+          <t>9789752984547</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Seçme Oyunlar Roberto Zucco Tabataba Sallinger Çöle Geri Dönüş</t>
+          <t>Senfoni</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>15.74</v>
+        <v>90</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789752980501</t>
+          <t>9789752980778</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Seçme Eserler Günler ve Geceler / Sezar - Deccal / Patafizikçi Doktor Faustroll’un Davranış ve Görüşleri</t>
+          <t>Seçme Oyunlar Roberto Zucco Tabataba Sallinger Çöle Geri Dönüş</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>2.78</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789752982277</t>
+          <t>9789752980501</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Schopenhauer</t>
+          <t>Seçme Eserler Günler ve Geceler / Sezar - Deccal / Patafizikçi Doktor Faustroll’un Davranış ve Görüşleri</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>130</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789752983885</t>
+          <t>9789752982277</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Dünya</t>
+          <t>Schopenhauer</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>58</v>
+        <v>130</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789752980570</t>
+          <t>9789752983885</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Satyricon</t>
+          <t>Savaş ve Dünya</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>9.26</v>
+        <v>58</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9577501514004</t>
+          <t>9789752980570</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sahneleme Kültürler Kavşağında Tiyatro</t>
+          <t>Satyricon</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>22</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9757501786001</t>
+          <t>9577501514004</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sağ ve Sol Bir Politik Ayrımın Anlamı</t>
+          <t>Sahneleme Kültürler Kavşağında Tiyatro</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>12.04</v>
+        <v>22</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789752981935</t>
+          <t>9757501786001</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Sadeliğin Derinliğinde Bir Usta: Lütfi Akad</t>
+          <t>Sağ ve Sol Bir Politik Ayrımın Anlamı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>1.85</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789752981096</t>
+          <t>9789752981935</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Russell’dan Seçme Yazılar</t>
+          <t>Sadeliğin Derinliğinde Bir Usta: Lütfi Akad</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789752983649</t>
+          <t>9789752981096</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sanat Kuramı</t>
+          <t>Russell’dan Seçme Yazılar</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>17</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9758457918003</t>
+          <t>9789752983649</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Rus Öyküleri</t>
+          <t>Sanat Kuramı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>10.65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789752984806</t>
+          <t>9758457918003</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Sanatı</t>
+          <t>Rus Öyküleri</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>32</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789752984752</t>
+          <t>9789752984806</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Rönesans</t>
+          <t>Rönesans Sanatı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>19</v>
+        <v>32</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789752984523</t>
+          <t>9789752984752</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Romantik Korno</t>
+          <t>Rönesans</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789752982901</t>
+          <t>9789752984523</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Renkler</t>
+          <t>Romantik Korno</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758457267</t>
+          <t>9789752982901</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Rembrandt Art Book</t>
+          <t>Renkler</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>23.15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9757501867007</t>
+          <t>9789758457267</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Punk Bir Altkültürün Oluşumu</t>
+          <t>Rembrandt Art Book</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>8.33</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789752980600</t>
+          <t>9757501867007</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Prag Cep Rehberi</t>
+          <t>Punk Bir Altkültürün Oluşumu</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>110</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789752984851</t>
+          <t>9789752980600</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Postyapısalcılık</t>
+          <t>Prag Cep Rehberi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9757501220000</t>
+          <t>9789752984851</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Brecht</t>
+          <t>Postyapısalcılık</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>11.11</v>
+        <v>90</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789752981232</t>
+          <t>9757501220000</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Post-Liberalizm: Siyasal Düşünce İncelemeleri</t>
+          <t>Postmodern Brecht</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9758457756001</t>
+          <t>9789752981232</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Port Sudan</t>
+          <t>Post-Liberalizm: Siyasal Düşünce İncelemeleri</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>1.85</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789752983274</t>
+          <t>9758457756001</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Politik Psikoloji</t>
+          <t>Port Sudan</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789758457601</t>
+          <t>9789752983274</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Picasso Sanata Adanan Bir Yaşam Art Book</t>
+          <t>Politik Psikoloji</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>23.15</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789752981485</t>
+          <t>9789758457601</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Peter Schlemihl’in Garip Öyküsü</t>
+          <t>Picasso Sanata Adanan Bir Yaşam Art Book</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>1.85</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789752984240</t>
+          <t>9789752981485</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Paganizmin Dehası</t>
+          <t>Peter Schlemihl’in Garip Öyküsü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>16.67</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9758457071005</t>
+          <t>9789752984240</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Öncesizliğin ve Sonrasızlığın Işığında An Resimleri Felsefi Minyatürler</t>
+          <t>Paganizmin Dehası</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>8.33</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789752980280</t>
+          <t>9758457071005</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Dostu</t>
+          <t>Öncesizliğin ve Sonrasızlığın Işığında An Resimleri Felsefi Minyatürler</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>8.8</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9758457810000</t>
+          <t>9789752980280</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Beter Yazgılar</t>
+          <t>Ölümün Dostu</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>65</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789752980433</t>
+          <t>9758457810000</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Oyunculuk Tarihi 2 Cilt Takım</t>
+          <t>Ölümden Beter Yazgılar</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>74.07</v>
+        <v>65</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789752980327</t>
+          <t>9789752980433</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Oyuncaklı Dünya</t>
+          <t>Oyunculuk Tarihi 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>23.15</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789752981652</t>
+          <t>9789752980327</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Otomobil</t>
+          <t>Oyuncaklı Dünya</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>1.85</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9757501549002</t>
+          <t>9789752981652</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tiyatrosu</t>
+          <t>Otomobil</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>23.15</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789752983793</t>
+          <t>9757501549002</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ortak Hayat</t>
+          <t>Osmanlı Tiyatrosu</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>12</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9752980007005</t>
+          <t>9789752983793</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Avrupası’nda Cadılar ve Cadı Avı</t>
+          <t>Ortak Hayat</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>23.15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789752980556</t>
+          <t>9752980007005</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Omon Ra</t>
+          <t>Ortaçağ Avrupası’nda Cadılar ve Cadı Avı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>2.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9758457594009</t>
+          <t>9789752980556</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Obabakoak</t>
+          <t>Omon Ra</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>4.63</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>3990000005387</t>
+          <t>9758457594009</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Nüans (Ciltli)</t>
+          <t>Obabakoak</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9758457098002</t>
+          <t>3990000005387</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Normandiya Kıyısının Yosması</t>
+          <t>Nüans (Ciltli)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>1.85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789752981799</t>
+          <t>9758457098002</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ile Diyalog Denemeler 1961-2000</t>
+          <t>Normandiya Kıyısının Yosması</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>4.63</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789752981256</t>
+          <t>9789752981799</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Neva</t>
+          <t>Nietzsche ile Diyalog Denemeler 1961-2000</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>12.96</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789752984721</t>
+          <t>9789752981256</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Nesnelerin Estetiği</t>
+          <t>Neva</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786058761001</t>
+          <t>9789752984721</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Nepal Gezi Rehberi</t>
+          <t>Nesnelerin Estetiği</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9758457233007</t>
+          <t>9786058761001</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nedir Hayat?</t>
+          <t>Nepal Gezi Rehberi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>1.85</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789752980525</t>
+          <t>9758457233007</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Ne Hukuk Ne De Ahlak Yeryüzü Cehennemi</t>
+          <t>Nedir Hayat?</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>4.63</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789752983878</t>
+          <t>9789752980525</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Nakaratlar</t>
+          <t>Ne Hukuk Ne De Ahlak Yeryüzü Cehennemi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789752980211</t>
+          <t>9789752983878</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Nadja</t>
+          <t>Nakaratlar</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789752982161</t>
+          <t>9789752980211</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Müzikte Estetik</t>
+          <t>Nadja</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>22</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789752981362</t>
+          <t>9789752982161</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Moskova ve Petersburg Cep Rehberi</t>
+          <t>Müzikte Estetik</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>11.11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9789752983304</t>
+          <t>9789752981362</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Müzik Felsefesi</t>
+          <t>Moskova ve Petersburg Cep Rehberi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9789752980808</t>
+          <t>9789752983304</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Monet Art Book</t>
+          <t>Müzik Felsefesi</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9789757501077</t>
+          <t>9789752980808</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Modern Düşüncenin Doğuşu</t>
+          <t>Monet Art Book</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>190</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789752984417</t>
+          <t>9789757501077</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Moda</t>
+          <t>Modern Düşüncenin Doğuşu</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>28</v>
+        <v>190</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789752982178</t>
+          <t>9789752984417</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Mimaride Estetik</t>
+          <t>Moda</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>135</v>
+        <v>28</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9757501409009</t>
+          <t>9789752982178</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Midas’ın Müritleri</t>
+          <t>Mimaride Estetik</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>7.41</v>
+        <v>135</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789752980310</t>
+          <t>9757501409009</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Micromegas</t>
+          <t>Midas’ın Müritleri</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>12.04</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789752982666</t>
+          <t>9789752980310</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mısır ve Antik Yakındoğu’nun Kültür Tarihi</t>
+          <t>Micromegas</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>68</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789752981690</t>
+          <t>9789752982666</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Mezhepler</t>
+          <t>Mısır ve Antik Yakındoğu’nun Kültür Tarihi</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>39</v>
+        <v>68</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789752982727</t>
+          <t>9789752981690</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Mezbaha No. 5</t>
+          <t>Mezhepler</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>11.11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789752981409</t>
+          <t>9789752982727</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Metin Erksan Sinemasını Okumayı Denemek</t>
+          <t>Mezbaha No. 5</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>1.85</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789752983489</t>
+          <t>9789752981409</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Metatarih Ondokuzuncu Yüzyıl Avrupası’nda Tarihsel İmgelem</t>
+          <t>Metin Erksan Sinemasını Okumayı Denemek</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>32.41</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9758457675005</t>
+          <t>9789752983489</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Meroe</t>
+          <t>Metatarih Ondokuzuncu Yüzyıl Avrupası’nda Tarihsel İmgelem</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>1.85</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789752983472</t>
+          <t>9758457675005</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Melez İmgeler</t>
+          <t>Meroe</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789752980655</t>
+          <t>9789752983472</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Maymun Evine Hoş Geldiniz</t>
+          <t>Melez İmgeler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>19.44</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9758457357000</t>
+          <t>9789752980655</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yatak Örtüsü</t>
+          <t>Maymun Evine Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>2.78</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789752981102</t>
+          <t>9758457357000</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sütunlu Saray 1867 Evrensel Sergisi’nden Boğaziçi’ne</t>
+          <t>Mavi Yatak Örtüsü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>4.63</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789752980648</t>
+          <t>9789752981102</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sakal</t>
+          <t>Mavi Sütunlu Saray 1867 Evrensel Sergisi’nden Boğaziçi’ne</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9752980112006</t>
+          <t>9789752980648</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Mavi Öğle Sonrası</t>
+          <t>Mavi Sakal</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>4.63</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789758457618</t>
+          <t>9752980112006</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Matisse</t>
+          <t>Mavi Öğle Sonrası</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>60</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000005424</t>
+          <t>9789758457618</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Zik - Zak Yumurcak</t>
+          <t>ArtBook Matisse</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>2.78</v>
+        <v>60</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9757501310008</t>
+          <t>3990000005424</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Zeytin, Üzüm ve İncir Kültür Tarihi Eskizleri</t>
+          <t>Zik - Zak Yumurcak</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>7.41</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9758457349005</t>
+          <t>9757501310008</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Zen Bahçesi</t>
+          <t>Zeytin, Üzüm ve İncir Kültür Tarihi Eskizleri</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>2.78</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9757501735009</t>
+          <t>9758457349005</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yurttaşlık ve Demokrasi</t>
+          <t>Zen Bahçesi</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>6.48</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789752980679</t>
+          <t>9757501735009</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yunanlılar Mitlerine İnanmışlar mıydı?</t>
+          <t>Yurttaşlık ve Demokrasi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789758457427</t>
+          <t>9789752980679</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Yunan Adaları Görsel Gezi Rehberleri</t>
+          <t>Yunanlılar Mitlerine İnanmışlar mıydı?</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>39.35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789752980716</t>
+          <t>9789758457427</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yirminci Yüzyıl Tarihi</t>
+          <t>Yunan Adaları Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>350</v>
+        <v>39.35</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789752984363</t>
+          <t>9789752980716</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Cenneti</t>
+          <t>Yirminci Yüzyıl Tarihi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>17.9</v>
+        <v>350</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789752983106</t>
+          <t>9789752984363</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yerel Bilgi</t>
+          <t>Yeryüzü Cenneti</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>4.63</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9757501468006</t>
+          <t>9789752983106</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Geçmiş Tarih, Yazılı Kültür, Toplum</t>
+          <t>Yerel Bilgi</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789752980488</t>
+          <t>9757501468006</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yeni İletişim Teknolojileri ve Demokrasi</t>
+          <t>Yeniden Geçmiş Tarih, Yazılı Kültür, Toplum</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>15.74</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9757501620008</t>
+          <t>9789752980488</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Tarzları</t>
+          <t>Yeni İletişim Teknolojileri ve Demokrasi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>12.04</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789752982789</t>
+          <t>9757501620008</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık</t>
+          <t>Yaşam Tarzları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>80</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9758457586004</t>
+          <t>9789752982789</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Venüs</t>
+          <t>Yaratıcılık</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>1.85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789752980587</t>
+          <t>9758457586004</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yann’ın Ülkesi</t>
+          <t>Yaralı Venüs</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789752981089</t>
+          <t>9789752980587</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kadın</t>
+          <t>Yann’ın Ülkesi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>3.7</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789752980198</t>
+          <t>9789752981089</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Adam</t>
+          <t>Yalnız Kadın</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>2.78</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9758457683000</t>
+          <t>9789752980198</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yaban Aklın Evcilleştirilmesi</t>
+          <t>Yalnız Adam</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>12.04</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9758457055005</t>
+          <t>9758457683000</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Yedinci Adam</t>
+          <t>Yaban Aklın Evcilleştirilmesi</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>1.85</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789752981393</t>
+          <t>9758457055005</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Yıldız: Hülya Koçyiğit</t>
+          <t>Yirmi Yedinci Adam</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789752985261</t>
+          <t>9789752981393</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kabala</t>
+          <t>Yıldız: Hülya Koçyiğit</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>14.5</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789752985490</t>
+          <t>9789752985261</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat, Hukuk ve Sair Tuhaflıklar</t>
+          <t>Kabala</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>40</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9757501646008</t>
+          <t>9789752985490</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Bir Siyaset Düşünürü Olarak Portresi: Ambrogio Lorenzetti</t>
+          <t>Edebiyat, Hukuk ve Sair Tuhaflıklar</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>1.85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789752985438</t>
+          <t>9757501646008</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Korte Verhandeling Van God, De Mensch En Deszelvs Welstand - Kısa İnceleme</t>
+          <t>Sanatçının Bir Siyaset Düşünürü Olarak Portresi: Ambrogio Lorenzetti</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>40</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789752985308</t>
+          <t>9789752985438</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>İnsan Evrimi</t>
+          <t>Korte Verhandeling Van God, De Mensch En Deszelvs Welstand - Kısa İnceleme</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789752985292</t>
+          <t>9789752985308</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Dünya Müziği</t>
+          <t>İnsan Evrimi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>62</v>
+        <v>25</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789752985216</t>
+          <t>9789752985292</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm ve Adaletin Sınırları</t>
+          <t>Dünya Müziği</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>90</v>
+        <v>62</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789752985025</t>
+          <t>9789752985216</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm</t>
+          <t>Liberalizm ve Adaletin Sınırları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>25</v>
+        <v>90</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789752985322</t>
+          <t>9789752985025</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Fransız Devrimi</t>
+          <t>Sosyalizm</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>18</v>
+        <v>25</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789752985001</t>
+          <t>9789752985322</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Amerika Üzerine Düşünceler</t>
+          <t>Fransız Devrimi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>90</v>
+        <v>18</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9789752985100</t>
+          <t>9789752985001</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Amerika Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789752985124</t>
+          <t>9789752985100</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sanat Pratiği</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>9.26</v>
+        <v>125</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789752985056</t>
+          <t>9789752985124</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ya da Kukla Tiyatrosu</t>
+          <t>Sanat Pratiği</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9789752985063</t>
+          <t>9789752985056</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kuantum</t>
+          <t>Hukuk ya da Kukla Tiyatrosu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>14.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789752985049</t>
+          <t>9789752985063</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Jung</t>
+          <t>Kuantum</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>39</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789757501084</t>
+          <t>9789752985049</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Eşitlik</t>
+          <t>Jung</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>11.11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789752981638</t>
+          <t>9789757501084</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Eski Yakındoğu Sümer'den Kutsal Kitap'a</t>
+          <t>Eşitlik</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>19.44</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789752983311</t>
+          <t>9789752981638</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Erotizm</t>
+          <t>Eski Yakındoğu Sümer'den Kutsal Kitap'a</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>40</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789752984271</t>
+          <t>9789752983311</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Epistemoloji</t>
+          <t>Erotizm</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789752981218</t>
+          <t>9789752984271</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Empresyonistler</t>
+          <t>Epistemoloji</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9757501654003</t>
+          <t>9789752981218</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Bakış Entelektüellerle Söyleşi</t>
+          <t>ArtBook Empresyonistler</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>4.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789752981225</t>
+          <t>9757501654003</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Ekspresyonistler</t>
+          <t>Eleştirel Bakış Entelektüellerle Söyleşi</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>25</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789752983939</t>
+          <t>9789752981225</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe Bütün Öyküleri 3</t>
+          <t>ArtBook Ekspresyonistler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>58</v>
+        <v>25</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789752984578</t>
+          <t>9789752983939</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Estetik</t>
+          <t>Edgar Allan Poe Bütün Öyküleri 3</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789752981072</t>
+          <t>9789752984578</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Cumhuriyeti</t>
+          <t>Edebiyatta Estetik</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>1.85</v>
+        <v>55</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789752984844</t>
+          <t>9789752981072</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Özgürlüğü ve Hoşgörü</t>
+          <t>Edebiyat Cumhuriyeti</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>12.04</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789752984707</t>
+          <t>9789752984844</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Düşler</t>
+          <t>Düşünce Özgürlüğü ve Hoşgörü</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>30</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789752981300</t>
+          <t>9789752984707</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Art Book Dürer</t>
+          <t>Düşler</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789752983618</t>
+          <t>9789752981300</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Dünya Yazın Tarihi (Ciltli)</t>
+          <t>Art Book Dürer</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789752980457</t>
+          <t>9789752983618</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Dünya Vejetaryen Mutfağı</t>
+          <t>Dünya Yazın Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>41.67</v>
+        <v>80</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789752983465</t>
+          <t>9789752980457</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Dünya İşletme Tarihi</t>
+          <t>Dünya Vejetaryen Mutfağı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>8.33</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9757501506005</t>
+          <t>9789752983465</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Duvardaki Kapı</t>
+          <t>Dünya İşletme Tarihi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>8.8</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789752983922</t>
+          <t>9757501506005</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe Bütün Öyküleri 2</t>
+          <t>Duvardaki Kapı</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>9.9</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789752980839</t>
+          <t>9789752983922</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Dostlarımızın Dostları</t>
+          <t>Edgar Allan Poe Bütün Öyküleri 2</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>12.04</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789752981768</t>
+          <t>9789752980839</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Jean-Paul Sartre</t>
+          <t>Dostlarımızın Dostları</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>90</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789752984585</t>
+          <t>9789752981768</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Doğu ile Batı’nın Yaratılışı</t>
+          <t>Jean-Paul Sartre</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>21.3</v>
+        <v>90</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789752982468</t>
+          <t>9789752984585</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Diyabet</t>
+          <t>Doğu ile Batı’nın Yaratılışı</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>35</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789752983564</t>
+          <t>9789752982468</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihinde Başlangıçlar</t>
+          <t>Diyabet</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>55</v>
+        <v>35</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789752983915</t>
+          <t>9789752983564</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Edgar Allan Poe Bütün Öyküleri 1</t>
+          <t>Dinler Tarihinde Başlangıçlar</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>17.59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789752984356</t>
+          <t>9789752983915</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Din</t>
+          <t>Edgar Allan Poe Bütün Öyküleri 1</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>140</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9757501760001</t>
+          <t>9789752984356</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Dilek Evi</t>
+          <t>Din</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>8.8</v>
+        <v>140</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9758457551002</t>
+          <t>9757501760001</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Devlet-Tiyatro İlişkisi</t>
+          <t>Dilek Evi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>4.63</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9757501875002</t>
+          <t>9758457551002</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Devletler ve Ekonomik Kalkınma Karşılaştırmalı Bir Tarihsel Analiz</t>
+          <t>Devlet-Tiyatro İlişkisi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>21.3</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789752983861</t>
+          <t>9757501875002</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Descartes</t>
+          <t>Devletler ve Ekonomik Kalkınma Karşılaştırmalı Bir Tarihsel Analiz</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>45</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789752980662</t>
+          <t>9789752983861</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Retoriğin Eleştirisi</t>
+          <t>Descartes</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>7.41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9757501212005</t>
+          <t>9789752980662</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Sonu</t>
+          <t>Demokratik Retoriğin Eleştirisi</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>6.02</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9758457489008</t>
+          <t>9757501212005</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi İçinde Din Laikliğin Gelişimi</t>
+          <t>Demokrasinin Sonu</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>8.33</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789752984615</t>
+          <t>9758457489008</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi</t>
+          <t>Demokrasi İçinde Din Laikliğin Gelişimi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>15</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789752982246</t>
+          <t>9789752984615</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Değişen Mekan Mekansal Süreçlere İlişkin Tartışma ve Araştırmalara Toplu Bakış: 1923 - 2003</t>
+          <t>Demokrasi</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>8.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789752981751</t>
+          <t>9789752982246</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Değiş Tokuştan Süpermarkete</t>
+          <t>Değişen Mekan Mekansal Süreçlere İlişkin Tartışma ve Araştırmalara Toplu Bakış: 1923 - 2003</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9757501018003</t>
+          <t>9789752981751</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Defterler / Cahiers De Travail 1965-1994</t>
+          <t>Değiş Tokuştan Süpermarkete</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789752983052</t>
+          <t>9757501018003</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Darwin ve Darwincilik</t>
+          <t>Defterler / Cahiers De Travail 1965-1994</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>58</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789752982239</t>
+          <t>9789752983052</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük Bilmecesi</t>
+          <t>Darwin ve Darwincilik</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>11.11</v>
+        <v>58</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9758457705009</t>
+          <t>9789752982239</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar, Gençlik ve Eğitim Üzerine</t>
+          <t>Çokkültürlülük Bilmecesi</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9757501662008</t>
+          <t>9758457705009</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Çıplaklık ve Utanç Uygarlaşma Sürecinin Miti</t>
+          <t>Çocuklar, Gençlik ve Eğitim Üzerine</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>26.85</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789752980631</t>
+          <t>9757501662008</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Aşk</t>
+          <t>Çıplaklık ve Utanç Uygarlaşma Sürecinin Miti</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>7.41</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9757501743004</t>
+          <t>9789752980631</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Çayın Kültür Tarihi</t>
+          <t>Çılgın Aşk</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>18</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9758457012008</t>
+          <t>9757501743004</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Mektup</t>
+          <t>Çayın Kültür Tarihi</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>7.41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789752982185</t>
+          <t>9758457012008</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Kuramı</t>
+          <t>Çalınan Mektup</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>8.33</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789757501817</t>
+          <t>9789752982185</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Sanayi Sonrası Toplumdan Post-Modern Topluma</t>
+          <t>Çağdaş Sanat Kuramı</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>37</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789752981386</t>
+          <t>9789757501817</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Venedik Masalı</t>
+          <t>Sanayi Sonrası Toplumdan Post-Modern Topluma</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>5.09</v>
+        <v>37</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9757501638003</t>
+          <t>9789752981386</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese - Bir Tuz Denizi Şarkısı</t>
+          <t>Corto Maltese Venedik Masalı</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>11.11</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9757501115009</t>
+          <t>9757501638003</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Computus - Avrupa Tarihinde Zaman ve Sayı</t>
+          <t>Corto Maltese - Bir Tuz Denizi Şarkısı</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9758457969005</t>
+          <t>9757501115009</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Colombus’tan Davidoff’a Tütün ve Kültür</t>
+          <t>Computus - Avrupa Tarihinde Zaman ve Sayı</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9757501433004</t>
+          <t>9758457969005</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyetler Siyaseti</t>
+          <t>Colombus’tan Davidoff’a Tütün ve Kültür</t>
         </is>
       </c>
       <c r="C389" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789758457298</t>
+          <t>9757501433004</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Cezanne</t>
+          <t>Cinsiyetler Siyaseti</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9757501360003</t>
+          <t>9789758457298</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Dilleri</t>
+          <t>ArtBook Cezanne</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789752980891</t>
+          <t>9757501360003</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han Dünyanın Fatihi</t>
+          <t>Cennetin Dilleri</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>14.81</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789752981898</t>
+          <t>9789752980891</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Caz</t>
+          <t>Cengiz Han Dünyanın Fatihi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>7.87</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789752980037</t>
+          <t>9789752981898</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Caravaggio Işık ve Gölgenin Yaratıcısı</t>
+          <t>Caz</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>23.15</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9758457306008</t>
+          <t>9789752980037</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Büyük Taş Yüz</t>
+          <t>Caravaggio Işık ve Gölgenin Yaratıcısı</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>8.33</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789752982017</t>
+          <t>9758457306008</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Büyük İskender’in Yaşamı ve Fetihleri</t>
+          <t>Büyük Taş Yüz</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789758457458</t>
+          <t>9789752982017</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Büyük Britanya Görsel Gezi Rehberi</t>
+          <t>Büyük İskender’in Yaşamı ve Fetihleri</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>55.56</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789752980266</t>
+          <t>9789758457458</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Büyü, Bilim, Din ve Akılcılığın Kapsamı</t>
+          <t>Büyük Britanya Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>4.63</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9757501280004</t>
+          <t>9789752980266</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Masaj (Ciltli)</t>
+          <t>Büyü, Bilim, Din ve Akılcılığın Kapsamı</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>38</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789757501770</t>
+          <t>9757501280004</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Gitarlar (Ciltli)</t>
+          <t>Bütün Yönleriyle Masaj (Ciltli)</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>39.81</v>
+        <v>38</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789752981171</t>
+          <t>9789757501770</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Keltler</t>
+          <t>Bütün Yönleriyle Gitarlar (Ciltli)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>8.33</v>
+        <v>39.81</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9757501271002</t>
+          <t>9789752981171</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Akvaryum (Ciltli)</t>
+          <t>Corto Maltese Keltler</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>120</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789752981041</t>
+          <t>9757501271002</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Burton Bin Bir Gece Masalları</t>
+          <t>Bütün Yönleriyle Akvaryum (Ciltli)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>10.65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9757501026008</t>
+          <t>9789752981041</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Burjuva Avrupa’nın Kuruluşu</t>
+          <t>Burton Bin Bir Gece Masalları</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>13.89</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789752982147</t>
+          <t>9757501026008</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Budacılık</t>
+          <t>Burjuva Avrupa’nın Kuruluşu</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>28</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789752981461</t>
+          <t>9789752982147</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Kayıp Kıta Mu</t>
+          <t>Budacılık</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>11.11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9758457527007</t>
+          <t>9789752981461</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Brazzaville Kumsalı</t>
+          <t>Corto Maltese Kayıp Kıta Mu</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9752980040002</t>
+          <t>9758457527007</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Böceklerin Yaşamı</t>
+          <t>Brazzaville Kumsalı</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>2.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789752980020</t>
+          <t>9752980040002</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Bosch</t>
+          <t>Böceklerin Yaşamı</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>25</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>3990000014856</t>
+          <t>9789752980020</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Bosch Art Book Hayal Gücünün Derinlikleri</t>
+          <t>ArtBook Bosch</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789752981676</t>
+          <t>3990000014856</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Boğucu Kültür</t>
+          <t>Bosch Art Book Hayal Gücünün Derinlikleri</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>6</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789752982062</t>
+          <t>9789752981676</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Blues</t>
+          <t>Boğucu Kültür</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>13</v>
+        <v>6</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789752981867</t>
+          <t>9789752982062</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı</t>
+          <t>Blues</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>12.04</v>
+        <v>13</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9757501450001</t>
+          <t>9789752981867</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Birinci Çözümlemeler</t>
+          <t>Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789752980167</t>
+          <t>9757501450001</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Bir Bebeğim Oldu Bir Bebeğim Öldü</t>
+          <t>Birinci Çözümlemeler</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>1.85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9758457721009</t>
+          <t>9789752980167</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Öyküler</t>
+          <t>Bir Bebeğim Oldu Bir Bebeğim Öldü</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>8.33</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789752981546</t>
+          <t>9758457721009</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Bilim-Kurgu</t>
+          <t>Bilimsel Öyküler</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>18</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789752983588</t>
+          <t>9789752981546</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesine Tarihsel Bir Giriş</t>
+          <t>Bilim-Kurgu</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>38</v>
+        <v>18</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789758457977</t>
+          <t>9789752983588</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Bhagavadgita Hinduların Kutsal Kitabı</t>
+          <t>Bilim Felsefesine Tarihsel Bir Giriş</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>12</v>
+        <v>38</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789752984837</t>
+          <t>9789758457977</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Beyhude</t>
+          <t>Bhagavadgita Hinduların Kutsal Kitabı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>3990000005557</t>
+          <t>9789752984837</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gürültü</t>
+          <t>Beyhude</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>4.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789752982611</t>
+          <t>3990000005557</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Berlin Cep Rehberi</t>
+          <t>Beyaz Gürültü</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>160</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789758457731</t>
+          <t>9789752982611</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Berberlerin Pikniği</t>
+          <t>Berlin Cep Rehberi</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>2.78</v>
+        <v>160</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789752984073</t>
+          <t>9789758457731</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Bekarlar Balosu</t>
+          <t>Berberlerin Pikniği</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>12.96</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789752980259</t>
+          <t>9789752984073</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Batıdaki Doğu</t>
+          <t>Bekarlar Balosu</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789752980877</t>
+          <t>9789752980259</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Batı’da Devrimler ve Devrimci Gelenek 1560 - 1991</t>
+          <t>Batıdaki Doğu</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9758457330003</t>
+          <t>9789752980877</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Dünya</t>
+          <t>Batı’da Devrimler ve Devrimci Gelenek 1560 - 1991</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>2.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>3990000012439</t>
+          <t>9758457330003</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Başı Boş</t>
+          <t>Başka Bir Dünya</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>1.85</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9757501573007</t>
+          <t>3990000012439</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Basitleştirin! Organizasyonlarda Etkili İletişim</t>
+          <t>Başı Boş</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>2.78</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789752981164</t>
+          <t>9757501573007</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Etiyopyalılar</t>
+          <t>Basitleştirin! Organizasyonlarda Etkili İletişim</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>6.48</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789752980792</t>
+          <t>9789752981164</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Bahçelerin ve Parkların Tarihi</t>
+          <t>Corto Maltese Etiyopyalılar</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9758457314003</t>
+          <t>9789752980792</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Corto, Git Gidebildiğin Kadar...</t>
+          <t>Bahçelerin ve Parkların Tarihi</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789752982567</t>
+          <t>9758457314003</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Aztekler</t>
+          <t>Corto Maltese Corto, Git Gidebildiğin Kadar...</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>58</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9758457240005</t>
+          <t>9789752982567</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Aziz Ayyaşın Efsanesi</t>
+          <t>Aztekler</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>1.85</v>
+        <v>58</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789752983403</t>
+          <t>9758457240005</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Aynanın Tarihi</t>
+          <t>Aziz Ayyaşın Efsanesi</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>4.63</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789752983168</t>
+          <t>9789752983403</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Aynada Melankoli</t>
+          <t>Aynanın Tarihi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789752983373</t>
+          <t>9789752983168</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma</t>
+          <t>Aynada Melankoli</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>12.96</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789752982918</t>
+          <t>9789752983373</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’nın Krizi</t>
+          <t>Aydınlanma</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789752981188</t>
+          <t>9789752982918</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Avant-Garde Tiyatro 1892-1992</t>
+          <t>Avrupa’nın Krizi</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>45</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789752982345</t>
+          <t>9789752981188</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Atina Cep Rehberi</t>
+          <t>Avant-Garde Tiyatro 1892-1992</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>160</v>
+        <v>45</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>3990000004303</t>
+          <t>9789752982345</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Kültür Tarihi</t>
+          <t>Atina Cep Rehberi</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>8.33</v>
+        <v>160</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9752980082002</t>
+          <t>3990000004303</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Ateş Piramiti</t>
+          <t>Ateşin Kültür Tarihi</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>8.8</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9757501395005</t>
+          <t>9752980082002</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Aşık Şeytan</t>
+          <t>Ateş Piramiti</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>7.41</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789752981430</t>
+          <t>9757501395005</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Arjantin Öyküleri</t>
+          <t>Aşık Şeytan</t>
         </is>
       </c>
       <c r="C444" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9757501441009</t>
+          <t>9789752981430</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Apollon’un Gözü</t>
+          <t>Arjantin Öyküleri</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>10</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9758457217007</t>
+          <t>9757501441009</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Antikçağda Kitap</t>
+          <t>Apollon’un Gözü</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>15.28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789757501961</t>
+          <t>9758457217007</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan’ın Kültür Tarihi</t>
+          <t>Antikçağda Kitap</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>20.37</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789752982055</t>
+          <t>9789757501961</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Antik Yakındoğu’nun Tarihi İÖ 3000-323</t>
+          <t>Antik Yunan’ın Kültür Tarihi</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>24.07</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789752982864</t>
+          <t>9789752982055</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Antik Felsefe</t>
+          <t>Antik Yakındoğu’nun Tarihi İÖ 3000-323</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>18</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9758457195008</t>
+          <t>9789752982864</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Antik Dünya ve Geleneksel Toplumlarda Dinler ve Mitolojiler Sözlüğü (2 Cilt Takım) (Ciltli)</t>
+          <t>Antik Felsefe</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>259.26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789752984318</t>
+          <t>9758457195008</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tıp Tarihi</t>
+          <t>Antik Dünya ve Geleneksel Toplumlarda Dinler ve Mitolojiler Sözlüğü (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>25</v>
+        <v>259.26</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789752980822</t>
+          <t>9789752984318</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Allah Senden Razı Olsun Bay Rosewater</t>
+          <t>Alternatif Tıp Tarihi</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9757501859002</t>
+          <t>9789752980822</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Alışılmadık Sesler</t>
+          <t>Allah Senden Razı Olsun Bay Rosewater</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9758457152001</t>
+          <t>9757501859002</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Albayım Beni Nezahat ile Evlendir</t>
+          <t>Alışılmadık Sesler</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789752981911</t>
+          <t>9758457152001</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Aktör Dediğin Nedir ki? Münir Özkul Kitabı</t>
+          <t>Albayım Beni Nezahat ile Evlendir</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>8.8</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9757501980003</t>
+          <t>9789752981911</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Aklın Tarihöncesi</t>
+          <t>Aktör Dediğin Nedir ki? Münir Özkul Kitabı</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>19.44</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9758457322008</t>
+          <t>9757501980003</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz’de Bir Doğu</t>
+          <t>Aklın Tarihöncesi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>7.87</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789758457502</t>
+          <t>9758457322008</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Balık Yemekleri</t>
+          <t>Akdeniz’de Bir Doğu</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>55</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9758457519002</t>
+          <t>9789758457502</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Akdeniz Balık Yemekleri</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>8.33</v>
+        <v>55</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>3990000007885</t>
+          <t>9758457519002</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Adı: Atıf Yılmaz</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>2.78</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789752982093</t>
+          <t>3990000007885</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Düşünmek</t>
+          <t>Adı: Atıf Yılmaz</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>10.19</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9757501336008</t>
+          <t>9789752982093</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Absürd Tiyatro</t>
+          <t>A’dan Z’ye Düşünmek</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>20.37</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789752982963</t>
+          <t>9757501336008</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>50 Çağdaş Sinemacı</t>
+          <t>Absürd Tiyatro</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>8.33</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789752981423</t>
+          <t>9789752982963</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>25 Ağustos 1983 ve Diğer Öyküler</t>
+          <t>50 Çağdaş Sinemacı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>7.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9758457403004</t>
+          <t>9789752981423</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Akbaba</t>
+          <t>25 Ağustos 1983 ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>6.02</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789752981805</t>
+          <t>9758457403004</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Roma Harita Rehber (Ciltli)</t>
+          <t>Akbaba</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>110</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9758457764006</t>
+          <t>9789752981805</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Camda Yürümek</t>
+          <t>Roma Harita Rehber (Ciltli)</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>4.63</v>
+        <v>110</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789752981270</t>
+          <t>9758457764006</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Tango</t>
+          <t>Camda Yürümek</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>5.09</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789752981416</t>
+          <t>9789752981270</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Sibirya’da Corto Maltese</t>
+          <t>Corto Maltese Tango</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>7.41</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789752981263</t>
+          <t>9789752981416</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Semerkant’taki Altın Yaldızlı Ev</t>
+          <t>Corto Maltese Sibirya’da Corto Maltese</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>8.33</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9757501751009</t>
+          <t>9789752981263</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Corto Maltese Oğlak Burcu Altında</t>
+          <t>Corto Maltese Semerkant’taki Altın Yaldızlı Ev</t>
         </is>
       </c>
       <c r="C471" s="1">
         <v>8.33</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9758457837007</t>
+          <t>9757501751009</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Havanın Adları</t>
+          <t>Corto Maltese Oğlak Burcu Altında</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>1.85</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789752986251</t>
+          <t>9758457837007</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Havanın Adları</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>26</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789752981065</t>
+          <t>9789752986251</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Refah Devletinin Krizi</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9757501069005</t>
+          <t>9789752981065</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Rastlantı ve Zorunluluk</t>
+          <t>Refah Devletinin Krizi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>10.19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789752980426</t>
+          <t>9757501069005</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Oyunculuk Tarihi Cilt: 1</t>
+          <t>Rastlantı ve Zorunluluk</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>37.03</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789752986107</t>
+          <t>9789752980426</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Felsefesi</t>
+          <t>Oyunculuk Tarihi Cilt: 1</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>23</v>
+        <v>37.03</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789752986435</t>
+          <t>9789752986107</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Şiddet</t>
+          <t>Siyaset Felsefesi</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>315</v>
+        <v>23</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789757501312</t>
+          <t>9789752986435</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Zeytin, Üzüm ve İncir</t>
+          <t>Hukuk ve Şiddet</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>200</v>
+        <v>315</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789752986428</t>
+          <t>9789757501312</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. İşaya Üşür’ün Tarih ve Ekonomi Politik Yazıları</t>
+          <t>Zeytin, Üzüm ve İncir</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789752984554</t>
+          <t>9789752986428</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesi</t>
+          <t>Prof. Dr. İşaya Üşür’ün Tarih ve Ekonomi Politik Yazıları</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>210</v>
+        <v>480</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789752981973</t>
+          <t>9789752984554</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihi</t>
+          <t>Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789752986336</t>
+          <t>9789752981973</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>İşaretler, Semboller ve Mitler</t>
+          <t>Bilim Tarihi</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789752984950</t>
+          <t>9789752986336</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Tasarım</t>
+          <t>İşaretler, Semboller ve Mitler</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>330</v>
+        <v>220</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789752986138</t>
+          <t>9789752984950</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Spinoza / Var Olmak İçin Yöntemler</t>
+          <t>Tasarım</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>570</v>
+        <v>330</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789752986411</t>
+          <t>9789752986138</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatrik Bozuklukları Anlamak</t>
+          <t>Spinoza / Var Olmak İçin Yöntemler</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>200</v>
+        <v>570</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789752980303</t>
+          <t>9789752986411</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Toplu Eserleri 2</t>
+          <t>Psikiyatrik Bozuklukları Anlamak</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>22.22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789758457908</t>
+          <t>9789752980303</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Toplu Eserleri 1</t>
+          <t>Toplu Eserleri 2</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789752986169</t>
+          <t>9789758457908</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Toplu Eserleri 1</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>275</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789752986176</t>
+          <t>9789752986169</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Avangard</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>285</v>
+        <v>275</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789752980907</t>
+          <t>9789752986176</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>İktisat Düşünürleri Büyük İktisat Düşünürlerinin Yaşamları ve Fikirleri</t>
+          <t>Avangard</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>430</v>
+        <v>285</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789752981294</t>
+          <t>9789752980907</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Mahremiyet - Uygarlaşma Sürecinin Miti 2</t>
+          <t>İktisat Düşünürleri Büyük İktisat Düşünürlerinin Yaşamları ve Fikirleri</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>80</v>
+        <v>430</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789752985766</t>
+          <t>9789752981294</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Spinoza - Bir Başlangıç</t>
+          <t>Mahremiyet - Uygarlaşma Sürecinin Miti 2</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789757501497</t>
+          <t>9789752985766</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Çağı 1848-1875</t>
+          <t>Spinoza - Bir Başlangıç</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>545</v>
+        <v>240</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789752982543</t>
+          <t>9789757501497</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği</t>
+          <t>Sermaye Çağı 1848-1875</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>90</v>
+        <v>545</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789752986367</t>
+          <t>9789752982543</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>İspanya Cep Rehberi</t>
+          <t>Avrupa Birliği</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>435</v>
+        <v>90</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789752980402</t>
+          <t>9789752986367</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Mısır Cep Rehberi</t>
+          <t>İspanya Cep Rehberi</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789752982932</t>
+          <t>9789752980402</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Cep Rehberi Tokyo</t>
+          <t>Mısır Cep Rehberi</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789757501350</t>
+          <t>9789752982932</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Sanayi ve İmparatorluk</t>
+          <t>Cep Rehberi Tokyo</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789752985339</t>
+          <t>9789757501350</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Soyut Sanat</t>
+          <t>Sanayi ve İmparatorluk</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789752986145</t>
+          <t>9789752985339</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi</t>
+          <t>Soyut Sanat</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789757501701</t>
+          <t>9789752986145</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Çağı 1875-1914</t>
+          <t>Gastronomi</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>620</v>
+        <v>265</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789752982475</t>
+          <t>9789757501701</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Tarihi</t>
+          <t>İmparatorluk Çağı 1875-1914</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>265</v>
+        <v>620</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789752981669</t>
+          <t>9789752982475</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Yunan Mitolojisi</t>
+          <t>Mimarlık Tarihi</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789752982291</t>
+          <t>9789752981669</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Antik Mısır</t>
+          <t>Yunan Mitolojisi</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789752981560</t>
+          <t>9789752982291</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Uygarlıkları</t>
+          <t>Antik Mısır</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789752982383</t>
+          <t>9789752981560</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçuluk</t>
+          <t>Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>265</v>
+        <v>235</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9789752980242</t>
+          <t>9789752982383</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İlahiyat</t>
+          <t>Varoluşçuluk</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>150</v>
+        <v>265</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9789752982376</t>
+          <t>9789752980242</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi</t>
+          <t>Siyasi İlahiyat</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>235</v>
+        <v>185</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9789752982192</t>
+          <t>9789752982376</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Parlamenter Demokrasinin Krizi</t>
+          <t>Sanat Tarihi</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9789752981959</t>
+          <t>9789752982192</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat</t>
+          <t>Parlamenter Demokrasinin Krizi</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>235</v>
+        <v>200</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9789752982130</t>
+          <t>9789752981959</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Çağdaş Sanat</t>
         </is>
       </c>
       <c r="C512" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9789752986213</t>
+          <t>9789752982130</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Spinoza: Yöntem, Tanrı, Demokrasi</t>
+          <t>Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>410</v>
+        <v>235</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9789752986350</t>
+          <t>9789752986213</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Prag Cep Rehberi</t>
+          <t>Spinoza: Yöntem, Tanrı, Demokrasi</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>415</v>
+        <v>410</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9789752986404</t>
+          <t>9789752986350</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Altın Oran</t>
+          <t>Prag Cep Rehberi</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>245</v>
+        <v>415</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9789752986381</t>
+          <t>9789752986404</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
+          <t>Altın Oran</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>350</v>
+        <v>245</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9789752986374</t>
+          <t>9789752986381</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Modern Düşüncenin Doğuşu</t>
+          <t>Anlama Yetisinin Düzeltilmesi Üzerine İnceleme</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>525</v>
+        <v>350</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9789752986398</t>
+          <t>9789752986374</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Büyük Patlama</t>
+          <t>Modern Düşüncenin Doğuşu</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>195</v>
+        <v>525</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789752985568</t>
+          <t>9789752986398</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Roma Harita Rehber</t>
+          <t>Büyük Patlama</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>365</v>
+        <v>195</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789752986329</t>
+          <t>9789752985568</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Spinoza ve Sürekli Demokrasi</t>
+          <t>Roma Harita Rehber</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>460</v>
+        <v>365</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9789752986343</t>
+          <t>9789752986329</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Alzheimer</t>
+          <t>Spinoza ve Sürekli Demokrasi</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>215</v>
+        <v>460</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9789752986305</t>
+          <t>9789752986343</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Natüralizm Ya Da Yitirirken Doğayı Hatırlamak</t>
+          <t>Alzheimer</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>550</v>
+        <v>215</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9789752986299</t>
+          <t>9789752986305</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Sanayi, Sanayileşme ve Teknoloji</t>
+          <t>Natüralizm Ya Da Yitirirken Doğayı Hatırlamak</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9789752986282</t>
+          <t>9789752986299</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Mekan</t>
+          <t>Sanayi, Sanayileşme ve Teknoloji</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9789752986275</t>
+          <t>9789752986282</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Kitap</t>
+          <t>Bir Görsel İletişim Platformu Olarak Mekan</t>
         </is>
       </c>
       <c r="C525" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9789752986268</t>
+          <t>9789752986275</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Auschwitz'de İki Kardeş</t>
+          <t>Bir Görsel İletişim Platformu Olarak Kitap</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>485</v>
+        <v>450</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9789752986244</t>
+          <t>9789752986268</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Rousseau</t>
+          <t>Auschwitz'de İki Kardeş</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>365</v>
+        <v>485</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789752986220</t>
+          <t>9789752986244</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Feminizm</t>
+          <t>Rousseau</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>335</v>
+        <v>365</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789752986206</t>
+          <t>9789752986220</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Arabasının Yolcuları</t>
+          <t>Hukuki Feminizm</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>120</v>
+        <v>335</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9789752986190</t>
+          <t>9789752986206</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi</t>
+          <t>Şeytan Arabasının Yolcuları</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>285</v>
+        <v>120</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789752986152</t>
+          <t>9789752986190</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Sosyoloji Tarihi</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>265</v>
+        <v>285</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9789752986183</t>
+          <t>9789752986152</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Hollywood</t>
+          <t>Ateizm</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>310</v>
+        <v>265</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9789752986114</t>
+          <t>9789752986183</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Modern Dram Sanatı</t>
+          <t>Hollywood</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>225</v>
+        <v>310</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9789752986091</t>
+          <t>9789752986114</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi: Doğası - Değeri</t>
+          <t>Modern Dram Sanatı</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789752986039</t>
+          <t>9789752986091</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Dünyası</t>
+          <t>Demokrasi: Doğası - Değeri</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789752986008</t>
+          <t>9789752986039</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Kirli Çıkı</t>
+          <t>Sözcüklerin Dünyası</t>
         </is>
       </c>
       <c r="C536" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9789752986015</t>
+          <t>9789752986008</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Hobbes ve Cumhuriyetçi Özgürlük</t>
+          <t>Kirli Çıkı</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789752985773</t>
+          <t>9789752986015</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Kopenhag (Ciltli)</t>
+          <t>Hobbes ve Cumhuriyetçi Özgürlük</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>365</v>
+        <v>340</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9789752985865</t>
+          <t>9789752985773</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik</t>
+          <t>Kopenhag (Ciltli)</t>
         </is>
       </c>
       <c r="C539" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9789752985988</t>
+          <t>9789752985865</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Komedya</t>
+          <t>Dubrovnik</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>350</v>
+        <v>365</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789752985995</t>
+          <t>9789752985988</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Laiklik</t>
+          <t>Komedya</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>215</v>
+        <v>350</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9789752985964</t>
+          <t>9789752985995</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Sahi, İnovasyon Neden Bize Bu Kadar Uzak?</t>
+          <t>Laiklik</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>150</v>
+        <v>215</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9789752985933</t>
+          <t>9789752985964</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Toplumsalın Alacakaranlığı</t>
+          <t>Sahi, İnovasyon Neden Bize Bu Kadar Uzak?</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789752985926</t>
+          <t>9789752985933</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizin Tarihi</t>
+          <t>Toplumsalın Alacakaranlığı</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>235</v>
+        <v>70</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789752985919</t>
+          <t>9789752985926</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Hinduizm</t>
+          <t>Psikanalizin Tarihi</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>300</v>
+        <v>235</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9789752985902</t>
+          <t>9789752985919</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Modernitenin Sonunda</t>
+          <t>Hinduizm</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9789752985896</t>
+          <t>9789752985902</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Modern Hukukun Kaderi</t>
+          <t>Modernitenin Sonunda</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9789752985872</t>
+          <t>9789752985896</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Yüzleşme ve Ceza Adaleti: Yugoslavya Deneyimi</t>
+          <t>Modern Hukukun Kaderi</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9789752985834</t>
+          <t>9789752985872</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Antisemitizm</t>
+          <t>Geçmişle Yüzleşme ve Ceza Adaleti: Yugoslavya Deneyimi</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789752985841</t>
+          <t>9789752985834</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Beat Kuşağı</t>
+          <t>Antisemitizm</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>285</v>
+        <v>90</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789752985759</t>
+          <t>9789752985841</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Arapların Tarihi</t>
+          <t>Beat Kuşağı</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789752985742</t>
+          <t>9789752985759</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Machiavelli</t>
+          <t>Arapların Tarihi</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>90</v>
+        <v>210</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9789752985735</t>
+          <t>9789752985742</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Erkek</t>
+          <t>Machiavelli</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>370</v>
+        <v>90</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9789752985728</t>
+          <t>9789752985735</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Dersler</t>
+          <t>Kadın ve Erkek</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>135</v>
+        <v>370</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9789752985711</t>
+          <t>9789752985728</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Finlandiya'dan 100 Sosyal Yenilik</t>
+          <t>Dersler</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9789752985667</t>
+          <t>9789752985711</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Komedyası</t>
+          <t>Finlandiya'dan 100 Sosyal Yenilik</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9789752985698</t>
+          <t>9789752985667</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Gezegenler</t>
+          <t>Hukuk Komedyası</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>285</v>
+        <v>220</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9789752985650</t>
+          <t>9789752985698</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Caz Felsefesi</t>
+          <t>Gezegenler</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>215</v>
+        <v>285</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9789752985643</t>
+          <t>9789752985650</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>1871 Komünü</t>
+          <t>Caz Felsefesi</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>235</v>
+        <v>215</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789752985636</t>
+          <t>9789752985643</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi</t>
+          <t>1871 Komünü</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>100</v>
+        <v>235</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9789752985513</t>
+          <t>9789752985636</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan, Atina ve Anakara (Ciltli)</t>
+          <t>Tarih Öncesi</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>840</v>
+        <v>100</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9789752985605</t>
+          <t>9789752985513</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Film</t>
+          <t>Yunanistan, Atina ve Anakara (Ciltli)</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>300</v>
+        <v>840</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9789752985582</t>
+          <t>9789752985605</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein</t>
+          <t>Film</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9789752985599</t>
+          <t>9789752985582</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Sanat Nereye Aittir?</t>
+          <t>Wittgenstein</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9789752985520</t>
+          <t>9789752985599</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Cadılık</t>
+          <t>Sanat Nereye Aittir?</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9789752984608</t>
+          <t>9789752985520</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Vilnius Cep Rehberi</t>
+          <t>Cadılık</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9789752982369</t>
+          <t>9789752984608</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Vikingler</t>
+          <t>Vilnius Cep Rehberi</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>235</v>
+        <v>360</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9789752985971</t>
+          <t>9789752982369</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Venedik ve Veneto Görsel Gezi Rehberi</t>
+          <t>Vikingler</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>780</v>
+        <v>235</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9789752980945</t>
+          <t>9789752985971</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Venedik Cep Rehberi</t>
+          <t>Venedik ve Veneto Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9789752981836</t>
+          <t>9789752980945</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Prag</t>
+          <t>Venedik Cep Rehberi</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9789752983953</t>
+          <t>9789752981836</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Cartoville Harita Rehber Pekin (Ciltli)</t>
+          <t>Harita Rehber - Prag</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9789752981843</t>
+          <t>9789752983953</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Paris Harita Rehber</t>
+          <t>Cartoville Harita Rehber Pekin (Ciltli)</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9789752981829</t>
+          <t>9789752981843</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>New York Cartoville Harita Rehber (Ciltli)</t>
+          <t>Paris Harita Rehber</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9789752981812</t>
+          <t>9789752981829</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Londra Harita Rehber (Ciltli)</t>
+          <t>New York Cartoville Harita Rehber (Ciltli)</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9789752981720</t>
+          <t>9789752981812</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Amsterdam</t>
+          <t>Londra Harita Rehber (Ciltli)</t>
         </is>
       </c>
       <c r="C575" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9789752983533</t>
+          <t>9789752981720</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Barthes</t>
+          <t>Harita Rehber - Amsterdam</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>120</v>
+        <v>365</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9789752985506</t>
+          <t>9789752983533</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Barselona ve Katalonya Görsel Gezi Rehberi</t>
+          <t>Barthes</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>680</v>
+        <v>120</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9789752983458</t>
+          <t>9789752985506</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Barselona Cep Rehberi</t>
+          <t>Barselona ve Katalonya Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>360</v>
+        <v>680</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9789752982536</t>
+          <t>9789752983458</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Barselona</t>
+          <t>Barselona Cep Rehberi</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9789752985353</t>
+          <t>9789752982536</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber Brüksel (Ciltli)</t>
+          <t>Harita Rehber - Barselona</t>
         </is>
       </c>
       <c r="C580" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9789752985445</t>
+          <t>9789752985353</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Neptün Mavisi Düşler</t>
+          <t>Harita Rehber Brüksel (Ciltli)</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>145</v>
+        <v>365</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9789752985223</t>
+          <t>9789752985445</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Tıp Tarihi</t>
+          <t>Neptün Mavisi Düşler</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>365</v>
+        <v>145</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9789752985452</t>
+          <t>9789752985223</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Kartaca</t>
+          <t>Tıp Tarihi</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>90</v>
+        <v>365</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9789752985384</t>
+          <t>9789752985452</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Antik Felsefe</t>
+          <t>Kartaca</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>295</v>
+        <v>90</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9789752985391</t>
+          <t>9789752985384</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Zeka</t>
+          <t>Antik Felsefe</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9789752985360</t>
+          <t>9789752985391</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Gandhi</t>
+          <t>Zeka</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>265</v>
+        <v>280</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9789752984769</t>
+          <t>9789752985360</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji</t>
+          <t>Gandhi</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>285</v>
+        <v>265</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9789752982413</t>
+          <t>9789752984769</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu</t>
+          <t>İdeoloji</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>235</v>
+        <v>285</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9789757501558</t>
+          <t>9789752982413</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Roma Görsel Gezi Rehberleri</t>
+          <t>Roma İmparatorluğu</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>840</v>
+        <v>235</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9789752980617</t>
+          <t>9789757501558</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Roma Cep Rehberi</t>
+          <t>Roma Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>360</v>
+        <v>840</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9789752985315</t>
+          <t>9789752980617</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Sembolü Olarak Oyun</t>
+          <t>Roma Cep Rehberi</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9789752985278</t>
+          <t>9789752985315</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Radikal Performans</t>
+          <t>Bir Dünya Sembolü Olarak Oyun</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>375</v>
+        <v>135</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9789752984684</t>
+          <t>9789752985278</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Mit</t>
+          <t>Radikal Performans</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>310</v>
+        <v>375</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9789752985247</t>
+          <t>9789752984684</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Ritüelin Geleceği</t>
+          <t>Mit</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>135</v>
+        <v>310</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9789752985285</t>
+          <t>9789752985247</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Hannah Arendt ve İnsanlığa Karşı Suçlar</t>
+          <t>Ritüelin Geleceği</t>
         </is>
       </c>
       <c r="C595" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9789752986121</t>
+          <t>9789752985285</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Viyana</t>
+          <t>Hannah Arendt ve İnsanlığa Karşı Suçlar</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>490</v>
+        <v>135</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9789752986077</t>
+          <t>9789752986121</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Roma</t>
+          <t>On Adımda Viyana</t>
         </is>
       </c>
       <c r="C597" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9789752985483</t>
+          <t>9789752986077</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Provans</t>
+          <t>On Adımda Roma</t>
         </is>
       </c>
       <c r="C598" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9789752984035</t>
+          <t>9789752985483</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Prag</t>
+          <t>On Adımda Provans</t>
         </is>
       </c>
       <c r="C599" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9789752986060</t>
+          <t>9789752984035</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Paris</t>
+          <t>On Adımda Prag</t>
         </is>
       </c>
       <c r="C600" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9789752985230</t>
+          <t>9789752986060</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar</t>
+          <t>On Adımda Paris</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>525</v>
+        <v>490</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9789752985186</t>
+          <t>9789752985230</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Descartes Felsefesinin İlkeleri ve Metafizik Düşünceler</t>
+          <t>Mektuplar</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>285</v>
+        <v>525</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9789752985179</t>
+          <t>9789752985186</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Ambalaj Tasarımı</t>
+          <t>Descartes Felsefesinin İlkeleri ve Metafizik Düşünceler</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>545</v>
+        <v>285</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9789752985193</t>
+          <t>9789752985179</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Yüzüncü Yıldönümünde Birinci Dünya Savaşı</t>
+          <t>Ambalaj Tasarımı</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>285</v>
+        <v>545</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9789752984967</t>
+          <t>9789752985193</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Rönesans Estetiği</t>
+          <t>Yüzüncü Yıldönümünde Birinci Dünya Savaşı</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>135</v>
+        <v>285</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9789752984905</t>
+          <t>9789752984967</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Yunan Sanatı</t>
+          <t>Rönesans Estetiği</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9789752985889</t>
+          <t>9789752984905</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Brüksel</t>
+          <t>Yunan Sanatı</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>490</v>
+        <v>130</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9789752985162</t>
+          <t>9789752985889</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Zen</t>
+          <t>On Adımda Brüksel</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>220</v>
+        <v>490</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9789752985155</t>
+          <t>9789752985162</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Masonluk</t>
+          <t>Zen</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9789752982437</t>
+          <t>9789752985155</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Alman Edebiyatı</t>
+          <t>Masonluk</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9789752981782</t>
+          <t>9789752982437</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar</t>
+          <t>Alman Edebiyatı</t>
         </is>
       </c>
       <c r="C611" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9789752983229</t>
+          <t>9789752981782</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Habermas</t>
+          <t>Haçlılar</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>120</v>
+        <v>235</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9789752985117</t>
+          <t>9789752983229</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Kaos</t>
+          <t>Habermas</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>380</v>
+        <v>120</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9789752985148</t>
+          <t>9789752985117</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Kuram ve Direniş</t>
+          <t>Kaos</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>135</v>
+        <v>380</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9789752985544</t>
+          <t>9789752985148</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Post-Demokrasi</t>
+          <t>Eğitimde Kuram ve Direniş</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>220</v>
+        <v>135</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9789752985131</t>
+          <t>9789752985544</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Derrida</t>
+          <t>Post-Demokrasi</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9789752983359</t>
+          <t>9789752985131</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Modern Sanat ve Yeni Tipografi</t>
+          <t>Derrida</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>700</v>
+        <v>120</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9789752984332</t>
+          <t>9789752983359</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Zaman Piramitleri</t>
+          <t>Modern Sanat ve Yeni Tipografi</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>100</v>
+        <v>700</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9789752982352</t>
+          <t>9789752984332</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan Cep Rehberi</t>
+          <t>Zaman Piramitleri</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>435</v>
+        <v>100</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9789752980624</t>
+          <t>9789752982352</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Yunan Adaları Cep Rehberi</t>
+          <t>Yunanistan Cep Rehberi</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9789752982888</t>
+          <t>9789752980624</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Yazın Kuramı</t>
+          <t>Yunan Adaları Cep Rehberi</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9789758457991</t>
+          <t>9789752982888</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kırılma Noktasında Dram Sanatı</t>
+          <t>Yazın Kuramı</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9789752980372</t>
+          <t>9789758457991</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Washington DC Cep Rehberi</t>
+          <t>Yaşamın Kırılma Noktasında Dram Sanatı</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>360</v>
+        <v>275</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9789752986022</t>
+          <t>9789752980372</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Viyana Görsel Gezi Rehberleri (Ciltli)</t>
+          <t>Washington DC Cep Rehberi</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>780</v>
+        <v>360</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9789752980761</t>
+          <t>9789752986022</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Viyana Cep Rehberi</t>
+          <t>Viyana Görsel Gezi Rehberleri (Ciltli)</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9789752982499</t>
+          <t>9789752980761</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Viyana Cartoville Harita Rehber</t>
+          <t>Viyana Cep Rehberi</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9789752981881</t>
+          <t>9789752982499</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Üniversitelerin Tarihi</t>
+          <t>Viyana Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>265</v>
+        <v>365</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9789752980389</t>
+          <t>9789752981881</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cep Rehberi</t>
+          <t>Üniversitelerin Tarihi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>435</v>
+        <v>265</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9758457209002</t>
+          <t>9789752980389</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunları 2 Aşkın İcadı / Akrobatlar / Hapgood / Merdivenden İnen Sanatçı / Kasti Faul</t>
+          <t>Türkiye Cep Rehberi</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>120</v>
+        <v>435</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9789752984295</t>
+          <t>9758457209002</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Tiyatroda Yaşam-Oyun İlişkisi</t>
+          <t>Toplu Oyunları 2 Aşkın İcadı / Akrobatlar / Hapgood / Merdivenden İnen Sanatçı / Kasti Faul</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9789752983717</t>
+          <t>9789752984295</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Teolojik Politik İnceleme</t>
+          <t>Tiyatroda Yaşam-Oyun İlişkisi</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789752980365</t>
+          <t>9789752983717</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Tayland Cep Rehberi</t>
+          <t>Teolojik Politik İnceleme</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789752981928</t>
+          <t>9789752980365</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Tapınak Şövalyeleri</t>
+          <t>Tayland Cep Rehberi</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>235</v>
+        <v>360</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9789752983014</t>
+          <t>9789752981928</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Tango</t>
+          <t>Tapınak Şövalyeleri</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9789752983540</t>
+          <t>9789752983014</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni</t>
+          <t>Tango</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9789752983021</t>
+          <t>9789752983540</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Spinoza</t>
+          <t>Şizofreni</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>265</v>
+        <v>210</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9789752984127</t>
+          <t>9789752983021</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Yöntemin Kuralları</t>
+          <t>Spinoza</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9789758457861</t>
+          <t>9789752984127</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Art Book Goya</t>
+          <t>Sosyolojik Yöntemin Kuralları</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>380</v>
+        <v>235</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9789752981126</t>
+          <t>9789758457861</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Girit Cep Rehberi</t>
+          <t>Art Book Goya</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9789758457878</t>
+          <t>9789752981126</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Gauguin</t>
+          <t>Girit Cep Rehberi</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9789752984257</t>
+          <t>9789758457878</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Galileo</t>
+          <t>ArtBook Gauguin</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>235</v>
+        <v>380</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9789752983281</t>
+          <t>9789752984257</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Freud</t>
+          <t>Galileo</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9789752984080</t>
+          <t>9789752983281</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Ruhu</t>
+          <t>Freud</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>135</v>
+        <v>200</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9789752981133</t>
+          <t>9789752984080</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Fransa Cep Rehberi</t>
+          <t>Fransa ve Almanya’da Vatandaşlık ve Ulus Ruhu</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>545</v>
+        <v>135</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9789752985551</t>
+          <t>9789752981133</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Fransa Görsel Gezi Rehberleri</t>
+          <t>Fransa Cep Rehberi</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>980</v>
+        <v>545</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9789752984622</t>
+          <t>9789752985551</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Frankfurt Okulu</t>
+          <t>Fransa Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>245</v>
+        <v>980</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9789752984103</t>
+          <t>9789752984622</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Foucault</t>
+          <t>Frankfurt Okulu</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9789752980068</t>
+          <t>9789752984103</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Fotoğrafa Başlarken</t>
+          <t>Foucault</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>500</v>
+        <v>265</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9789752983366</t>
+          <t>9789752980068</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf ve Sinemanın Toplumsal Tarihi</t>
+          <t>Fotoğrafa Başlarken</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9789752984189</t>
+          <t>9789752983366</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf</t>
+          <t>Fotoğraf ve Sinemanın Toplumsal Tarihi</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>275</v>
+        <v>550</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9789758457946</t>
+          <t>9789752984189</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Florida Görsel Gezi Rehberleri</t>
+          <t>Fotoğraf</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>840</v>
+        <v>275</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9789758457021</t>
+          <t>9789758457946</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Floransa ve Toscana Görsel Gezi Rehberi</t>
+          <t>Florida Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>780</v>
+        <v>840</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9789752985087</t>
+          <t>9789758457021</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Floransa Cep Rehberi</t>
+          <t>Floransa ve Toscana Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9789752982512</t>
+          <t>9789752985087</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Floransa Cartoville Harita Rehber</t>
+          <t>Floransa Cep Rehberi</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9789752983328</t>
+          <t>9789752982512</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Fenomenoloji</t>
+          <t>Floransa Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>235</v>
+        <v>365</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9789752983847</t>
+          <t>9789752983328</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Feminizm</t>
+          <t>Fenomenoloji</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>315</v>
+        <v>235</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9789752981775</t>
+          <t>9789752983847</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Akımları</t>
+          <t>Feminizm</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>265</v>
+        <v>315</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9789752982208</t>
+          <t>9789752981775</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Edebiyat</t>
+          <t>Felsefe Akımları</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9789752984400</t>
+          <t>9789752982208</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Ergen Depresyonu</t>
+          <t>Fantastik Edebiyat</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9789752981683</t>
+          <t>9789752984400</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Empresyonizm</t>
+          <t>Ergen Depresyonu</t>
         </is>
       </c>
       <c r="C660" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9789752983724</t>
+          <t>9789752981683</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Edinburgh Cep Rehberi</t>
+          <t>Empresyonizm</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9789757501169</t>
+          <t>9789752983724</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Tiyatro Düşüncesi</t>
+          <t>Edinburgh Cep Rehberi</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>475</v>
+        <v>360</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9789752984486</t>
+          <t>9789757501169</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Dubrovnik Cep Rehberi</t>
+          <t>Dünden Bugüne Tiyatro Düşüncesi</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>360</v>
+        <v>475</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9789752982628</t>
+          <t>9789752984486</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Dublin Cep Rehberi</t>
+          <t>Dubrovnik Cep Rehberi</t>
         </is>
       </c>
       <c r="C664" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9789752984066</t>
+          <t>9789752982628</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Dubai Cep Rehberi</t>
+          <t>Dublin Cep Rehberi</t>
         </is>
       </c>
       <c r="C665" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9789752981980</t>
+          <t>9789752984066</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Dinler</t>
+          <t>Dubai Cep Rehberi</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9789752982550</t>
+          <t>9789752981980</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Dilbilim</t>
+          <t>Dinler</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>235</v>
+        <v>220</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9789757501411</t>
+          <t>9789752982550</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Devrim Çağı (1789-1848)</t>
+          <t>Dilbilim</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>550</v>
+        <v>235</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9789758457373</t>
+          <t>9789757501411</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Devlet Kuramı</t>
+          <t>Devrim Çağı (1789-1848)</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9789752984004</t>
+          <t>9789758457373</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Devlet Kuramı</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9789752983755</t>
+          <t>9789752984004</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Deha</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9789752982635</t>
+          <t>9789752983755</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Dada ve Gerçeküstücülük</t>
+          <t>Deha</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9789752982260</t>
+          <t>9789752982635</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikolojisi</t>
+          <t>Dada ve Gerçeküstücülük</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9789752981850</t>
+          <t>9789752982260</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Gözüyle Dünya</t>
+          <t>Çocuk Psikolojisi</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>485</v>
+        <v>210</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9789752982970</t>
+          <t>9789752981850</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Cote d’Azur Cep Rehberi</t>
+          <t>Çocuğun Gözüyle Dünya</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>360</v>
+        <v>485</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9789752983038</t>
+          <t>9789752982970</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Kültürel Antropoloji</t>
+          <t>Cote d’Azur Cep Rehberi</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9789752983069</t>
+          <t>9789752983038</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Siyonizm</t>
+          <t>Sosyal ve Kültürel Antropoloji</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>210</v>
+        <v>315</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9789752980341</t>
+          <t>9789752983069</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Singapur Cep Rehberi</t>
+          <t>Siyonizm</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>360</v>
+        <v>210</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9789752983670</t>
+          <t>9789752980341</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Singapur Cartoville Harita Rehber</t>
+          <t>Singapur Cep Rehberi</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9789752984561</t>
+          <t>9789752983670</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Seyşeller Cep Rehberi</t>
+          <t>Singapur Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9789752983762</t>
+          <t>9789752984561</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Saturnin</t>
+          <t>Seyşeller Cep Rehberi</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9789752981348</t>
+          <t>9789752983762</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>San Francisco Cep Rehberi</t>
+          <t>Saturnin</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>360</v>
+        <v>135</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9789752984097</t>
+          <t>9789752981348</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Salsa ve Latin Caz</t>
+          <t>San Francisco Cep Rehberi</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9789752982123</t>
+          <t>9789752984097</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatı</t>
+          <t>Salsa ve Latin Caz</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9789752984172</t>
+          <t>9789752982123</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Rus Devrimi</t>
+          <t>Rus Edebiyatı</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9789752980747</t>
+          <t>9789752984172</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Rodos Cep Rehberi</t>
+          <t>Rus Devrimi</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9789752983991</t>
+          <t>9789752980747</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Retorik</t>
+          <t>Rodos Cep Rehberi</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9789752982765</t>
+          <t>9789752983991</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Restoranın İcadı</t>
+          <t>Retorik</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>485</v>
+        <v>220</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9789758457748</t>
+          <t>9789752982765</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Renoir</t>
+          <t>Restoranın İcadı</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>380</v>
+        <v>485</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9789752980228</t>
+          <t>9789758457748</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Ramayana</t>
+          <t>ArtBook Renoir</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>210</v>
+        <v>380</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9789752984141</t>
+          <t>9789752980228</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Psikanalizi Okumak</t>
+          <t>Ramayana</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>490</v>
+        <v>210</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9789752981584</t>
+          <t>9789752984141</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz</t>
+          <t>Psikanalizi Okumak</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>265</v>
+        <v>490</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9789758457434</t>
+          <t>9789752981584</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Prag Görsel Gezi Rehberleri</t>
+          <t>Psikanaliz</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>780</v>
+        <v>265</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9789752984165</t>
+          <t>9789758457434</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Poetika</t>
+          <t>Prag Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>220</v>
+        <v>780</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9789752982758</t>
+          <t>9789752984165</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Petersburg - Harita Rehber</t>
+          <t>Poetika</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>365</v>
+        <v>220</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9789752981553</t>
+          <t>9789752982758</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Pekin Cep Rehberi</t>
+          <t>Petersburg - Harita Rehber</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9789752980334</t>
+          <t>9789752981553</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Paris Cep Rehberi</t>
+          <t>Pekin Cep Rehberi</t>
         </is>
       </c>
       <c r="C697" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9789757501428</t>
+          <t>9789752980334</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Paris - Görsel Gezi Rehberi</t>
+          <t>Paris Cep Rehberi</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>840</v>
+        <v>360</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9789752984783</t>
+          <t>9789757501428</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Paranoya</t>
+          <t>Paris - Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>220</v>
+        <v>840</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9789752981447</t>
+          <t>9789752984783</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Geleceği Yoktur</t>
+          <t>Paranoya</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>165</v>
+        <v>220</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9789752983151</t>
+          <t>9789752981447</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar ve Gerçekler</t>
+          <t>Özgürlüğün Geleceği Yoktur</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9789752984646</t>
+          <t>9789752983151</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Oyunculukta Stanislavski Sistemi</t>
+          <t>Oyunlar ve Gerçekler</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>500</v>
+        <v>290</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9789752983892</t>
+          <t>9789752984646</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>On Adımda New York</t>
+          <t>Oyunculukta Stanislavski Sistemi</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9789752983243</t>
+          <t>9789752983892</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Londra</t>
+          <t>On Adımda New York</t>
         </is>
       </c>
       <c r="C704" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9789752984660</t>
+          <t>9789752983243</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Küba</t>
+          <t>On Adımda Londra</t>
         </is>
       </c>
       <c r="C705" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9789752984653</t>
+          <t>9789752984660</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Dubrovnik ve Dalmaçya Kıyısı</t>
+          <t>On Adımda Küba</t>
         </is>
       </c>
       <c r="C706" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9789752983663</t>
+          <t>9789752984653</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Budapeşte</t>
+          <t>On Adımda Dubrovnik ve Dalmaçya Kıyısı</t>
         </is>
       </c>
       <c r="C707" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9789752985858</t>
+          <t>9789752983663</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Barselona</t>
+          <t>On Adımda Budapeşte</t>
         </is>
       </c>
       <c r="C708" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9789752985797</t>
+          <t>9789752985858</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>On Adımda Amsterdam</t>
+          <t>On Adımda Barselona</t>
         </is>
       </c>
       <c r="C709" s="1">
         <v>490</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9789752982079</t>
+          <t>9789752985797</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche</t>
+          <t>On Adımda Amsterdam</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>235</v>
+        <v>490</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9789757501688</t>
+          <t>9789752982079</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>New York Görsel Gezi Rehberleri</t>
+          <t>Nietzsche</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>840</v>
+        <v>235</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9789752980754</t>
+          <t>9789757501688</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>New York Cep Rehberi</t>
+          <t>New York Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>360</v>
+        <v>840</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9789752981539</t>
+          <t>9789752980754</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Napoleon</t>
+          <t>New York Cep Rehberi</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>210</v>
+        <v>360</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9789752982741</t>
+          <t>9789752981539</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Moskova Cartoville Harita Rehber</t>
+          <t>Napoleon</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>365</v>
+        <v>210</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9789752984691</t>
+          <t>9789752982741</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Modern Çin</t>
+          <t>Moskova Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>300</v>
+        <v>365</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9789758457281</t>
+          <t>9789752984691</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>ArtBook Michelangelo</t>
+          <t>Modern Çin</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9789752980785</t>
+          <t>9789758457281</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Mısır, Yunan ve Roma Antik Akdeniz Uygarlıkları</t>
+          <t>ArtBook Michelangelo</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>980</v>
+        <v>380</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9789752980884</t>
+          <t>9789752980785</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Mısır</t>
+          <t>Mısır, Yunan ve Roma Antik Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>840</v>
+        <v>980</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9789752981034</t>
+          <t>9789752980884</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Yazı, Akıl ve Tanrılar</t>
+          <t>Mısır</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>490</v>
+        <v>840</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9789752982451</t>
+          <t>9789752981034</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Mayalar</t>
+          <t>Mezopotamya Yazı, Akıl ve Tanrılar</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>265</v>
+        <v>490</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9789752983984</t>
+          <t>9789752982451</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Max Weber</t>
+          <t>Mayalar</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9789752984820</t>
+          <t>9789752983984</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Marx’tan Spinoza’ya, Spinoza’dan Marx’a: Güncel Müdahaleler</t>
+          <t>Max Weber</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>530</v>
+        <v>210</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9789752983144</t>
+          <t>9789752984820</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Malta Cep Rehberi</t>
+          <t>Marx’tan Spinoza’ya, Spinoza’dan Marx’a: Güncel Müdahaleler</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>360</v>
+        <v>530</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9789752984219</t>
+          <t>9789752983144</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Malezya Berlitz Cep Rehberi</t>
+          <t>Malta Cep Rehberi</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>435</v>
+        <v>360</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9789752984431</t>
+          <t>9789752984219</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Maldivler Cep Rehberi</t>
+          <t>Malezya Berlitz Cep Rehberi</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9789752983410</t>
+          <t>9789752984431</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Harita Rehber - Madrid</t>
+          <t>Maldivler Cep Rehberi</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9789758457885</t>
+          <t>9789752983410</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Görsel Gezi Rehberi - Madrid 2016</t>
+          <t>Harita Rehber - Madrid</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>680</v>
+        <v>365</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9789752982604</t>
+          <t>9789758457885</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Madrid (Cep Rehberi )</t>
+          <t>Görsel Gezi Rehberi - Madrid 2016</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>360</v>
+        <v>680</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9789752984738</t>
+          <t>9789752982604</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Machiavelli, Makyavelizm ve Modernite</t>
+          <t>Madrid (Cep Rehberi )</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>275</v>
+        <v>360</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9789752984301</t>
+          <t>9789752984738</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Los Angeles Berlitz Cep Rehberi</t>
+          <t>Machiavelli, Makyavelizm ve Modernite</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>360</v>
+        <v>275</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9789752985827</t>
+          <t>9789752984301</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Londra Görsel Gezi Rehberleri (Ciltli)</t>
+          <t>Los Angeles Berlitz Cep Rehberi</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>840</v>
+        <v>360</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9789752980952</t>
+          <t>9789752985827</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Londra Cep Rehberi</t>
+          <t>Londra Görsel Gezi Rehberleri (Ciltli)</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>360</v>
+        <v>840</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9789752983212</t>
+          <t>9789752980952</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Eşitsizlik</t>
+          <t>Londra Cep Rehberi</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>90</v>
+        <v>360</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9789752982659</t>
+          <t>9789752983212</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme</t>
+          <t>Küreselleşme ve Eşitsizlik</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9789752984455</t>
+          <t>9789752982659</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Küresel Isınma</t>
+          <t>Küreselleşme</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9789752984479</t>
+          <t>9789752984455</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Köpeğinizi Nasıl Bilirsiniz?</t>
+          <t>Küresel Isınma</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>100</v>
+        <v>330</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9789752983199</t>
+          <t>9789752984479</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Klasik Sanat</t>
+          <t>Köpeğinizi Nasıl Bilirsiniz?</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9757501182001</t>
+          <t>9789752983199</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Klasik Akdeniz Yemekleri (Ciltli)</t>
+          <t>Klasik Sanat</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9789752984639</t>
+          <t>9757501182001</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Kitabın Tarihi</t>
+          <t>Klasik Akdeniz Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>235</v>
+        <v>420</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9789752982420</t>
+          <t>9789752984639</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Kierkegaard</t>
+          <t>Kitabın Tarihi</t>
         </is>
       </c>
       <c r="C740" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9789752984776</t>
+          <t>9789752982420</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Kıta Felsefesi</t>
+          <t>Kierkegaard</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>290</v>
+        <v>235</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9789752984264</t>
+          <t>9789752984776</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Keynes ve Keynesçilik</t>
+          <t>Kıta Felsefesi</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9789752983601</t>
+          <t>9789752984264</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Keynes</t>
+          <t>Keynes ve Keynesçilik</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>135</v>
+        <v>220</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9789752983854</t>
+          <t>9789752983601</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Keltler</t>
+          <t>Keynes</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>235</v>
+        <v>135</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9789752982000</t>
+          <t>9789752983854</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm</t>
+          <t>Keltler</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>195</v>
+        <v>235</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9789752980969</t>
+          <t>9789752982000</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Kanada Cep Rehberi</t>
+          <t>Kapitalizm</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>545</v>
+        <v>195</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9789752983267</t>
+          <t>9789752980969</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Kafka</t>
+          <t>Kanada Cep Rehberi</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>285</v>
+        <v>545</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9789752983519</t>
+          <t>9789752983267</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Japonya Cep Rehberi</t>
+          <t>Kafka</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>545</v>
+        <v>285</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9789752985476</t>
+          <t>9789752983519</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Görsel Gezi Rehberleri: İtalya 2016 (Ciltli)</t>
+          <t>Japonya Cep Rehberi</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>980</v>
+        <v>545</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9789752982321</t>
+          <t>9789752985476</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>İtalya Cep Rehberi</t>
+          <t>Görsel Gezi Rehberleri: İtalya 2016 (Ciltli)</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>545</v>
+        <v>980</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9789752980730</t>
+          <t>9789752982321</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>İsviçre Cep Rehberi</t>
+          <t>İtalya Cep Rehberi</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>435</v>
+        <v>545</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9789752981355</t>
+          <t>9789752980730</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Ege Kıyısı Cep Rehberi</t>
+          <t>İsviçre Cep Rehberi</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>360</v>
+        <v>435</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9789752983397</t>
+          <t>9789752981355</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Harita Rehber</t>
+          <t>İstanbul ve Ege Kıyısı Cep Rehberi</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9789757501473</t>
+          <t>9789752983397</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Görsel Gezi Rehberleri</t>
+          <t>İstanbul Harita Rehber</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>780</v>
+        <v>365</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9789752982772</t>
+          <t>9789757501473</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>İspanya İç Savaşı</t>
+          <t>İstanbul Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>265</v>
+        <v>780</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9789758457168</t>
+          <t>9789752982772</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>İspanya Görsel Gezi Rehberleri</t>
+          <t>İspanya İç Savaşı</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>980</v>
+        <v>265</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9789752983632</t>
+          <t>9789758457168</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>İspanya Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>210</v>
+        <v>980</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9789752983595</t>
+          <t>9789752983632</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>İskoçya Cep Rehberi</t>
+          <t>İslam</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>360</v>
+        <v>210</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9789752982048</t>
+          <t>9789752983595</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>İskenderiye Kütüphanesi Antik Dünya’nın Öğrenim Merkezi</t>
+          <t>İskoçya Cep Rehberi</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9789752984110</t>
+          <t>9789752982048</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları</t>
+          <t>İskenderiye Kütüphanesi Antik Dünya’nın Öğrenim Merkezi</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9789752981904</t>
+          <t>9789752984110</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Edebiyatı</t>
+          <t>İnsan Hakları</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>265</v>
+        <v>380</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9789752984370</t>
+          <t>9789752981904</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>İlkçağ Felsefesi Nedir?</t>
+          <t>İngiliz Edebiyatı</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>415</v>
+        <v>265</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9789757501091</t>
+          <t>9789752984370</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>İletişim ve Grafik Tasarım</t>
+          <t>İlkçağ Felsefesi Nedir?</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>700</v>
+        <v>415</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9789752984493</t>
+          <t>9789757501091</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>İktisat</t>
+          <t>İletişim ve Grafik Tasarım</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>380</v>
+        <v>700</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9789752986312</t>
+          <t>9789752984493</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Üç Yüzü</t>
+          <t>İktisat</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9789752983779</t>
+          <t>9789752986312</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Hong Kong Cartoville Harita Rehber</t>
+          <t>İktidarın Üç Yüzü</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>365</v>
+        <v>550</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9789752984202</t>
+          <t>9789752983779</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Hong Kong Cep Rehberi</t>
+          <t>Hong Kong Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9789752982338</t>
+          <t>9789752984202</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Hindistan Cep Rehberi</t>
+          <t>Hong Kong Cep Rehberi</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>545</v>
+        <v>360</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9789752983502</t>
+          <t>9789752982338</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Hegel ve Marks İhtiyaç Kavramı</t>
+          <t>Hindistan Cep Rehberi</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>340</v>
+        <v>545</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9789752984394</t>
+          <t>9789752983502</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Hegel ve Hegelcilik</t>
+          <t>Hegel ve Marks İhtiyaç Kavramı</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9789752982642</t>
+          <t>9789752984394</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Hakları</t>
+          <t>Hegel ve Hegelcilik</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9789752980358</t>
+          <t>9789752982642</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Güney Afrika Cep Rehberi</t>
+          <t>Hayvan Hakları</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9789752984790</t>
+          <t>9789752980358</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyet Yasası</t>
+          <t>Güney Afrika Cep Rehberi</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9789752981942</t>
+          <t>9789752984790</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Chicago Cep Rehberi</t>
+          <t>Cinsiyet Yasası</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>360</v>
+        <v>135</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9789752982949</t>
+          <t>9789752981942</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Tunus Cep Rehberi</t>
+          <t>Chicago Cep Rehberi</t>
         </is>
       </c>
       <c r="C775" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9789752983120</t>
+          <t>9789752982949</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Venedik Harita Rehber</t>
+          <t>Tunus Cep Rehberi</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9789752983960</t>
+          <t>9789752983120</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Cartoville Harita Rehber Tokyo (Ciltli)</t>
+          <t>Venedik Harita Rehber</t>
         </is>
       </c>
       <c r="C777" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9789752981966</t>
+          <t>9789752983960</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Cape Town Cep Rehberi</t>
+          <t>Cartoville Harita Rehber Tokyo (Ciltli)</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9789752983571</t>
+          <t>9789752981966</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>California Cep Rehberi</t>
+          <t>Cape Town Cep Rehberi</t>
         </is>
       </c>
       <c r="C779" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9789752984387</t>
+          <t>9789752983571</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Burası Tanzanya mı Karanfil?</t>
+          <t>California Cep Rehberi</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>165</v>
+        <v>360</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9789758457953</t>
+          <t>9789752984387</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte Görsel Gezi Rehberi</t>
+          <t>Burası Tanzanya mı Karanfil?</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>780</v>
+        <v>165</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9789752986237</t>
+          <t>9789758457953</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte Cep Rehberi</t>
+          <t>Budapeşte Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>415</v>
+        <v>780</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9789752982680</t>
+          <t>9789752986237</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Budapeşte Cartoville Harita Rehber</t>
+          <t>Budapeşte Cep Rehberi</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>365</v>
+        <v>415</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9789752983083</t>
+          <t>9789752982680</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Brüksel Cep Rehberi</t>
+          <t>Budapeşte Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9789752983113</t>
+          <t>9789752983083</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Boston Cep Rehberi</t>
+          <t>Brüksel Cep Rehberi</t>
         </is>
       </c>
       <c r="C785" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9789752983526</t>
+          <t>9789752983113</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Bizans Tarihi</t>
+          <t>Boston Cep Rehberi</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>210</v>
+        <v>360</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9789752983380</t>
+          <t>9789752983526</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Berlin Harita Rehber</t>
+          <t>Bizans Tarihi</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>365</v>
+        <v>210</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9789752985810</t>
+          <t>9789752983380</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Berlin Görsel Gezi Rehberleri (Ciltli)</t>
+          <t>Berlin Harita Rehber</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>840</v>
+        <v>365</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9789752984233</t>
+          <t>9789752985810</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Başka Yerde ve Başka Biçimde</t>
+          <t>Berlin Görsel Gezi Rehberleri (Ciltli)</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>100</v>
+        <v>840</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9789752984462</t>
+          <t>9789752984233</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Barok</t>
+          <t>Başka Yerde ve Başka Biçimde</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>235</v>
+        <v>100</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9789752983694</t>
+          <t>9789752984462</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Bangkok Cartoville Harite Rehber</t>
+          <t>Barok</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>365</v>
+        <v>235</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9789752981157</t>
+          <t>9789752983694</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Bali ve Lombok Cep Rehberi</t>
+          <t>Bangkok Cartoville Harite Rehber</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9789752982222</t>
+          <t>9789752981157</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Babil</t>
+          <t>Bali ve Lombok Cep Rehberi</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9789752982826</t>
+          <t>9789752982222</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Avustralya Cep Rehberi</t>
+          <t>Babil</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>545</v>
+        <v>225</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9789752980181</t>
+          <t>9789752982826</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Tarihinden Kesitler 1789-1980</t>
+          <t>Avustralya Cep Rehberi</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>570</v>
+        <v>545</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9789752980174</t>
+          <t>9789752980181</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Tarihinden Kesitler 1494-1789</t>
+          <t>Avrupa Tarihinden Kesitler 1789-1980</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>435</v>
+        <v>570</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9789752983687</t>
+          <t>9789752980174</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Atina Cartoville Harita Rehber</t>
+          <t>Avrupa Tarihinden Kesitler 1494-1789</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>365</v>
+        <v>435</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9789752983434</t>
+          <t>9789752983687</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles ve Lise</t>
+          <t>Atina Cartoville Harita Rehber</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>210</v>
+        <v>365</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9789752981997</t>
+          <t>9789752983434</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji</t>
+          <t>Aristoteles ve Lise</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9789752982215</t>
+          <t>9789752981997</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete ve Kaygı</t>
+          <t>Antropoloji</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>235</v>
+        <v>190</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9789752984677</t>
+          <t>9789752982215</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Anayasal Yurtseverlik</t>
+          <t>Anksiyete ve Kaygı</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9789752983441</t>
+          <t>9789752984677</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm</t>
+          <t>Anayasal Yurtseverlik</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9789758457144</t>
+          <t>9789752983441</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Amsterdam Görsel Gezi Rehberi</t>
+          <t>Anarşizm</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>780</v>
+        <v>210</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9789752980594</t>
+          <t>9789758457144</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Amsterdam Cep Rehberi</t>
+          <t>Amsterdam Görsel Gezi Rehberi</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9789752982024</t>
+          <t>9789752980594</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Altı Varoluşçu Düşünür</t>
+          <t>Amsterdam Cep Rehberi</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9789752984011</t>
+          <t>9789752982024</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Görsel Gezi Rehberi - Almanya  2016</t>
+          <t>Altı Varoluşçu Düşünür</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>980</v>
+        <v>290</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9789752980396</t>
+          <t>9789752984011</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>ABD Cep Rehberi</t>
+          <t>Görsel Gezi Rehberi - Almanya  2016</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>545</v>
+        <v>980</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9789752981379</t>
+          <t>9789752980396</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Münih Cep Rehberi</t>
+          <t>ABD Cep Rehberi</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>360</v>
+        <v>545</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9789757501619</t>
+          <t>9789752981379</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Moskova Görsel Gezi Rehberleri</t>
+          <t>Münih Cep Rehberi</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>780</v>
+        <v>360</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9789752984592</t>
+          <t>9789757501619</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>Moskova Cep Rehberi</t>
+          <t>Moskova Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9789752983625</t>
+          <t>9789752984592</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Çin Cep Rehberi</t>
+          <t>Moskova Cep Rehberi</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>545</v>
+        <v>360</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9789752983205</t>
+          <t>9789752983625</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Platon ve Akademia</t>
+          <t>Çin Cep Rehberi</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>235</v>
+        <v>545</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9789752983656</t>
+          <t>9789752983205</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Platon</t>
+          <t>Platon ve Akademia</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9789752982840</t>
+          <t>9789752983656</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Petersburg Görsel Gezi Rehberleri</t>
+          <t>Platon</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>780</v>
+        <v>210</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9789752984714</t>
+          <t>9789752982840</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Petersburg Cep Rehberi</t>
+          <t>Petersburg Görsel Gezi Rehberleri</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>360</v>
+        <v>780</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9789752982833</t>
+          <t>9789752984714</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Küba Cep Rehberi</t>
+          <t>Petersburg Cep Rehberi</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9789752984912</t>
+          <t>9789752982833</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatri Tarihi</t>
+          <t>Küba Cep Rehberi</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
+          <t>9789752984912</t>
+        </is>
+      </c>
+      <c r="B818" s="1" t="inlineStr">
+        <is>
+          <t>Psikiyatri Tarihi</t>
+        </is>
+      </c>
+      <c r="C818" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3">
+      <c r="A819" s="1" t="inlineStr">
+        <is>
           <t>9789752984981</t>
         </is>
       </c>
-      <c r="B818" s="1" t="inlineStr">
+      <c r="B819" s="1" t="inlineStr">
         <is>
           <t>Modernizm</t>
         </is>
       </c>
-      <c r="C818" s="1">
+      <c r="C819" s="1">
         <v>235</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>