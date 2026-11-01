--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -109,156 +109,156 @@
         <is>
           <t>9786056452536</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Gölgedeki Kadınlar</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786056452529</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hucleberry Finn’in Maceraları - Çocuk Klasikleri Serisi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786056452574</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Hipster</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056452581</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Tanrısal</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786056452543</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ernest Hemingway ve Savaş Şiirleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056452567</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Yeni Atlantis - Utopia Serisi 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056452512</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Geri Bakış 2000-1887</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786056452550</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Güneş Ülke - Utopia Serisi 3</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786056452505</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Tom Sawyer'ın Maceraları - Çocuk Klasikleri Serisi 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>330</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786056452598</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gangster</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>