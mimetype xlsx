--- v0 (2026-05-13)
+++ v1 (2026-07-03)
@@ -85,1120 +85,1210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258606157</t>
+          <t>9786258606287</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Din, Mezhep ve Tasavvuf Ekseninde Yezidiliğe Metodolojik Bir Yaklaşım</t>
+          <t>Şırnak Halk İnanışlarında Cudi Dağı ve Nuh Tufanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>789.3</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258606218</t>
+          <t>9786258606317</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Zahit Kotku'da Tasavvufi Ahlak</t>
+          <t>Dünya Dinlerinin Fenomenolojisi: Huston Smith ve Dinlerin Grameri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>667.45</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258606195</t>
+          <t>9786258606300</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Hakkında Tartışmak: Graham Oppy’nin Din Felsefesi Anlayışı</t>
+          <t>Gürün'de Ölüm: İnanç ve Uygulamalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>464.36</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258606164</t>
+          <t>9786258606348</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Japon Yeni Dini Hareketleri ve Kadın</t>
+          <t>İsa Mesih’in Kardeşi Adil Yakup ve Kudüs Cemaati</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>722.57</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258606232</t>
+          <t>9786258606256</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi Araştırmaları II</t>
+          <t>Kriton (Κρίτων)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>789</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258606171</t>
+          <t>9786258606188</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Modern İnsanın Anlam Arayışı: Osho ve Hareketi</t>
+          <t>Zemahşeri’nin el-Keşşaf’ında Mecaz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>504.98</v>
+        <v>620</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255959997</t>
+          <t>9786258606157</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi Kaynaklarına Göre Nuh Tufanı ve Cudi Dağı</t>
+          <t>Din, Mezhep ve Tasavvuf Ekseninde Yezidiliğe Metodolojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>470.16</v>
+        <v>436.8</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255959713</t>
+          <t>9786258606218</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kapsamı ve Yayılmacılık II</t>
+          <t>Mehmet Zahit Kotku'da Tasavvufi Ahlak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>846</v>
+        <v>667.45</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255959478</t>
+          <t>9786258606195</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Bilginin Akliliği</t>
+          <t>Tanrı Hakkında Tartışmak: Graham Oppy’nin Din Felsefesi Anlayışı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>427.56</v>
+        <v>464.36</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255959935</t>
+          <t>9786258606164</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İşari Hadis Şerhinin İlk İzleri: Hakim et-Tirmizi ve Erken Dönem Hadis Şerhi</t>
+          <t>Japon Yeni Dini Hareketleri ve Kadın</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>703.71</v>
+        <v>722.57</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259553924</t>
+          <t>9786258606232</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Memlükler Dönemi Terimler Sözlüğü (1250-1517)</t>
+          <t>Dinler Tarihi Araştırmaları II</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>485.37</v>
+        <v>789</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259786612</t>
+          <t>9786258606171</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Roma Paganizminin Hıristiyanlıktaki İzleri</t>
+          <t>Modern İnsanın Anlam Arayışı: Osho ve Hareketi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>428.04</v>
+        <v>504.98</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258606034</t>
+          <t>9786255959997</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Keyifli Anlatımla Belagat İlmi</t>
+          <t>İslam Tarihi Kaynaklarına Göre Nuh Tufanı ve Cudi Dağı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>979.34</v>
+        <v>470.16</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255959829</t>
+          <t>9786255959713</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da İlahi Mesajın Öncüleri</t>
+          <t>Dinlerin Kapsamı ve Yayılmacılık II</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>438.57</v>
+        <v>846</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259479828</t>
+          <t>9786255959478</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sivas Gürün'de Ölüm ve Ölümle İlgili İnanç ve Uygulamalar</t>
+          <t>İslam Düşüncesinde Bilginin Akliliği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330.94</v>
+        <v>427.56</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259554136</t>
+          <t>9786255959935</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Diyarbakır Ermenileri</t>
+          <t>İşari Hadis Şerhinin İlk İzleri: Hakim et-Tirmizi ve Erken Dönem Hadis Şerhi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>539.19</v>
+        <v>703.71</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255959355</t>
+          <t>9786259553924</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Göç ve Uyum</t>
+          <t>Memlükler Dönemi Terimler Sözlüğü (1250-1517)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>368.37</v>
+        <v>485.37</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255959034</t>
+          <t>9786259786612</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mîrzâ Mahdûm ve Şiîlik Eleştirisi</t>
+          <t>Roma Paganizminin Hıristiyanlıktaki İzleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>643.31</v>
+        <v>428.04</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259553979</t>
+          <t>9786258606034</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Medreseler Üzerine Sosyolojik Bir Araştırma - Tillo Örneği</t>
+          <t>Keyifli Anlatımla Belagat İlmi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>380.07</v>
+        <v>979.34</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259553986</t>
+          <t>9786255959829</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve Ahlak İlişkisi</t>
+          <t>Kur'an'da İlahi Mesajın Öncüleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>608.21</v>
+        <v>438.57</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255959973</t>
+          <t>9786259479828</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tahrif İddiası Bağlamında Şia ve Kur'an</t>
+          <t>Sivas Gürün'de Ölüm ve Ölümle İlgili İnanç ve Uygulamalar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>378.77</v>
+        <v>330.94</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258606119</t>
+          <t>9786259554136</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yahudi ve İslam Kaynaklarına Göre Hz. Nuh ve Tufan</t>
+          <t>Osmanlı İmparatorluğu’nda Diyarbakır Ermenileri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>592.02</v>
+        <v>539.19</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255959133</t>
+          <t>9786255959355</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte Babil Kulesi Miti</t>
+          <t>Siyasal Göç ve Uyum</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>373.05</v>
+        <v>368.37</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258606133</t>
+          <t>9786255959034</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yahudilikte Peygamberlik ve Kadın Peygamberler</t>
+          <t>Mîrzâ Mahdûm ve Şiîlik Eleştirisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>664.55</v>
+        <v>643.31</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255959409</t>
+          <t>9786259553979</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyanlıkta Kurtuluşun Anahtarı Şefaat</t>
+          <t>Medreseler Üzerine Sosyolojik Bir Araştırma - Tillo Örneği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>426.87</v>
+        <v>380.07</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259553931</t>
+          <t>9786259553986</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zekeriyya El-Ensari ve Hadisçiliği</t>
+          <t>Siyaset ve Ahlak İlişkisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>666.71</v>
+        <v>608.21</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255959584</t>
+          <t>9786255959973</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sinoptik Problem</t>
+          <t>Tahrif İddiası Bağlamında Şia ve Kur'an</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>527.49</v>
+        <v>378.77</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259553917</t>
+          <t>9786258606119</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Halk İnanışları-Silopi Üzerine Dinler Tarihi Açısından Bir Araştırma-</t>
+          <t>Yahudi ve İslam Kaynaklarına Göre Hz. Nuh ve Tufan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300.52</v>
+        <v>592.02</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255959041</t>
+          <t>9786255959133</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İslam Mezhepleri Tarihçisi Olarak Mustafa Öz ve Bilim Anlayışı</t>
+          <t>Yahudilikte Babil Kulesi Miti</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>333.28</v>
+        <v>373.05</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255959485</t>
+          <t>9786258606133</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Bilginin Akliliği</t>
+          <t>Yahudilikte Peygamberlik ve Kadın Peygamberler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>427.56</v>
+        <v>664.55</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255959911</t>
+          <t>9786255959409</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'a Göre Peygamber Kıssalarında Değerler Eğitimi</t>
+          <t>Hıristiyanlıkta Kurtuluşun Anahtarı Şefaat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>547.05</v>
+        <v>426.87</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255959805</t>
+          <t>9786259553931</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kur’an'da Nazım Mucizesi - Nazmu'l-Kur’an</t>
+          <t>Zekeriyya El-Ensari ve Hadisçiliği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>415.17</v>
+        <v>666.71</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259786674</t>
+          <t>9786255959584</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İlk Dönem Kelami Tartışmaların Hadis Şerhlerindeki Yansımaları</t>
+          <t>Sinoptik Problem</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>294.67</v>
+        <v>527.49</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258606072</t>
+          <t>9786259553917</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İncil ve Kur’an’da Din Adamlarına Yöneltilen Eleştiriler</t>
+          <t>Halk İnanışları-Silopi Üzerine Dinler Tarihi Açısından Bir Araştırma-</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>422.29</v>
+        <v>300.52</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255959096</t>
+          <t>9786255959041</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Influences of Arianism on Nestorian Teachings</t>
+          <t>İslam Mezhepleri Tarihçisi Olarak Mustafa Öz ve Bilim Anlayışı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>321.58</v>
+        <v>333.28</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255959874</t>
+          <t>9786255959485</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin İzinde Bir Düşünür: Roger Garaudy ve Tasavvuf Anlayışı</t>
+          <t>İslam Düşüncesinde Bilginin Akliliği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>471.61</v>
+        <v>427.56</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255959447</t>
+          <t>9786255959911</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İdil Süryanileri Din Tarih Kültür</t>
+          <t>Kur'an'a Göre Peygamber Kıssalarında Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>409.32</v>
+        <v>547.05</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255959676</t>
+          <t>9786255959805</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İbrahimî Dinler: Vatikan Menşeli Teo-Politik Bir Din Tasnifi</t>
+          <t>Kur’an'da Nazım Mucizesi - Nazmu'l-Kur’an</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>655.14</v>
+        <v>415.17</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258606010</t>
+          <t>9786259786674</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Emevilerin Tarih Arşivi Hismâ Yazıları</t>
+          <t>İlk Dönem Kelami Tartışmaların Hadis Şerhlerindeki Yansımaları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>838.62</v>
+        <v>294.67</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255959263</t>
+          <t>9786258606072</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dinler ve Transhümanizm</t>
+          <t>İncil ve Kur’an’da Din Adamlarına Yöneltilen Eleştiriler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>442</v>
+        <v>422.29</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255959706</t>
+          <t>9786255959096</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kapsamı ve Yayılmacılık 2</t>
+          <t>Influences of Arianism on Nestorian Teachings</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>845.84</v>
+        <v>321.58</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255959737</t>
+          <t>9786255959874</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştiren Toplantılar: Hıristiyan Ekümenik Konsilleri</t>
+          <t>Hakikatin İzinde Bir Düşünür: Roger Garaudy ve Tasavvuf Anlayışı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>807.1</v>
+        <v>471.61</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255959942</t>
+          <t>9786255959447</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hint Yeni Dini Hareketi Osho</t>
+          <t>İdil Süryanileri Din Tarih Kültür</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>420.84</v>
+        <v>409.32</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259479897</t>
+          <t>9786255959676</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ebu Ya'Kub El-Vercelani ve İbadiyye</t>
+          <t>İbrahimî Dinler: Vatikan Menşeli Teo-Politik Bir Din Tasnifi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>514.8</v>
+        <v>655.14</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259553993</t>
+          <t>9786258606010</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Erken Hıristiyanlıkta Tanrı Oğlu Ünvanı: Kristolojik Bir Araştırma</t>
+          <t>Emevilerin Tarih Arşivi Hismâ Yazıları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>838.62</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259786650</t>
+          <t>9786255959263</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya'da Demon İnancı</t>
+          <t>Dinler ve Transhümanizm</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>302.86</v>
+        <v>442</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255959782</t>
+          <t>9786255959706</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hindu Festivalleri 2</t>
+          <t>Dinlerin Kapsamı ve Yayılmacılık 2</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>539.19</v>
+        <v>845.84</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255959492</t>
+          <t>9786255959737</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Çocuğum Okula Başlıyor</t>
+          <t>Dünyayı Değiştiren Toplantılar: Hıristiyan Ekümenik Konsilleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>411.11</v>
+        <v>807.1</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255959683</t>
+          <t>9786255959942</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dini Transhümanist Hareketler</t>
+          <t>Hint Yeni Dini Hareketi Osho</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>644</v>
+        <v>420.84</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255959775</t>
+          <t>9786259479897</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hindu Festivalleri 1</t>
+          <t>Ebu Ya'Kub El-Vercelani ve İbadiyye</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>514.62</v>
+        <v>514.8</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255959966</t>
+          <t>9786259553993</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dinler Tarihi Araştırmaları 1</t>
+          <t>Erken Hıristiyanlıkta Tanrı Oğlu Ünvanı: Kristolojik Bir Araştırma</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>780.06</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255959652</t>
+          <t>9786259786650</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hindistan'ın Kadim Dini Caynizm ve Kurtuluş Arayışı</t>
+          <t>Eski Mezopotamya'da Demon İnancı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>473.8</v>
+        <v>302.86</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255959508</t>
+          <t>9786255959782</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Akademik Dinler Tarihi 2</t>
+          <t>Hindu Festivalleri 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>823</v>
+        <v>539.19</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255959898</t>
+          <t>9786255959492</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>DKAB Öğretmenleri Gözüyle Akıllı Tahta Kullanımı Üzerine Bir Araştırma</t>
+          <t>Eyvah! Çocuğum Okula Başlıyor</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>367.17</v>
+        <v>411.11</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255959331</t>
+          <t>9786255959683</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi İnanç ve Ritüelleri</t>
+          <t>Dini Transhümanist Hareketler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>380.07</v>
+        <v>644</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259786605</t>
+          <t>9786255959775</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Yahudilerinde Kutsal Toprak Anlayışı</t>
+          <t>Hindu Festivalleri 1</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>481.86</v>
+        <v>514.62</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255959300</t>
+          <t>9786255959966</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Philosophical Study on Women's Status and Rights</t>
+          <t>Dinler Tarihi Araştırmaları 1</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>292.33</v>
+        <v>780.06</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255959720</t>
+          <t>9786255959652</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Abdulhadi el-Araşki ve Tefsîru Sureti Lokman Adlı Eseri</t>
+          <t>Hindistan'ın Kadim Dini Caynizm ve Kurtuluş Arayışı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>417.51</v>
+        <v>473.8</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255959461</t>
+          <t>9786255959508</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Japonya'nın Biruni'si Abdürreşid İbrahim ve Dinler Tarihi</t>
+          <t>Akademik Dinler Tarihi 2</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>328.89</v>
+        <v>823</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255959393</t>
+          <t>9786255959898</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bahri Memlükler'de Sosyal Hizmetler (1250-1382)</t>
+          <t>DKAB Öğretmenleri Gözüyle Akıllı Tahta Kullanımı Üzerine Bir Araştırma</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>679.58</v>
+        <v>367.17</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255959188</t>
+          <t>9786255959331</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Batılı Seyyahların Gözüyle 19. Yüzyılda Osmanlı Ermenileri</t>
+          <t>Alevi - Bektaşi İnanç ve Ritüelleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>359.01</v>
+        <v>380.07</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255959560</t>
+          <t>9786259786605</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Müminin Güncesi: Hayat, İman ve Cihat Üzerine</t>
+          <t>Amerikan Yahudilerinde Kutsal Toprak Anlayışı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>645.65</v>
+        <v>481.86</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259553948</t>
+          <t>9786255959300</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bireycilik, Toplumculuk ve Dindarlık</t>
+          <t>Philosophical Study on Women's Status and Rights</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>304.03</v>
+        <v>292.33</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255959119</t>
+          <t>9786255959720</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çoğulculuk, Aleviler ve Din Eğitimi</t>
+          <t>Abdulhadi el-Araşki ve Tefsîru Sureti Lokman Adlı Eseri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>304.03</v>
+        <v>417.51</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258606058</t>
+          <t>9786255959461</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Daocu Okullar - Temsilcileri ve Temel Görüşleri</t>
+          <t>Japonya'nın Biruni'si Abdürreşid İbrahim ve Dinler Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>504.98</v>
+        <v>328.89</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258606096</t>
+          <t>9786255959393</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Demir Perdenin Gölgesinde</t>
+          <t>Bahri Memlükler'de Sosyal Hizmetler (1250-1382)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>592.02</v>
+        <v>679.58</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255959287</t>
+          <t>9786255959188</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesi Başlangıç Rehberi</t>
+          <t>Batılı Seyyahların Gözüyle 19. Yüzyılda Osmanlı Ermenileri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>430.3</v>
+        <v>359.01</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255959164</t>
+          <t>9786255959560</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Din Tarih Kültür 1</t>
+          <t>Bir Müminin Güncesi: Hayat, İman ve Cihat Üzerine</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>520.47</v>
+        <v>645.65</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255959799</t>
+          <t>9786259553948</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerden ve Çağdaş Türk Edebiyatından Örneklerle Edebi Sanatlar</t>
+          <t>Bireycilik, Toplumculuk ve Dindarlık</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>388.26</v>
+        <v>304.03</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255959850</t>
+          <t>9786255959119</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Akademik Dinler Tarihi I</t>
+          <t>Çoğulculuk, Aleviler ve Din Eğitimi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>823</v>
+        <v>304.03</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259553900</t>
+          <t>9786258606058</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Mustafa El-Merağî'nin Ulumu'l-Belağa Adlı Eserinin Belağat Açısından Değerlendirilmesi</t>
+          <t>Daocu Okullar - Temsilcileri ve Temel Görüşleri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>356.67</v>
+        <v>504.98</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9786258606096</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Demir Perdenin Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>592.02</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786255959287</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Din Felsefesi Başlangıç Rehberi</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>430.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786255959164</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Din Tarih Kültür 1</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>520.47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786255959799</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Ayetlerden ve Çağdaş Türk Edebiyatından Örneklerle Edebi Sanatlar</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>388.26</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786255959850</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Akademik Dinler Tarihi I</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259553900</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Ahmed Mustafa El-Merağî'nin Ulumu'l-Belağa Adlı Eserinin Belağat Açısından Değerlendirilmesi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>356.67</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
           <t>9786259786698</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Ahmed el-Gerevi ve Haşiyetu Sa'Dillah es-Sağır Adlı Eserinin Metodu</t>
         </is>
       </c>
-      <c r="C73" s="1">
+      <c r="C79" s="1">
         <v>309.88</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>