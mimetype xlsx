--- v3 (2026-07-03)
+++ v4 (2026-11-01)
@@ -109,51 +109,51 @@
         <is>
           <t>9786052210987</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Hamas'ın Davet İklimi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052210994</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Binxet - Kimlik, Statü ve Entegrasyon Ekseninde Suriye Kürtleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786052210963</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Diyarbakır Sokakları</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054024261</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>