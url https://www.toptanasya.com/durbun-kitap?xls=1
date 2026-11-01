--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -85,310 +85,565 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259980898</t>
+          <t>9786258918021</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız Pasaport</t>
+          <t>Yeşil Vatan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259980874</t>
+          <t>9786259013725</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Pelerinli Adam</t>
+          <t>Mehmet Akif - Vatanın Kalbindeki Şair</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259980836</t>
+          <t>9786258918052</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kürede Kriz Var!</t>
+          <t>Rota Oluşturuldu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259980850</t>
+          <t>9786259013732</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm Maceraları</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259980812</t>
+          <t>9786258918045</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi ve Sen, Emma Foster: Müzikal</t>
+          <t>Kırıntı Operasyonu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259980829</t>
+          <t>9786259013701</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi ve Çin Restoranı</t>
+          <t>Sürpriz Küre Terminali</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057094162</t>
+          <t>9786258918069</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Genç Kaşifler - 1</t>
+          <t>Son Kağıt Gemi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057094186</t>
+          <t>9786258918038</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Genç Kaşifler - 2</t>
+          <t>İcat Çıkardık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057094155</t>
+          <t>9786259013794</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnternetsiz 15 Gün</t>
+          <t>Gizli Kumbara Operasyonu</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057094193</t>
+          <t>9786259013718</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Genç Kaşifler - 3</t>
+          <t>Hakkını Arayan Patiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057094179</t>
+          <t>9786259013749</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Oyun Canavarı</t>
+          <t>Ekolojik Öyküler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057094148</t>
+          <t>9786259013756</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Oyununda 24 Saat</t>
+          <t>Dijital Çocuklar</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057094131</t>
+          <t>9786258918014</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ekranlar Olmadan 10 Gün</t>
+          <t>Bizim Okul Bir Acayip</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057094100</t>
+          <t>9786259013770</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Süleymaniye’de - Kahraman Kaşif</t>
+          <t>Bilimin Kahramanları - İnsan Vücudunun Sırları ve Geleceği İnşa Eden Mühendisler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057094117</t>
+          <t>9786258918007</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Göbekli Tepe’de - Kahraman Kaşif</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057094124</t>
+          <t>9786259013763</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Fethinde - Kahraman Kaşif</t>
+          <t>Bilimin Kahramanları - Sayıların Gizemi ve Evrenin Gizli Formülleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052101520</t>
+          <t>9786259013787</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi ve Uzaylı Mörfi</t>
+          <t>Bilimin Kahramanları - Gökyüzünün Kanatları ve Yeryüzünün Kâşifleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
+          <t>9786259980898</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Sınırsız Pasaport</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259980874</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Pelerinli Adam</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259980836</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kürede Kriz Var!</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259980850</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm Maceraları</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259980812</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Elvis Riboldi ve Sen, Emma Foster: Müzikal</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259980829</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Elvis Riboldi ve Çin Restoranı</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786057094162</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Genç Kaşifler - 1</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786057094186</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Genç Kaşifler - 2</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786057094155</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>İnternetsiz 15 Gün</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786057094193</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Genç Kaşifler - 3</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786057094179</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Oyun Canavarı</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786057094148</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Oyununda 24 Saat</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786057094131</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Ekranlar Olmadan 10 Gün</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057094100</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Süleymaniye’de - Kahraman Kaşif</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057094117</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Göbekli Tepe’de - Kahraman Kaşif</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057094124</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’un Fethinde - Kahraman Kaşif</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786052101520</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Elvis Riboldi ve Uzaylı Mörfi</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
           <t>9786052101513</t>
         </is>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Ben, Elvis Riboldi ve Zaman Makinesi</t>
         </is>
       </c>
-      <c r="C19" s="1">
+      <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>