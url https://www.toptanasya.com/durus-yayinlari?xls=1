--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,70 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255635730</t>
+          <t>9786255635785</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Ahlak - Rasulullah Muhammed</t>
+          <t>101 Soruda İslam Felsefesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
+          <t>9786255635792</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Din Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786255635754</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Din Eğitimi</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786255635716</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Sabah Yakın Değil mi?</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786255635679</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Müslümanlar Neye İnanır?</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786255635631</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Varlık Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786255635648</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Medine Sözleşmesi</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786255635587</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Müslüman Kimliği İnşa Eden Kavramlar</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786255635594</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Filistin Serçeleri</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786255635570</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Darbelerin Derin Tarihi</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786255635495</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Gazze Soykırımı</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786255635501</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>İşgal ve Direniş Arasında Filistin</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786255635525</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Çadır 111 – Gazze’de Son Barınak</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786255635518</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mücahidin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786255635457</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Nureddin Mahmud Zengi</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259758084</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Bir Varoluş Hikayesi</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786255635396</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Kuşatma Karşısında İnsan</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786255635372</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Hayatı Güzelleştiren İslam</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786255635389</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>A’dan Z’ye Postmodern Yaşam</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786255635365</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Klasik İslam Düşüncesi</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259595139</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesine Bir Giriş</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259839196</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Kuran’dan Hayata - 3</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259839189</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Kuran’dan Hayata - 2</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259839172</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kuran’dan Hayata - 1</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259595153</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>İslam'da Yönetim ve Yönetici</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259734187</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Hakikatin İzinde Bir Yolculuk</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259595146</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Din ve İdeoloji İlişkileri</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259595115</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Tefekkür Kalesi</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259595108</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Batılılar İslam'ı Konuşuyor</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259734194</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Gazze: Batı Vicdanının Çöküşü</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259734170</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'yı İmparatorluk Yapan Şehir İstanbul</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259734163</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Haçlı Savaşları</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259734156</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Kod Adı: İrtica-906/ Mehmet Akif Ersoy</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259734149</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'yı Kuran Şehir Bursa'ya Şehrengiz</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259734125</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Peygamber'in Etrafındaki Çocuklar</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259734132</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Osmanlı Tarihi</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259734118</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>İslam'a Adanmış Ömür</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259734101</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Hadisle Müslüman Şahsiyet</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259758091</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Haramlarla Mücadele</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259758077</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Ali ve Hilafet Dönemi</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259758060</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Osman ve Hilafet Dönemi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259758053</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Bitmeyen Sömürgecilik</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259758046</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Petrol Savaşları</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259758039</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>İngiliz Satrancı</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259758022</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Böl ve Yönet</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259795898</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Muallim Osman Öztürk'e Vefa</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259758015</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Kara Kıtanın Talanı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259758008</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Sermayenin Efendileri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259795874</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Muhammed</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259795881</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Oryantalizm ve Medeniyetler Çatışması</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259795829</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Kıtaların Yağmacıları</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786057148742</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Kanlı İş Gücü</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259795843</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Derisi Kızıl Talihi Kara</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259795836</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Hırsızdan Çalan Hırsızlar</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259795867</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>İslam Hukuku</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259795850</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>İslam Dünyasında Felsefe</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259795812</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>İslam Tarihinde Tartışmalı Konular</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259839165</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Ömer İbn Abdulaziz ve İslam Toplumunun Yeniden İnşası</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789759285722</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Göçüp Giderken</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259795805</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Rasulullah’ın Gölgesinde (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789759285791</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarla İslami Mücadelede Azim ve Başarı</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786259839103</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Salahaddin Eyyübi ve Kudüs'ün Yeniden Fethi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789759285784</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Adalet Sembolü Hz. Ömer ve Hilafet Dönemi</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789759285777</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Kudüs ve Filistin Davamız</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789759285739</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Vahyin Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057148728</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>İslam Düşüncesine Giriş</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057206084</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim ve Meali (Büyük Boy) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057206091</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim ve Meali (Orta Boy) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789759285708</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarla İslami Mücadelede Sabır ve Direniş</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789759285715</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Muhtar</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786057110299</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda İslam Mezhepleri</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786057110268</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Siyer</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786057110244</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Kur'an-ı Kerim ve Tefsir</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057110282</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Hadis</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786057110237</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Fıkıh</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057110251</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Akaid ve Kelam</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057110206</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>İlk Halife Kim Olmalıydı Tartışması ve Hz. Ebubekir'in Hilafet Dönemi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057148711</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarla İslami Mücadelede Dikenli Yolda Yürümek</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057110275</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Tasavvuf</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057110220</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Bi' Dünya Ramazan</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786255635730</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Ahlak - Rasulullah Muhammed</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786255635723</t>
         </is>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Kalbini Nasihatle Dirilt</t>
         </is>
       </c>
-      <c r="C3" s="1">
+      <c r="C83" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>