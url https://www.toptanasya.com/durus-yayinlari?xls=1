--- v1 (2026-04-06)
+++ v2 (2026-07-03)
@@ -85,1270 +85,1525 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255635785</t>
+          <t>9786259040448</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda İslam Felsefesi</t>
+          <t>Kur’an-ı Kerim Işığında Risaletin Tarihi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255635792</t>
+          <t>9786255635990</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Din Psikolojisi</t>
+          <t>Osmanlı: İnsanlığın Son Adası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255635754</t>
+          <t>9786255635983</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Din Eğitimi</t>
+          <t>Bir Doktorun Gazze Günlüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255635716</t>
+          <t>9786255635877</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sabah Yakın Değil mi?</t>
+          <t>Kıs Kısa İslam Bilim Tarihi - Tıp</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>265</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255635679</t>
+          <t>9786255635952</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Neye İnanır?</t>
+          <t>Kısa Kısa İslam Bilim Tarihi - Mimarlık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255635631</t>
+          <t>9786255635686</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Varlık Mücadelesi</t>
+          <t>Kısa Kısa İslam Bilim Tarihi - Matematik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255635648</t>
+          <t>9786255635921</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Medine Sözleşmesi</t>
+          <t>Kısa Kısa İslam Bilim Tarihi - Kimya</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>265</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255635587</t>
+          <t>9786255635914</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kimliği İnşa Eden Kavramlar</t>
+          <t>Kısa Kısa İslam Bilim Tarihi - Fizik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>360</v>
+        <v>265</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255635594</t>
+          <t>9786255635891</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Filistin Serçeleri</t>
+          <t>Kısa Kısa İslam Bilim Tarihi - Coğrafya</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255635570</t>
+          <t>9786255635884</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Darbelerin Derin Tarihi</t>
+          <t>Kısa Kısa İslam Bilim Tarihi – Eczacılık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>360</v>
+        <v>265</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255635495</t>
+          <t>9786255635938</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gazze Soykırımı</t>
+          <t>Kısa Kısa İslam Bilim Tarihi - Biyoloji</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255635501</t>
+          <t>9786255635907</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve Direniş Arasında Filistin</t>
+          <t>Kısa Kısa İslam Bilim Tarihi – Astronomi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>265</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255635525</t>
+          <t>9786255635860</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çadır 111 – Gazze’de Son Barınak</t>
+          <t>Kültürel Sömürgecilik ve Oryantalizm</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255635518</t>
+          <t>9786255635969</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bir Mücahidin Hikayesi</t>
+          <t>Boykot Bilinci</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255635457</t>
+          <t>9786255635976</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Nureddin Mahmud Zengi</t>
+          <t>Ah Yusuf</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259758084</t>
+          <t>9786255635853</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Varoluş Hikayesi</t>
+          <t>Gençlerin Kaleminden Yahya Sinvar'ın Vasiyeti</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255635396</t>
+          <t>9786255635808</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Küresel Kuşatma Karşısında İnsan</t>
+          <t>Çalınan Toprak - Filistin’in Sömürgeleştirilmesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255635372</t>
+          <t>9786255635785</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Güzelleştiren İslam</t>
+          <t>101 Soruda İslam Felsefesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255635389</t>
+          <t>9786255635792</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Postmodern Yaşam</t>
+          <t>101 Soruda Din Psikolojisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255635365</t>
+          <t>9786255635754</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Klasik İslam Düşüncesi</t>
+          <t>101 Soruda Din Eğitimi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259595139</t>
+          <t>9786255635716</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Bir Giriş</t>
+          <t>Sabah Yakın Değil mi?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259839196</t>
+          <t>9786255635679</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuran’dan Hayata - 3</t>
+          <t>Müslümanlar Neye İnanır?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259839189</t>
+          <t>9786255635631</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kuran’dan Hayata - 2</t>
+          <t>Türkiye'de Varlık Mücadelesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259839172</t>
+          <t>9786255635648</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kuran’dan Hayata - 1</t>
+          <t>Medine Sözleşmesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259595153</t>
+          <t>9786255635587</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Yönetim ve Yönetici</t>
+          <t>Müslüman Kimliği İnşa Eden Kavramlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>650</v>
+        <v>360</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259734187</t>
+          <t>9786255635594</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin İzinde Bir Yolculuk</t>
+          <t>Filistin Serçeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259595146</t>
+          <t>9786255635570</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Din ve İdeoloji İlişkileri</t>
+          <t>Darbelerin Derin Tarihi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259595115</t>
+          <t>9786255635495</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tefekkür Kalesi</t>
+          <t>Gazze Soykırımı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259595108</t>
+          <t>9786255635501</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Batılılar İslam'ı Konuşuyor</t>
+          <t>İşgal ve Direniş Arasında Filistin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259734194</t>
+          <t>9786255635525</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gazze: Batı Vicdanının Çöküşü</t>
+          <t>Çadır 111 – Gazze’de Son Barınak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259734170</t>
+          <t>9786255635518</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'yı İmparatorluk Yapan Şehir İstanbul</t>
+          <t>Bir Mücahidin Hikayesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259734163</t>
+          <t>9786255635457</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Haçlı Savaşları</t>
+          <t>Nureddin Mahmud Zengi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259734156</t>
+          <t>9786259758084</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kod Adı: İrtica-906/ Mehmet Akif Ersoy</t>
+          <t>Bir Varoluş Hikayesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259734149</t>
+          <t>9786255635396</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'yı Kuran Şehir Bursa'ya Şehrengiz</t>
+          <t>Küresel Kuşatma Karşısında İnsan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259734125</t>
+          <t>9786255635372</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in Etrafındaki Çocuklar</t>
+          <t>Hayatı Güzelleştiren İslam</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259734132</t>
+          <t>9786255635389</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Osmanlı Tarihi</t>
+          <t>A’dan Z’ye Postmodern Yaşam</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259734118</t>
+          <t>9786255635365</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslam'a Adanmış Ömür</t>
+          <t>Klasik İslam Düşüncesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>275</v>
+        <v>750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259734101</t>
+          <t>9786259595139</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kırk Hadisle Müslüman Şahsiyet</t>
+          <t>İslam Felsefesine Bir Giriş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259758091</t>
+          <t>9786259839196</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Haramlarla Mücadele</t>
+          <t>Kuran’dan Hayata - 3</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259758077</t>
+          <t>9786259839189</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali ve Hilafet Dönemi</t>
+          <t>Kuran’dan Hayata - 2</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259758060</t>
+          <t>9786259839172</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hz. Osman ve Hilafet Dönemi</t>
+          <t>Kuran’dan Hayata - 1</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259758053</t>
+          <t>9786259595153</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Sömürgecilik</t>
+          <t>İslam'da Yönetim ve Yönetici</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259758046</t>
+          <t>9786259734187</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Petrol Savaşları</t>
+          <t>Hakikatin İzinde Bir Yolculuk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259758039</t>
+          <t>9786259595146</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Satrancı</t>
+          <t>Din ve İdeoloji İlişkileri</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259758022</t>
+          <t>9786259595115</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Böl ve Yönet</t>
+          <t>Tefekkür Kalesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259795898</t>
+          <t>9786259595108</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Muallim Osman Öztürk'e Vefa</t>
+          <t>Batılılar İslam'ı Konuşuyor</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259758015</t>
+          <t>9786259734194</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kara Kıtanın Talanı</t>
+          <t>Gazze: Batı Vicdanının Çöküşü</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259758008</t>
+          <t>9786259734170</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Efendileri</t>
+          <t>Osmanlı'yı İmparatorluk Yapan Şehir İstanbul</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259795874</t>
+          <t>9786259734163</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed</t>
+          <t>101 Soruda Haçlı Savaşları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259795881</t>
+          <t>9786259734156</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizm ve Medeniyetler Çatışması</t>
+          <t>Kod Adı: İrtica-906/ Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259795829</t>
+          <t>9786259734149</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kıtaların Yağmacıları</t>
+          <t>Osmanlı'yı Kuran Şehir Bursa'ya Şehrengiz</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057148742</t>
+          <t>9786259734125</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kanlı İş Gücü</t>
+          <t>Hz. Peygamber'in Etrafındaki Çocuklar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259795843</t>
+          <t>9786259734132</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Derisi Kızıl Talihi Kara</t>
+          <t>101 Soruda Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259795836</t>
+          <t>9786259734118</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hırsızdan Çalan Hırsızlar</t>
+          <t>İslam'a Adanmış Ömür</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259795867</t>
+          <t>9786259734101</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukuku</t>
+          <t>Kırk Hadisle Müslüman Şahsiyet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259795850</t>
+          <t>9786259758091</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İslam Dünyasında Felsefe</t>
+          <t>Haramlarla Mücadele</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259795812</t>
+          <t>9786259758077</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihinde Tartışmalı Konular</t>
+          <t>Hz. Ali ve Hilafet Dönemi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259839165</t>
+          <t>9786259758060</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ömer İbn Abdulaziz ve İslam Toplumunun Yeniden İnşası</t>
+          <t>Hz. Osman ve Hilafet Dönemi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789759285722</t>
+          <t>9786259758053</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Göçüp Giderken</t>
+          <t>Bitmeyen Sömürgecilik</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259795805</t>
+          <t>9786259758046</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Rasulullah’ın Gölgesinde (Ciltli)</t>
+          <t>Petrol Savaşları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789759285791</t>
+          <t>9786259758039</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarla İslami Mücadelede Azim ve Başarı</t>
+          <t>İngiliz Satrancı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259839103</t>
+          <t>9786259758022</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Salahaddin Eyyübi ve Kudüs'ün Yeniden Fethi</t>
+          <t>Böl ve Yönet</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789759285784</t>
+          <t>9786259795898</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Adalet Sembolü Hz. Ömer ve Hilafet Dönemi</t>
+          <t>Muallim Osman Öztürk'e Vefa</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789759285777</t>
+          <t>9786259758015</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kudüs ve Filistin Davamız</t>
+          <t>Kara Kıtanın Talanı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789759285739</t>
+          <t>9786259758008</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Gölgesinde</t>
+          <t>Sermayenin Efendileri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057148728</t>
+          <t>9786259795874</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesine Giriş</t>
+          <t>Hz. Muhammed</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057206084</t>
+          <t>9786259795881</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Meali (Büyük Boy) (Ciltli)</t>
+          <t>Oryantalizm ve Medeniyetler Çatışması</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057206091</t>
+          <t>9786259795829</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Meali (Orta Boy) (Ciltli)</t>
+          <t>Kıtaların Yağmacıları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789759285708</t>
+          <t>9786057148742</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarla İslami Mücadelede Sabır ve Direniş</t>
+          <t>Kanlı İş Gücü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789759285715</t>
+          <t>9786259795843</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ömer Muhtar</t>
+          <t>Derisi Kızıl Talihi Kara</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057110299</t>
+          <t>9786259795836</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda İslam Mezhepleri</t>
+          <t>Hırsızdan Çalan Hırsızlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057110268</t>
+          <t>9786259795867</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Siyer</t>
+          <t>İslam Hukuku</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057110244</t>
+          <t>9786259795850</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Kur'an-ı Kerim ve Tefsir</t>
+          <t>İslam Dünyasında Felsefe</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057110282</t>
+          <t>9786259795812</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Hadis</t>
+          <t>İslam Tarihinde Tartışmalı Konular</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057110237</t>
+          <t>9786259839165</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Fıkıh</t>
+          <t>Ömer İbn Abdulaziz ve İslam Toplumunun Yeniden İnşası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057110251</t>
+          <t>9789759285722</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Akaid ve Kelam</t>
+          <t>Göçüp Giderken</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057110206</t>
+          <t>9786259795805</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İlk Halife Kim Olmalıydı Tartışması ve Hz. Ebubekir'in Hilafet Dönemi</t>
+          <t>Rasulullah’ın Gölgesinde (Ciltli)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057148711</t>
+          <t>9789759285791</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarla İslami Mücadelede Dikenli Yolda Yürümek</t>
+          <t>Hatıralarla İslami Mücadelede Azim ve Başarı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057110275</t>
+          <t>9786259839103</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Tasavvuf</t>
+          <t>Salahaddin Eyyübi ve Kudüs'ün Yeniden Fethi</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057110220</t>
+          <t>9789759285784</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bi' Dünya Ramazan</t>
+          <t>Adalet Sembolü Hz. Ömer ve Hilafet Dönemi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>60</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255635730</t>
+          <t>9789759285777</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Ahlak - Rasulullah Muhammed</t>
+          <t>Kudüs ve Filistin Davamız</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
+          <t>9789759285739</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Vahyin Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786057148728</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>İslam Düşüncesine Giriş</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786057206084</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim ve Meali (Büyük Boy) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786057206091</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim ve Meali (Orta Boy) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789759285708</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarla İslami Mücadelede Sabır ve Direniş</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9789759285715</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Muhtar</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786057110299</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda İslam Mezhepleri</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786057110268</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Siyer</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786057110244</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Kur'an-ı Kerim ve Tefsir</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786057110282</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Hadis</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786057110237</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Fıkıh</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786057110251</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Akaid ve Kelam</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786057110206</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>İlk Halife Kim Olmalıydı Tartışması ve Hz. Ebubekir'in Hilafet Dönemi</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786057148711</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarla İslami Mücadelede Dikenli Yolda Yürümek</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786057110275</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>101 Soruda Tasavvuf</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786057110220</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Bi' Dünya Ramazan</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786255635730</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Ahlak - Rasulullah Muhammed</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
           <t>9786255635723</t>
         </is>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Kalbini Nasihatle Dirilt</t>
         </is>
       </c>
-      <c r="C83" s="1">
+      <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>