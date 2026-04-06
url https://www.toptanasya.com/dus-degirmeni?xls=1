--- v2 (2026-02-05)
+++ v3 (2026-04-06)
@@ -85,865 +85,1870 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259671147</t>
+          <t>9786259315539</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz.Muhammed’in Hayatı</t>
+          <t>En Sevilen Dağ</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259671161</t>
+          <t>9786259315508</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sabırlı Peygamberim Hz. Eyüp</t>
+          <t>Kayıp Patenler, İslam’ın Şartları (Namaz)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259671154</t>
+          <t>9786259315515</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Büyük Cami Macerası</t>
+          <t>Mutfaktaki Tıkırtılar, İslam’ın Şartları (Oruç)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259671185</t>
+          <t>9786259315522</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Başörtüsü Kardeşliği-2</t>
+          <t>Babaannemin Hac Kumbarası, İslam’ın Şartları (Hac)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259671178</t>
+          <t>9789758739783</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetleri Atlası (Ciltli)</t>
+          <t>Ayetlerle Erdemli Davranışlar 10 - Bilge'nin Seçim Heyecanı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>890</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>8680628431619</t>
+          <t>9789758739776</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 10 Kitap</t>
+          <t>Ayetlerle Erdemli Davranışlar 9 - Bilge'nin Ayna Oyunu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>800</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259671130</t>
+          <t>9789758739691</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Başörtüsü Kardeşliği - 1</t>
+          <t>Ayetlerle Erdemli Davranışlar 2 - Bilge Uçak Müzesinde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259726069</t>
+          <t>9789758739707</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 9 – Aslanlı Yüzüğün Esrarı</t>
+          <t>Ayetlerle Erdemli Davranışlar 1 - Bilge Kurabiye Yapıyor</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259726052</t>
+          <t>9789758739745</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 8 – Karavan Macerası</t>
+          <t>Ayetlerle Erdemli Davranışlar 6 - Bilge Oyun Parkında</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259726045</t>
+          <t>9789758739738</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 7 – Şifreli Mektup</t>
+          <t>Ayetlerle Erdemli Davranışlar 5 - Bilge Sporda</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259726038</t>
+          <t>9789758739769</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 6 – Hareket Edemeyen Robot</t>
+          <t>Ayetlerle Erdemli Davranışlar 8 - Bilge Mutfakta</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259726076</t>
+          <t>9789758739752</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 10 - Şifrematik</t>
+          <t>Ayetlerle Erdemli Davranışlar 7 - Bilge'nin Planı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259726021</t>
+          <t>9789758739721</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Omzumdaki Serçe</t>
+          <t>Ayetlerle Erdemli Davranışlar 4 - Bilge Uçakta</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259781952</t>
+          <t>9789758739714</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şükür Kitabım</t>
+          <t>Ayetlerle Erdemli Davranışlar 3 - Bilge Okulda</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259781983</t>
+          <t>9789758739653</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ramazan’a Merhaba- 30 Günlük Etkinlik Rehberi</t>
+          <t>Ayşe'nin Ramazan Günlüğü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259781976</t>
+          <t>9789758739660</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ramazan ve Bayram Neşesi</t>
+          <t>Ahmet'in Ramazan Günlüğü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259726014</t>
+          <t>8680628431039</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Gözlemevi</t>
+          <t>Sevgi Bahçesi Dini Eğitim Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259781969</t>
+          <t>9789758739806</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Ramazan</t>
+          <t>Dinimi Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259781945</t>
+          <t>9789758739813</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim - Gerçek mi? Hayal mi?</t>
+          <t>Aile Katılım Kitabı - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259781938</t>
+          <t>9789758739820</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim - Bir Tabak Mantık</t>
+          <t>Kur'an Okumayı Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259781914</t>
+          <t>9789758739837</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dinozordan Bile Büyük Bir Hediye</t>
+          <t>Harfleri Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758739585</t>
+          <t>9789758739790</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Şeyler Günü</t>
+          <t>Peygamberimi Tanıyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>170</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758739868</t>
+          <t>8680628430605</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cama Vuran Roket - Fikri Bol Fikri 6</t>
+          <t>Peygamberimiz'in Arkadaşları (8 Kitap)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>170</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758739844</t>
+          <t>9789755016078</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar</t>
+          <t>Benimki Kuş Orucu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259445458</t>
+          <t>3990000024651</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 4 - Görünmezlik İksiri</t>
+          <t>Süper Defter (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>90</v>
+        <v>23.61</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259445465</t>
+          <t>3990000015238</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 5 - Gizemli Bilmece Küpü</t>
+          <t>İlk Öğrendiklerim Dizisi (5 Takım Kitap)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>90</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259445472</t>
+          <t>9789758739615</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Güvercin</t>
+          <t>Paris'e İki Uçak Bileti - Fikri Bol Fikri 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259445427</t>
+          <t>9789758739578</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 3 - Bozulmuş Yoğurt Gölü</t>
+          <t>55 Kilo Çikolata</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>90</v>
+        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259445441</t>
+          <t>9789758739608</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 1 - Canlanan Kurbağalar</t>
+          <t>Eşsiz Nur 6 - Endülüs Muhafızı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259445434</t>
+          <t>9789758739387</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 2 - Bahçedeki Uzaylılar</t>
+          <t>Eşsiz Nur 4 - Geleceğe Dönüş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>90</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259445410</t>
+          <t>9789758739394</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Azimli Peygamberim Hz. Nuh</t>
+          <t>Eşsiz Nur 3 - Işın Küresi Yolcuları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259445403</t>
+          <t>9789758739288</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gazze’nin Arıları ve Samaar</t>
+          <t>Eşsiz Nur 2 - Cenneti Arzulayan Fil</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057261007</t>
+          <t>9789758739592</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim 3 - Olasılıklar Treni</t>
+          <t>Güneşle Yolculuk</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786250012048</t>
+          <t>9789758739370</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim 2 - Posta Kutusundaki Felsefe</t>
+          <t>Fikri ile Fahri 5 - Ünlü Yazarlar İş Başında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057261014</t>
+          <t>9789758739349</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim 1 - Nereden Çıktı Bu sorular?</t>
+          <t>Fikri ile Fahri 4 - Dünyayla Bağlantım Koptu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057261090</t>
+          <t>9789758739363</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Pervaneli Uçak ve Bedriye</t>
+          <t>Fikri ile Fahri 3 - Uçak Uçurma Kursu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259901169</t>
+          <t>9789758739356</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şifa'nın Aynası</t>
+          <t>Fikri ile Fahri 2 - Dünya Pisiler Günü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259901176</t>
+          <t>9789758739332</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri - Acayip Kaçış Planı</t>
+          <t>Fikri ile Fahri 1 - Ayakkabıların Ayakları Yoktur</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259901183</t>
+          <t>9789758739295</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri - 55 Kilo Çikolata</t>
+          <t>Eşsiz Nur 1-  Gezegen Mavi'ye Yolculuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>170</v>
+        <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758739998</t>
+          <t>9789758739240</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tay - Bir Hicret Yolculuğu</t>
+          <t>Süper Defter 1 - Süper Gözlerim Olsa Allah'ı Görebilir Miyim?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758739950</t>
+          <t>9789758739455</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Paris’e İki Uçak Bileti</t>
+          <t>Hz. Ali</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>170</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758739981</t>
+          <t>9789758739516</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tefekkürü Seven Peygamberim Hz. İbrahim</t>
+          <t>Hz. Ömer</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758739967</t>
+          <t>9789758739530</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri: Kediler Kriz Dinlemez</t>
+          <t>Hz. Osman</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758739974</t>
+          <t>9789758739523</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kabe’yi İnşa Eden Peygamberler: Hz. İbrahim - Hz. İsmail</t>
+          <t>Hz. Hamza</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758739943</t>
+          <t>9789758739509</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Adaletli Peygamberim Hz. Yusuf</t>
+          <t>Ebul Erkam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>240</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758739936</t>
+          <t>9789758739493</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri - Matematiğin Olmadığı Yer</t>
+          <t>Enes Bin Malik</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758739912</t>
+          <t>9789758739486</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Peygamberim Hz. İsmail</t>
+          <t>Hz. Ebubekir</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758739929</t>
+          <t>9789758739479</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tefekkür Yürüyüşleri</t>
+          <t>Bilal Habeşi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758739899</t>
+          <t>9789758739226</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar 2 (Ciltli)</t>
+          <t>Peygamber Öyküleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>420</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758739851</t>
+          <t>9789758739264</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Akıl İpleri</t>
+          <t>Süper Defter 3 - Süper Kulaklarım olsa Melekleri Duyabilir Miyim?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758739684</t>
+          <t>9789758739561</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Evrendeki Son Hazine</t>
+          <t>Matematiğin Olmadığı Yer (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758739622</t>
+          <t>9789758739554</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tuhaflıklar Asansörü - Hikaye Anahtarcısı 1 (Ciltli)</t>
+          <t>Acayip Kaçış Planı (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>115</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758739646</t>
+          <t>9789758739462</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Eller - Hikaye Anahtarcısı 3 (Ciltli)</t>
+          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>170</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758739639</t>
+          <t>9789758739448</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ejderhalar Zamanı - Hikaye Anahtarcısı 2 (Ciltli)</t>
+          <t>Özel Gün ve Geceler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>170</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9789758739400</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789758739325</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Cüz Kitabı</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789758739424</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Dualar ve Sureler</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789758739417</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Dini Terimler Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>8680628430599</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Dini Eğitim Seti (15 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>120.37</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789758739431</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>40 Hadis Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>3990000027218</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimiz Hz. Muhammed</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789758739257</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Süper Defter 2 - Süper Güçlerim Olsa Allah'la Konuşabilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>3990000027217</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>8680628431053</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Ayetlerle Erdemli Davranışlar Set (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789758739882</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Adaletli Peygamberim Hz. Yusuf (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789758739905</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Ezber Bozan Kadınlar 2</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789758739875</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Gölge Oyunları</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786259671147</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimiz Hz.Muhammed’in Hayatı</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786259671161</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Sabırlı Peygamberim Hz. Eyüp</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786259671154</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Cami Macerası</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786259671185</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Başörtüsü Kardeşliği-2</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786259671178</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>İslam Medeniyetleri Atlası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>8680628431619</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Esma ile Hüsna 10 Kitap</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786259671130</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Başörtüsü Kardeşliği - 1</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786259726069</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Esma İle Hüsna 9 – Aslanlı Yüzüğün Esrarı</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786259726052</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Esma İle Hüsna 8 – Karavan Macerası</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259726045</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Esma İle Hüsna 7 – Şifreli Mektup</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786259726038</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Esma İle Hüsna 6 – Hareket Edemeyen Robot</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786259726076</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Esma İle Hüsna 10 - Şifrematik</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786259726021</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Omzumdaki Serçe</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786259781952</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Şükür Kitabım</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259781983</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan’a Merhaba- 30 Günlük Etkinlik Rehberi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259781976</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan ve Bayram Neşesi</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786259726014</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan Gözlemevi</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786259781969</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Hoş Geldin Ramazan</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786259781945</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüyorum Öyleyse Hindiyim - Gerçek mi? Hayal mi?</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259781938</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüyorum Öyleyse Hindiyim - Bir Tabak Mantık</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786259781914</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Dinozordan Bile Büyük Bir Hediye</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789758739585</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Beklenmedik Şeyler Günü</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9789758739868</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Cama Vuran Roket - Fikri Bol Fikri 6</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789758739844</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Ezber Bozan Kadınlar</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786259445458</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Esma ile Hüsna 4 - Görünmezlik İksiri</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259445465</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Esma ile Hüsna 5 - Gizemli Bilmece Küpü</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259445472</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Cebimdeki Güvercin</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259445427</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Esma ile Hüsna 3 - Bozulmuş Yoğurt Gölü</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259445441</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Esma ile Hüsna 1 - Canlanan Kurbağalar</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259445434</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Esma ile Hüsna 2 - Bahçedeki Uzaylılar</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259445410</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Azimli Peygamberim Hz. Nuh</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259445403</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Gazze’nin Arıları ve Samaar</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786057261007</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüyorum Öyleyse Hindiyim 3 - Olasılıklar Treni</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786250012048</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüyorum Öyleyse Hindiyim 2 - Posta Kutusundaki Felsefe</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786057261014</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Düşünüyorum Öyleyse Hindiyim 1 - Nereden Çıktı Bu sorular?</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786057261090</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Pervaneli Uçak ve Bedriye</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786259901169</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Şifa'nın Aynası</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786259901176</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Bol Fikri - Acayip Kaçış Planı</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786259901183</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Bol Fikri - 55 Kilo Çikolata</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789758739998</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Tay - Bir Hicret Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789758739950</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Paris’e İki Uçak Bileti</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9789758739981</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Tefekkürü Seven Peygamberim Hz. İbrahim</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789758739967</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Bol Fikri: Kediler Kriz Dinlemez</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789758739974</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Kabe’yi İnşa Eden Peygamberler: Hz. İbrahim - Hz. İsmail</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789758739943</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Adaletli Peygamberim Hz. Yusuf</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789758739936</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Fikri Bol Fikri - Matematiğin Olmadığı Yer</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789758739912</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Bereketli Peygamberim Hz. İsmail</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789758739929</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Tefekkür Yürüyüşleri</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789758739899</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Ezber Bozan Kadınlar 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9789758739851</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Akıl İpleri</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789758739684</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Evrendeki Son Hazine</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789758739622</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Tuhaflıklar Asansörü - Hikaye Anahtarcısı 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789758739646</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Zehirli Eller - Hikaye Anahtarcısı 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789758739639</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Ejderhalar Zamanı - Hikaye Anahtarcısı 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
           <t>8680628430421</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Fikri ile Fahri (5 Kitap Set)</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C123" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>