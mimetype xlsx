--- v3 (2026-04-06)
+++ v4 (2026-07-03)
@@ -85,1870 +85,1930 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259315539</t>
+          <t>9786259223308</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>En Sevilen Dağ</t>
+          <t>Korsan Seyyide ve Deniz</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259315508</t>
+          <t>9786259315591</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Patenler, İslam’ın Şartları (Namaz)</t>
+          <t>Peygamberimden Öğreniyorum 3 - Davranışlarımı Güzelleştiriyorum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259315515</t>
+          <t>9786259315577</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mutfaktaki Tıkırtılar, İslam’ın Şartları (Oruç)</t>
+          <t>Peygamberimden Öğreniyorum 1 - Kendimi Güzelleştiriyorum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259315522</t>
+          <t>9786259315584</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Babaannemin Hac Kumbarası, İslam’ın Şartları (Hac)</t>
+          <t>Peygamberimden Öğreniyorum 2 - Hayatı Güzelleştiriyorum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758739783</t>
+          <t>9786259315539</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 10 - Bilge'nin Seçim Heyecanı</t>
+          <t>En Sevilen Dağ</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>70</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758739776</t>
+          <t>9786259315508</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 9 - Bilge'nin Ayna Oyunu</t>
+          <t>Kayıp Patenler, İslam’ın Şartları (Namaz)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758739691</t>
+          <t>9786259315515</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 2 - Bilge Uçak Müzesinde</t>
+          <t>Mutfaktaki Tıkırtılar, İslam’ın Şartları (Oruç)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758739707</t>
+          <t>9786259315522</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 1 - Bilge Kurabiye Yapıyor</t>
+          <t>Babaannemin Hac Kumbarası, İslam’ın Şartları (Hac)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>70</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758739745</t>
+          <t>9789758739783</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 6 - Bilge Oyun Parkında</t>
+          <t>Ayetlerle Erdemli Davranışlar 10 - Bilge'nin Seçim Heyecanı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758739738</t>
+          <t>9789758739776</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 5 - Bilge Sporda</t>
+          <t>Ayetlerle Erdemli Davranışlar 9 - Bilge'nin Ayna Oyunu</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758739769</t>
+          <t>9789758739691</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 8 - Bilge Mutfakta</t>
+          <t>Ayetlerle Erdemli Davranışlar 2 - Bilge Uçak Müzesinde</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758739752</t>
+          <t>9789758739707</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 7 - Bilge'nin Planı</t>
+          <t>Ayetlerle Erdemli Davranışlar 1 - Bilge Kurabiye Yapıyor</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758739721</t>
+          <t>9789758739745</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 4 - Bilge Uçakta</t>
+          <t>Ayetlerle Erdemli Davranışlar 6 - Bilge Oyun Parkında</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758739714</t>
+          <t>9789758739738</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar 3 - Bilge Okulda</t>
+          <t>Ayetlerle Erdemli Davranışlar 5 - Bilge Sporda</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758739653</t>
+          <t>9789758739769</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ayşe'nin Ramazan Günlüğü</t>
+          <t>Ayetlerle Erdemli Davranışlar 8 - Bilge Mutfakta</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758739660</t>
+          <t>9789758739752</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ahmet'in Ramazan Günlüğü</t>
+          <t>Ayetlerle Erdemli Davranışlar 7 - Bilge'nin Planı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>8680628431039</t>
+          <t>9789758739721</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Bahçesi Dini Eğitim Seti (5 Kitap Takım)</t>
+          <t>Ayetlerle Erdemli Davranışlar 4 - Bilge Uçakta</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>325</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758739806</t>
+          <t>9789758739714</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
+          <t>Ayetlerle Erdemli Davranışlar 3 - Bilge Okulda</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758739813</t>
+          <t>9789758739653</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aile Katılım Kitabı - Sevgi Bahçesi Dini Eğitim Seti</t>
+          <t>Ayşe'nin Ramazan Günlüğü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>60</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758739820</t>
+          <t>9789758739660</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Okumayı Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
+          <t>Ahmet'in Ramazan Günlüğü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>115</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758739837</t>
+          <t>8680628431039</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Harfleri Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
+          <t>Sevgi Bahçesi Dini Eğitim Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>175</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758739790</t>
+          <t>9789758739806</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimi Tanıyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
+          <t>Dinimi Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>115</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>8680628430605</t>
+          <t>9789758739813</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz'in Arkadaşları (8 Kitap)</t>
+          <t>Aile Katılım Kitabı - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>55.56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789755016078</t>
+          <t>9789758739820</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Benimki Kuş Orucu</t>
+          <t>Kur'an Okumayı Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>9.26</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000024651</t>
+          <t>9789758739837</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Süper Defter (3 Kitap Takım)</t>
+          <t>Harfleri Öğreniyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>23.61</v>
+        <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000015238</t>
+          <t>9789758739790</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İlk Öğrendiklerim Dizisi (5 Takım Kitap)</t>
+          <t>Peygamberimi Tanıyorum - Sevgi Bahçesi Dini Eğitim Seti</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>13.89</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758739615</t>
+          <t>8680628430605</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Paris'e İki Uçak Bileti - Fikri Bol Fikri 5 (Ciltli)</t>
+          <t>Peygamberimiz'in Arkadaşları (8 Kitap)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>75</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758739578</t>
+          <t>9789755016078</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>55 Kilo Çikolata</t>
+          <t>Benimki Kuş Orucu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>115</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758739608</t>
+          <t>3990000024651</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eşsiz Nur 6 - Endülüs Muhafızı</t>
+          <t>Süper Defter (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>18</v>
+        <v>23.61</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758739387</t>
+          <t>3990000015238</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eşsiz Nur 4 - Geleceğe Dönüş</t>
+          <t>İlk Öğrendiklerim Dizisi (5 Takım Kitap)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>18</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758739394</t>
+          <t>9789758739615</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Eşsiz Nur 3 - Işın Küresi Yolcuları</t>
+          <t>Paris'e İki Uçak Bileti - Fikri Bol Fikri 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18</v>
+        <v>75</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758739288</t>
+          <t>9789758739578</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Eşsiz Nur 2 - Cenneti Arzulayan Fil</t>
+          <t>55 Kilo Çikolata</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>18</v>
+        <v>115</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758739592</t>
+          <t>9789758739608</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Güneşle Yolculuk</t>
+          <t>Eşsiz Nur 6 - Endülüs Muhafızı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758739370</t>
+          <t>9789758739387</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fikri ile Fahri 5 - Ünlü Yazarlar İş Başında</t>
+          <t>Eşsiz Nur 4 - Geleceğe Dönüş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758739349</t>
+          <t>9789758739394</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Fikri ile Fahri 4 - Dünyayla Bağlantım Koptu</t>
+          <t>Eşsiz Nur 3 - Işın Küresi Yolcuları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758739363</t>
+          <t>9789758739288</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Fikri ile Fahri 3 - Uçak Uçurma Kursu</t>
+          <t>Eşsiz Nur 2 - Cenneti Arzulayan Fil</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758739356</t>
+          <t>9789758739592</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Fikri ile Fahri 2 - Dünya Pisiler Günü</t>
+          <t>Güneşle Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758739332</t>
+          <t>9789758739370</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Fikri ile Fahri 1 - Ayakkabıların Ayakları Yoktur</t>
+          <t>Fikri ile Fahri 5 - Ünlü Yazarlar İş Başında</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758739295</t>
+          <t>9789758739349</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Eşsiz Nur 1-  Gezegen Mavi'ye Yolculuk</t>
+          <t>Fikri ile Fahri 4 - Dünyayla Bağlantım Koptu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758739240</t>
+          <t>9789758739363</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Süper Defter 1 - Süper Gözlerim Olsa Allah'ı Görebilir Miyim?</t>
+          <t>Fikri ile Fahri 3 - Uçak Uçurma Kursu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758739455</t>
+          <t>9789758739356</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali</t>
+          <t>Fikri ile Fahri 2 - Dünya Pisiler Günü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>7.41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758739516</t>
+          <t>9789758739332</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer</t>
+          <t>Fikri ile Fahri 1 - Ayakkabıların Ayakları Yoktur</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>7.41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758739530</t>
+          <t>9789758739295</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hz. Osman</t>
+          <t>Eşsiz Nur 1-  Gezegen Mavi'ye Yolculuk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>7.41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758739523</t>
+          <t>9789758739240</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hamza</t>
+          <t>Süper Defter 1 - Süper Gözlerim Olsa Allah'ı Görebilir Miyim?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>7.41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758739509</t>
+          <t>9789758739455</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ebul Erkam</t>
+          <t>Hz. Ali</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758739493</t>
+          <t>9789758739516</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Enes Bin Malik</t>
+          <t>Hz. Ömer</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758739486</t>
+          <t>9789758739530</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ebubekir</t>
+          <t>Hz. Osman</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758739479</t>
+          <t>9789758739523</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bilal Habeşi</t>
+          <t>Hz. Hamza</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758739226</t>
+          <t>9789758739509</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Öyküleri</t>
+          <t>Ebul Erkam</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758739264</t>
+          <t>9789758739493</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Süper Defter 3 - Süper Kulaklarım olsa Melekleri Duyabilir Miyim?</t>
+          <t>Enes Bin Malik</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>20</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758739561</t>
+          <t>9789758739486</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Olmadığı Yer (Ciltli)</t>
+          <t>Hz. Ebubekir</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758739554</t>
+          <t>9789758739479</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Acayip Kaçış Planı (Ciltli)</t>
+          <t>Bilal Habeşi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>115</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758739462</t>
+          <t>9789758739226</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
+          <t>Peygamber Öyküleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758739448</t>
+          <t>9789758739264</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Özel Gün ve Geceler</t>
+          <t>Süper Defter 3 - Süper Kulaklarım olsa Melekleri Duyabilir Miyim?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>7.41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758739400</t>
+          <t>9789758739561</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Etkinlik Kitabı</t>
+          <t>Matematiğin Olmadığı Yer (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>21.3</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758739325</t>
+          <t>9789758739554</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cüz Kitabı</t>
+          <t>Acayip Kaçış Planı (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>9.26</v>
+        <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758739424</t>
+          <t>9789758739462</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dualar ve Sureler</t>
+          <t>Peygamberimiz Hz. Muhammed'in Hayatı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>7.41</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758739417</t>
+          <t>9789758739448</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dini Terimler Sözlüğü</t>
+          <t>Özel Gün ve Geceler</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>8680628430599</t>
+          <t>9789758739400</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dini Eğitim Seti (15 Kitap Takım)</t>
+          <t>Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120.37</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758739431</t>
+          <t>9789758739325</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis Boyama Kitabı</t>
+          <t>Cüz Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000027218</t>
+          <t>9789758739424</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz. Muhammed</t>
+          <t>Dualar ve Sureler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>8.33</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758739257</t>
+          <t>9789758739417</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Süper Defter 2 - Süper Güçlerim Olsa Allah'la Konuşabilir Miyim?</t>
+          <t>Dini Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>20</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000027217</t>
+          <t>8680628430599</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Hikayeleri</t>
+          <t>Dini Eğitim Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>11.11</v>
+        <v>120.37</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>8680628431053</t>
+          <t>9789758739431</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Erdemli Davranışlar Set (10 Kitap)</t>
+          <t>40 Hadis Boyama Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>700</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758739882</t>
+          <t>3990000027218</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Adaletli Peygamberim Hz. Yusuf (Ciltli)</t>
+          <t>Peygamberimiz Hz. Muhammed</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>90</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758739905</t>
+          <t>9789758739257</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar 2</t>
+          <t>Süper Defter 2 - Süper Güçlerim Olsa Allah'la Konuşabilir Miyim?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758739875</t>
+          <t>3990000027217</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gölge Oyunları</t>
+          <t>Peygamber Hikayeleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>90</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259671147</t>
+          <t>8680628431053</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Hz.Muhammed’in Hayatı</t>
+          <t>Ayetlerle Erdemli Davranışlar Set (10 Kitap)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>170</v>
+        <v>700</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259671161</t>
+          <t>9789758739882</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sabırlı Peygamberim Hz. Eyüp</t>
+          <t>Adaletli Peygamberim Hz. Yusuf (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259671154</t>
+          <t>9789758739905</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Büyük Cami Macerası</t>
+          <t>Ezber Bozan Kadınlar 2</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259671185</t>
+          <t>9789758739875</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Başörtüsü Kardeşliği-2</t>
+          <t>Gölge Oyunları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259671178</t>
+          <t>9786259671147</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetleri Atlası (Ciltli)</t>
+          <t>Peygamberimiz Hz.Muhammed’in Hayatı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>890</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>8680628431619</t>
+          <t>9786259671161</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 10 Kitap</t>
+          <t>Sabırlı Peygamberim Hz. Eyüp</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>950</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259671130</t>
+          <t>9786259671154</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Başörtüsü Kardeşliği - 1</t>
+          <t>Büyük Cami Macerası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259726069</t>
+          <t>9786259671185</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 9 – Aslanlı Yüzüğün Esrarı</t>
+          <t>Başörtüsü Kardeşliği-2</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259726052</t>
+          <t>9786259671178</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 8 – Karavan Macerası</t>
+          <t>İslam Medeniyetleri Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>90</v>
+        <v>990</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259726045</t>
+          <t>8680628431619</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 7 – Şifreli Mektup</t>
+          <t>Esma ile Hüsna 10 Kitap</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>90</v>
+        <v>990</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259726038</t>
+          <t>9786259671130</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 6 – Hareket Edemeyen Robot</t>
+          <t>Başörtüsü Kardeşliği - 1</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>90</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259726076</t>
+          <t>9786259726069</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Esma İle Hüsna 10 - Şifrematik</t>
+          <t>Esma İle Hüsna 9 – Aslanlı Yüzüğün Esrarı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259726021</t>
+          <t>9786259726052</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Omzumdaki Serçe</t>
+          <t>Esma İle Hüsna 8 – Karavan Macerası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259781952</t>
+          <t>9786259726045</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şükür Kitabım</t>
+          <t>Esma İle Hüsna 7 – Şifreli Mektup</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259781983</t>
+          <t>9786259726038</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ramazan’a Merhaba- 30 Günlük Etkinlik Rehberi</t>
+          <t>Esma İle Hüsna 6 – Hareket Edemeyen Robot</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>110</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259781976</t>
+          <t>9786259726076</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ramazan ve Bayram Neşesi</t>
+          <t>Esma İle Hüsna 10 - Şifrematik</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259726014</t>
+          <t>9786259726021</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Gözlemevi</t>
+          <t>Omzumdaki Serçe</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259781969</t>
+          <t>9786259781952</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hoş Geldin Ramazan</t>
+          <t>Şükür Kitabım</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259781945</t>
+          <t>9786259781983</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim - Gerçek mi? Hayal mi?</t>
+          <t>Ramazan’a Merhaba- 30 Günlük Etkinlik Rehberi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>380</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259781938</t>
+          <t>9786259781976</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim - Bir Tabak Mantık</t>
+          <t>Ramazan ve Bayram Neşesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259781914</t>
+          <t>9786259726014</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dinozordan Bile Büyük Bir Hediye</t>
+          <t>Ramazan Gözlemevi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758739585</t>
+          <t>9786259781969</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Şeyler Günü</t>
+          <t>Hoş Geldin Ramazan</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758739868</t>
+          <t>9786259781945</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Cama Vuran Roket - Fikri Bol Fikri 6</t>
+          <t>Düşünüyorum Öyleyse Hindiyim - Gerçek mi? Hayal mi?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758739844</t>
+          <t>9786259781938</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar</t>
+          <t>Düşünüyorum Öyleyse Hindiyim - Bir Tabak Mantık</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259445458</t>
+          <t>9786259781914</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 4 - Görünmezlik İksiri</t>
+          <t>Dinozordan Bile Büyük Bir Hediye</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259445465</t>
+          <t>9789758739585</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 5 - Gizemli Bilmece Küpü</t>
+          <t>Beklenmedik Şeyler Günü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259445472</t>
+          <t>9789758739868</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Cebimdeki Güvercin</t>
+          <t>Cama Vuran Roket - Fikri Bol Fikri 6</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259445427</t>
+          <t>9789758739844</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 3 - Bozulmuş Yoğurt Gölü</t>
+          <t>Ezber Bozan Kadınlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>90</v>
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259445441</t>
+          <t>9786259445458</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 1 - Canlanan Kurbağalar</t>
+          <t>Esma ile Hüsna 4 - Görünmezlik İksiri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259445434</t>
+          <t>9786259445465</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Esma ile Hüsna 2 - Bahçedeki Uzaylılar</t>
+          <t>Esma ile Hüsna 5 - Gizemli Bilmece Küpü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259445410</t>
+          <t>9786259445472</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Azimli Peygamberim Hz. Nuh</t>
+          <t>Cebimdeki Güvercin</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259445403</t>
+          <t>9786259445427</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gazze’nin Arıları ve Samaar</t>
+          <t>Esma ile Hüsna 3 - Bozulmuş Yoğurt Gölü</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057261007</t>
+          <t>9786259445441</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim 3 - Olasılıklar Treni</t>
+          <t>Esma ile Hüsna 1 - Canlanan Kurbağalar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786250012048</t>
+          <t>9786259445434</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim 2 - Posta Kutusundaki Felsefe</t>
+          <t>Esma ile Hüsna 2 - Bahçedeki Uzaylılar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057261014</t>
+          <t>9786259445410</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Düşünüyorum Öyleyse Hindiyim 1 - Nereden Çıktı Bu sorular?</t>
+          <t>Azimli Peygamberim Hz. Nuh</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057261090</t>
+          <t>9786259445403</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Pervaneli Uçak ve Bedriye</t>
+          <t>Gazze’nin Arıları ve Samaar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259901169</t>
+          <t>9786057261007</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şifa'nın Aynası</t>
+          <t>Düşünüyorum Öyleyse Hindiyim 3 - Olasılıklar Treni</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259901176</t>
+          <t>9786250012048</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri - Acayip Kaçış Planı</t>
+          <t>Düşünüyorum Öyleyse Hindiyim 2 - Posta Kutusundaki Felsefe</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259901183</t>
+          <t>9786057261014</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri - 55 Kilo Çikolata</t>
+          <t>Düşünüyorum Öyleyse Hindiyim 1 - Nereden Çıktı Bu sorular?</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758739998</t>
+          <t>9786057261090</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tay - Bir Hicret Yolculuğu</t>
+          <t>Pervaneli Uçak ve Bedriye</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758739950</t>
+          <t>9786259901169</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Paris’e İki Uçak Bileti</t>
+          <t>Şifa'nın Aynası</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758739981</t>
+          <t>9786259901176</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tefekkürü Seven Peygamberim Hz. İbrahim</t>
+          <t>Fikri Bol Fikri - Acayip Kaçış Planı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789758739967</t>
+          <t>9786259901183</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri: Kediler Kriz Dinlemez</t>
+          <t>Fikri Bol Fikri - 55 Kilo Çikolata</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758739974</t>
+          <t>9789758739998</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kabe’yi İnşa Eden Peygamberler: Hz. İbrahim - Hz. İsmail</t>
+          <t>Tay - Bir Hicret Yolculuğu</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758739943</t>
+          <t>9789758739950</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Adaletli Peygamberim Hz. Yusuf</t>
+          <t>Paris’e İki Uçak Bileti</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758739936</t>
+          <t>9789758739981</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Fikri Bol Fikri - Matematiğin Olmadığı Yer</t>
+          <t>Tefekkürü Seven Peygamberim Hz. İbrahim</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758739912</t>
+          <t>9789758739967</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Peygamberim Hz. İsmail</t>
+          <t>Fikri Bol Fikri: Kediler Kriz Dinlemez</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758739929</t>
+          <t>9789758739974</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tefekkür Yürüyüşleri</t>
+          <t>Kabe’yi İnşa Eden Peygamberler: Hz. İbrahim - Hz. İsmail</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758739899</t>
+          <t>9789758739943</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar 2 (Ciltli)</t>
+          <t>Adaletli Peygamberim Hz. Yusuf</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758739851</t>
+          <t>9789758739936</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Akıl İpleri</t>
+          <t>Fikri Bol Fikri - Matematiğin Olmadığı Yer</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758739684</t>
+          <t>9789758739912</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Evrendeki Son Hazine</t>
+          <t>Bereketli Peygamberim Hz. İsmail</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789758739622</t>
+          <t>9789758739929</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tuhaflıklar Asansörü - Hikaye Anahtarcısı 1 (Ciltli)</t>
+          <t>Tefekkür Yürüyüşleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758739646</t>
+          <t>9789758739899</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Zehirli Eller - Hikaye Anahtarcısı 3 (Ciltli)</t>
+          <t>Ezber Bozan Kadınlar 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>170</v>
+        <v>490</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758739639</t>
+          <t>9789758739851</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ejderhalar Zamanı - Hikaye Anahtarcısı 2 (Ciltli)</t>
+          <t>Akıl İpleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
+          <t>9789758739684</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Evrendeki Son Hazine</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9789758739622</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Tuhaflıklar Asansörü - Hikaye Anahtarcısı 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9789758739646</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Zehirli Eller - Hikaye Anahtarcısı 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9789758739639</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Ejderhalar Zamanı - Hikaye Anahtarcısı 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
           <t>8680628430421</t>
         </is>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Fikri ile Fahri (5 Kitap Set)</t>
         </is>
       </c>
-      <c r="C123" s="1">
-        <v>400</v>
+      <c r="C127" s="1">
+        <v>480</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>