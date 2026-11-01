--- v0 (2026-04-06)
+++ v1 (2026-11-01)
@@ -94,141 +94,141 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786058110113</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Mira ile Güneş Tatilde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059722117</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Pati’nin Gizemli Yolculuğu</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059722124</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Uzunkulak ve Arkadaşları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059722100</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Alim'in Düş Gemisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059722094</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Altın Saçlı Deniz Gözlü Çocuk (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059722056</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Damla Takipçileri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059722049</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Uyku Perisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059722032</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Köfte Pilav</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059722025</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
@@ -289,61 +289,61 @@
         <is>
           <t>9786059722001</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bay Huysuz ile Son Salyangoz</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059722063</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Doğum Günü Armağanı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058110106</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Sumer Hayvan Masalları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>