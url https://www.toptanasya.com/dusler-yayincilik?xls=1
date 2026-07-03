--- v0 (2026-04-06)
+++ v1 (2026-07-03)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786257193078</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Maya &amp; Luca İngilizce Eğitim Seti (3-4 yaş)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>2000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257193030</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Fun &amp; Joy İngilizce Eğitim Seti (5-7 yaş)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059950114</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dik Temel Yazı Atölyesi (+5 Yaş)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257193054</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Touch English Blue Bear İngilizce Eğitim Seti (3-5 yaş)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059950145</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Punki ve Arkadaşları Okul Öncesi Eğitim Seti (5 Yaş)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>3360</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786059950152</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -199,106 +199,106 @@
         <is>
           <t>9789758610976</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>+3 Yaş Sarı Yumak ve Arkadaşları ile Beceri Gelişim Atölyesi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>1100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789759934217</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Minikler Öykü Dizisi (10 kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058577039</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Renkler ve Çizgiler (3+ Yaş)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>315</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789759934279</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Renkler Öykü Dizisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>530</v>
+        <v>620</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789759933975</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Meslekler Öykü Dizisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>530</v>
+        <v>620</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789759932787</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>10'lu Öykü Dizisi (Hayvanlar)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>530</v>
+        <v>620</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>