--- v0 (2026-02-05)
+++ v1 (2026-11-01)
@@ -85,4315 +85,4345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255885296</t>
+          <t>9786258936254</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Destinasyon Rekabetçiliği ve Yönetimi</t>
+          <t>Türkistan'ın Öksüzleri &amp; Tacinisa</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>585</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255885777</t>
+          <t>9786258936575</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aşk’a Yeminli Yolcu</t>
+          <t>Doğaçlama Tiyatroda Komedi ve Felsefe: Rezil Olmak Güzeldir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255885722</t>
+          <t>9786255885296</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Eğitim ve Toplum</t>
+          <t>Destinasyon Rekabetçiliği ve Yönetimi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255885838</t>
+          <t>9786255885777</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kader ve Kehanet</t>
+          <t>Aşk’a Yeminli Yolcu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255885029</t>
+          <t>9786255885722</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dövüşün Ötesi Antrenörün Gölgesindeki Zaferler</t>
+          <t>Geçmişten Günümüze Eğitim ve Toplum</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255885272</t>
+          <t>9786255885838</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hamster Sahiplenme ve Bakım Kılavuzunuz</t>
+          <t>Kader ve Kehanet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>135</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255551559</t>
+          <t>9786255885029</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>4. Yüzyıldan 18. Yüzyıla Gürcü Tarihinin Ana Hatları</t>
+          <t>Dövüşün Ötesi Antrenörün Gölgesindeki Zaferler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255551368</t>
+          <t>9786255885272</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Felsefesine Giriş Kavramlar Üzerine Bir Yolculuk</t>
+          <t>Hamster Sahiplenme ve Bakım Kılavuzunuz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>175</v>
+        <v>135</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255551412</t>
+          <t>9786255551559</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bedeni Aşar Aşık</t>
+          <t>4. Yüzyıldan 18. Yüzyıla Gürcü Tarihinin Ana Hatları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256585805</t>
+          <t>9786255551368</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yapıya Başlarken Temel Sistemleri ve Uygulamaları</t>
+          <t>Siyaset Felsefesine Giriş Kavramlar Üzerine Bir Yolculuk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256643697</t>
+          <t>9786255551412</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Psiko-İmgedramada Duygu ve Tele - Gözleyen, Deneyen, Deneyimleyen ve Birlikte Hisseden Bilim</t>
+          <t>Bedeni Aşar Aşık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256507753</t>
+          <t>9786256585805</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2. Dünya Savaşı Sonrası İngiliz Romanında Gerçekliğin İnşası</t>
+          <t>Yapıya Başlarken Temel Sistemleri ve Uygulamaları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256585324</t>
+          <t>9786256643697</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Kullanım Kılavuzu Kaynak - ChatGPT</t>
+          <t>Psiko-İmgedramada Duygu ve Tele - Gözleyen, Deneyen, Deneyimleyen ve Birlikte Hisseden Bilim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256507739</t>
+          <t>9786256507753</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Stereo Mikrofonlama Teknikleri</t>
+          <t>2. Dünya Savaşı Sonrası İngiliz Romanında Gerçekliğin İnşası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256507746</t>
+          <t>9786256585324</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sahnenin Ötesindeki Gerçeğin Keşfi: Belgesel Tiyatro ve Emıly Mann</t>
+          <t>Yapay Zeka Kullanım Kılavuzu Kaynak - ChatGPT</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256507548</t>
+          <t>9786256507739</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanat Piyasalarını Manipüle Eden Dinamikler</t>
+          <t>Stereo Mikrofonlama Teknikleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256507210</t>
+          <t>9786256507746</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dental Ergonomi ve Mesleki Sağlık: Diş Hekimlerinin Postürü, Kas-İskelet Sistemi Hastalıkları ve Önleme Yöntemleri</t>
+          <t>Sahnenin Ötesindeki Gerçeğin Keşfi: Belgesel Tiyatro ve Emıly Mann</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256507784</t>
+          <t>9786256507548</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fikirde ve Neşriyatta Milliyetçilik</t>
+          <t>Çağdaş Sanat Piyasalarını Manipüle Eden Dinamikler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256507760</t>
+          <t>9786256507210</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Türk Lehçelerinde Ölüm İle İlgili Söz Varlıkları</t>
+          <t>Dental Ergonomi ve Mesleki Sağlık: Diş Hekimlerinin Postürü, Kas-İskelet Sistemi Hastalıkları ve Önleme Yöntemleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256507197</t>
+          <t>9786256507784</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Endodontiye Yolculuk: Klinik Düzen, Hasta Tanısı ve Kanıta Dayalı Tedavi Protokollerine İlişkin Kılavuz</t>
+          <t>Fikirde ve Neşriyatta Milliyetçilik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>110</v>
+        <v>340</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256507203</t>
+          <t>9786256507760</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliğinde Antibiyotik Kullanımı: Mevcut Durum Ve Uygulama İlkeleri</t>
+          <t>Tarihi Türk Lehçelerinde Ölüm İle İlgili Söz Varlıkları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258261233</t>
+          <t>9786256507197</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Investigating Students Self - Efficacy Perceptions Towards English in Relation To Anxiety and Attitude at a University Context in Turkey</t>
+          <t>Endodontiye Yolculuk: Klinik Düzen, Hasta Tanısı ve Kanıta Dayalı Tedavi Protokollerine İlişkin Kılavuz</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258261318</t>
+          <t>9786256507203</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Narperi’nin Bileziği</t>
+          <t>Diş Hekimliğinde Antibiyotik Kullanımı: Mevcut Durum Ve Uygulama İlkeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256507074</t>
+          <t>9786258261233</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Öğretimde Metaverse</t>
+          <t>Investigating Students Self - Efficacy Perceptions Towards English in Relation To Anxiety and Attitude at a University Context in Turkey</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256507029</t>
+          <t>9786258261318</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mesaib-i İstibdâd Oyunundan Hareketle 1839-1908 Dönemi Türk Tiyatrosuna Bir Bakış</t>
+          <t>Narperi’nin Bileziği</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>145</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256945166</t>
+          <t>9786256507074</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş Ahdi Serisi I - Gözyaşı Mührü</t>
+          <t>Yüksek Öğretimde Metaverse</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256945494</t>
+          <t>9786256507029</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Besyo Öğrencilerinin Kardiyovasküler Hastalıklar Risk Faktörleri Bilgi Düzeyinin İncelenmesi</t>
+          <t>Mesaib-i İstibdâd Oyunundan Hareketle 1839-1908 Dönemi Türk Tiyatrosuna Bir Bakış</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256945661</t>
+          <t>9786256945166</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Anti Depresanlar</t>
+          <t>Yükseliş Ahdi Serisi I - Gözyaşı Mührü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256945616</t>
+          <t>9786256945494</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Sanal Gerçeklik ve Dijital Sanatın Evrimi</t>
+          <t>Besyo Öğrencilerinin Kardiyovasküler Hastalıklar Risk Faktörleri Bilgi Düzeyinin İncelenmesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256945418</t>
+          <t>9786256945661</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Maya 3D Karakter Modelleme ve Animasyon Temelleri</t>
+          <t>Anti Depresanlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256945562</t>
+          <t>9786256945616</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Obezite ve Pilates</t>
+          <t>Yapay Zeka Sanal Gerçeklik ve Dijital Sanatın Evrimi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258261400</t>
+          <t>9786256945418</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Core ve Egzersizler</t>
+          <t>Maya 3D Karakter Modelleme ve Animasyon Temelleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256945159</t>
+          <t>9786256945562</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sarkaçlı Ayna</t>
+          <t>Obezite ve Pilates</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258109627</t>
+          <t>9786258261400</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Güney Doğu Anadolu Bölgesi Kadın Ağıtları</t>
+          <t>Core ve Egzersizler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258261790</t>
+          <t>9786256945159</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Niğde Kavlaktepe Yeraltı Şehri</t>
+          <t>Sarkaçlı Ayna</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258261820</t>
+          <t>9786258109627</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Halktan Öte</t>
+          <t>Doğu ve Güney Doğu Anadolu Bölgesi Kadın Ağıtları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>135</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256945005</t>
+          <t>9786258261790</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tek Sağlık</t>
+          <t>Niğde Kavlaktepe Yeraltı Şehri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>360</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258261424</t>
+          <t>9786258261820</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Madenlerinde Fransız Sermayesi Ve Galata Bankerleri</t>
+          <t>Halktan Öte</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258261349</t>
+          <t>9786256945005</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kodsuz Yazılım Geliştirme Yaklaşımları No-Code Software Development Approaches</t>
+          <t>Tek Sağlık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258261387</t>
+          <t>9786258261424</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Alanlarında Sulama Sistemi Tasarımı</t>
+          <t>Osmanlı Madenlerinde Fransız Sermayesi Ve Galata Bankerleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258109351</t>
+          <t>9786258261349</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sebepleri ve Sonuçlarıyla Kırım Harbi 1853-1856</t>
+          <t>Kodsuz Yazılım Geliştirme Yaklaşımları No-Code Software Development Approaches</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258109344</t>
+          <t>9786258261387</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şehir Tarihi Yazıları - 1 Antakya</t>
+          <t>Peyzaj Alanlarında Sulama Sistemi Tasarımı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258109306</t>
+          <t>9786258109351</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Çocuk Ve Gençlik Dergilerinde Halk Edebiyatı Türleri (1928-1946)</t>
+          <t>Sebepleri ve Sonuçlarıyla Kırım Harbi 1853-1856</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>165</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258109320</t>
+          <t>9786258109344</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yağlar ve Cerrahi</t>
+          <t>Şehir Tarihi Yazıları - 1 Antakya</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258109085</t>
+          <t>9786258109306</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Current Researches in Health Sciences</t>
+          <t>Türkiye’de Çocuk Ve Gençlik Dergilerinde Halk Edebiyatı Türleri (1928-1946)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>42</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258109368</t>
+          <t>9786258109320</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Memlük - მამელუკი</t>
+          <t>Yağlar ve Cerrahi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258109078</t>
+          <t>9786258109085</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Current Approaches in Social, Human and Administrative Sciences</t>
+          <t>Current Researches in Health Sciences</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>135</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257502870</t>
+          <t>9786258109368</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Detail Design in Harsh Climates Part 3: Covid19 Times</t>
+          <t>Memlük - მამელუკი</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258109375</t>
+          <t>9786258109078</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ve Ergenler İçin Merhamet Temelli Eğitim Programı</t>
+          <t>Current Approaches in Social, Human and Administrative Sciences</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>52</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258109313</t>
+          <t>9786257502870</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tunceli Folklorunda Efsaneler</t>
+          <t>Detail Design in Harsh Climates Part 3: Covid19 Times</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258109337</t>
+          <t>9786258109375</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Birinci Kuvvet Basın</t>
+          <t>Çocuk Ve Ergenler İçin Merhamet Temelli Eğitim Programı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>85</v>
+        <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258109054</t>
+          <t>9786258109313</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Göç</t>
+          <t>Tunceli Folklorunda Efsaneler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257502979</t>
+          <t>9786258109337</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Eskrim &amp; Eskrimde Uzun Süreli</t>
+          <t>Birinci Kuvvet Basın</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>45</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257502931</t>
+          <t>9786258109054</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Butik Salonlarda Cimnastik</t>
+          <t>Kadın ve Göç</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257502948</t>
+          <t>9786257502979</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>8 Haftalık Pliyometrik Ve Direnç Antrenmanlarının Genç Eskrimcilerde Statik-dinamik Denge Ve Yön Değiştirme Performansına Etkileri</t>
+          <t>Eskrim &amp; Eskrimde Uzun Süreli</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257502153</t>
+          <t>9786257502931</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Binaların Yangından Korunması Yönetmeliğine Uygun Yapı Tasarımı</t>
+          <t>Butik Salonlarda Cimnastik</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257502351</t>
+          <t>9786257502948</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ergonomic and Strategic Training</t>
+          <t>8 Haftalık Pliyometrik Ve Direnç Antrenmanlarının Genç Eskrimcilerde Statik-dinamik Denge Ve Yön Değiştirme Performansına Etkileri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257502412</t>
+          <t>9786257502153</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerin Sağladığı Spor Hizmetlerinden Yararlanan Bireylerin Algıladıkları Hizmet Kalitesinin İncelenmesi (Tekirdağ İli Örneği)</t>
+          <t>Binaların Yangından Korunması Yönetmeliğine Uygun Yapı Tasarımı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257502429</t>
+          <t>9786257502351</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yaban Hayvanlarının İzlenmesi ve Transferi</t>
+          <t>Ergonomic and Strategic Training</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257502528</t>
+          <t>9786257502412</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Siverek’in Mimari Mirası</t>
+          <t>Yerel Yönetimlerin Sağladığı Spor Hizmetlerinden Yararlanan Bireylerin Algıladıkları Hizmet Kalitesinin İncelenmesi (Tekirdağ İli Örneği)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257502405</t>
+          <t>9786257502429</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ağlar İrşadi Baba’nın Nnaenzelna Tefsiri Ve Şem’un Gazi Hikayesi</t>
+          <t>Yaban Hayvanlarının İzlenmesi ve Transferi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257502511</t>
+          <t>9786257502528</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Conservation of Natural Resources in The Context of Climate Change</t>
+          <t>Siverek’in Mimari Mirası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257502245</t>
+          <t>9786257502405</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İşimiz Gücümüz Laf</t>
+          <t>Ağlar İrşadi Baba’nın Nnaenzelna Tefsiri Ve Şem’un Gazi Hikayesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257502399</t>
+          <t>9786257502511</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Avm’ler: Kurumsal Kuram Ve Skandinav Kurumsalcılığı Işığında Bir Çözümleme</t>
+          <t>Conservation of Natural Resources in The Context of Climate Change</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257502504</t>
+          <t>9786257502245</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimleri Araştırmaları</t>
+          <t>İşimiz Gücümüz Laf</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257502443</t>
+          <t>9786257502399</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şıḫ Delil-i Berḫėcan Evlatlarından Seyit Hüseyin Erdoğan</t>
+          <t>Avm’ler: Kurumsal Kuram Ve Skandinav Kurumsalcılığı Işığında Bir Çözümleme</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257502566</t>
+          <t>9786257502504</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Managing the Education</t>
+          <t>Spor Bilimleri Araştırmaları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257502368</t>
+          <t>9786257502443</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Cross-Border Co-Operatıon As A Tool To Enhance Regional Development: The Case Of Hopa-Batumi Region</t>
+          <t>Şıḫ Delil-i Berḫėcan Evlatlarından Seyit Hüseyin Erdoğan</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257502313</t>
+          <t>9786257502566</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi Öğretmenlerinde Mobbing, Örgütsel Sessizlik Ve Örgütsel Sinizm</t>
+          <t>Managing the Education</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257502375</t>
+          <t>9786257502368</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>The Amerıcan Dream And The Mısconceptıon Of Love</t>
+          <t>Cross-Border Co-Operatıon As A Tool To Enhance Regional Development: The Case Of Hopa-Batumi Region</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257502894</t>
+          <t>9786257502313</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Antrenör ve Sporcular İçin Dağ Koşularında Başarının Anahtarı</t>
+          <t>Beden Eğitimi Öğretmenlerinde Mobbing, Örgütsel Sessizlik Ve Örgütsel Sinizm</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>55</v>
+        <v>37</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257502382</t>
+          <t>9786257502375</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nevruz Bayramı Merasiminin Azerbaycan ve Türkiye’de İcrası</t>
+          <t>The Amerıcan Dream And The Mısconceptıon Of Love</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059353809</t>
+          <t>9786257502894</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>A Bawl For American Cricket</t>
+          <t>Antrenör ve Sporcular İçin Dağ Koşularında Başarının Anahtarı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257502719</t>
+          <t>9786257502382</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Academic Studies in Sport Sciences</t>
+          <t>Nevruz Bayramı Merasiminin Azerbaycan ve Türkiye’de İcrası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059353663</t>
+          <t>9786059353809</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>The Half-Back: A Story of School Football and Golf</t>
+          <t>A Bawl For American Cricket</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>70</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059353816</t>
+          <t>9786257502719</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>A Sportsman's Sketches - Volume 1</t>
+          <t>Academic Studies in Sport Sciences</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>190</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059353915</t>
+          <t>9786059353663</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>A Sportsman's Sketches - Volume 2</t>
+          <t>The Half-Back: A Story of School Football and Golf</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059353908</t>
+          <t>9786059353816</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>American Football</t>
+          <t>A Sportsman's Sketches - Volume 1</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257767576</t>
+          <t>9786059353915</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Association Football and How To Play It</t>
+          <t>A Sportsman's Sketches - Volume 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059353885</t>
+          <t>9786059353908</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>American Football</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059353861</t>
+          <t>9786257767576</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Fishing and Shooting Sketches</t>
+          <t>Association Football and How To Play It</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>115</v>
+        <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059353854</t>
+          <t>9786059353885</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Greek Athletic Sports and Festivals</t>
+          <t>Cricket</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059353892</t>
+          <t>9786059353861</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Base-Ball How to Become a Player</t>
+          <t>Fishing and Shooting Sketches</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>110</v>
+        <v>115</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059353786</t>
+          <t>9786059353854</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Healthful Sports for Boys</t>
+          <t>Greek Athletic Sports and Festivals</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>160</v>
+        <v>270</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257502818</t>
+          <t>9786059353892</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İnsac Sports Science</t>
+          <t>Base-Ball How to Become a Player</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059353830</t>
+          <t>9786059353786</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hunting Dogs</t>
+          <t>Healthful Sports for Boys</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059353779</t>
+          <t>9786257502818</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ladies in The Field: Sketches Of Sport</t>
+          <t>İnsac Sports Science</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059353700</t>
+          <t>9786059353830</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Swimming Scientifically Taught</t>
+          <t>Hunting Dogs</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059353755</t>
+          <t>9786059353779</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Outdoor Sports and Games</t>
+          <t>Ladies in The Field: Sketches Of Sport</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059353618</t>
+          <t>9786059353700</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>The Sport of the Gods</t>
+          <t>Swimming Scientifically Taught</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059353823</t>
+          <t>9786059353755</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hunting in Many Lands: The Book of the Boone and Crockett Club</t>
+          <t>Outdoor Sports and Games</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>125</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059353670</t>
+          <t>9786059353618</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>The Cricket Field Or The History and Science of the Game of Cricket</t>
+          <t>The Sport of the Gods</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059353601</t>
+          <t>9786059353823</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>The Sports and Pastimes Of The People Of England</t>
+          <t>Hunting in Many Lands: The Book of the Boone and Crockett Club</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>275</v>
+        <v>125</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059353588</t>
+          <t>9786059353670</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Three Hundred Things A Bright Boy Can Do</t>
+          <t>The Cricket Field Or The History and Science of the Game of Cricket</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257502450</t>
+          <t>9786059353601</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Düzce’de Muhacir İskanı ve Karşılaşılan Problemler</t>
+          <t>The Sports and Pastimes Of The People Of England</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>275</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257502436</t>
+          <t>9786059353588</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıldan Günümüze Sivas’ta Musiki Hayatı</t>
+          <t>Three Hundred Things A Bright Boy Can Do</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>55</v>
+        <v>210</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257502863</t>
+          <t>9786257502450</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Farklı Disiplinlerden Seçkin Araştırmalar</t>
+          <t>Düzce’de Muhacir İskanı ve Karşılaşılan Problemler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257502856</t>
+          <t>9786257502436</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Distinguished Research from Different Disciplines</t>
+          <t>20. Yüzyıldan Günümüze Sivas’ta Musiki Hayatı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257502320</t>
+          <t>9786257502863</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gagauz Süiti</t>
+          <t>Farklı Disiplinlerden Seçkin Araştırmalar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257502252</t>
+          <t>9786257502856</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tabla Sanatı</t>
+          <t>Distinguished Research from Different Disciplines</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257502214</t>
+          <t>9786257502320</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Yazışma Usülü Ve İnşa-i Mergüb</t>
+          <t>Gagauz Süiti</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257502337</t>
+          <t>9786257502252</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Paralel Ve Konik Perspektif Çizim Kuralları İle Örnekler Cilt: 1</t>
+          <t>Tabla Sanatı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257502221</t>
+          <t>9786257502214</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Biçerdöver Tasarımı</t>
+          <t>Osmanlı'da Yazışma Usülü Ve İnşa-i Mergüb</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257502344</t>
+          <t>9786257502337</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bir Bilgi Aracı Olarak Fotoğraf</t>
+          <t>Mimarlıkta Paralel Ve Konik Perspektif Çizim Kuralları İle Örnekler Cilt: 1</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>130</v>
+        <v>70</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257502283</t>
+          <t>9786257502221</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Oftalmolojik Aciller El Kitabı</t>
+          <t>Biçerdöver Tasarımı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>48</v>
+        <v>90</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257502269</t>
+          <t>9786257502344</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>ORFF Eğitiminin 7-8 Yaş Kız Sporcularda Artistik Cimnastik Temel Hareketler Üzerine Etkisi</t>
+          <t>Bir Bilgi Aracı Olarak Fotoğraf</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>36</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257502308</t>
+          <t>9786257502283</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Spor Okulu 10-12 Yaş Gruplarındaki Basketbol Eğitiminin Fiziksel Uygunluk Özelliklerine Etkisi</t>
+          <t>Oftalmolojik Aciller El Kitabı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>34</v>
+        <v>48</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257502290</t>
+          <t>9786257502269</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sporda Çeviklik</t>
+          <t>ORFF Eğitiminin 7-8 Yaş Kız Sporcularda Artistik Cimnastik Temel Hareketler Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257502191</t>
+          <t>9786257502308</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Görsel Sanatlar Dersi</t>
+          <t>Spor Okulu 10-12 Yaş Gruplarındaki Basketbol Eğitiminin Fiziksel Uygunluk Özelliklerine Etkisi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>70</v>
+        <v>34</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059353205</t>
+          <t>9786257502290</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Gilgameş - Enkidu Yas Modeli</t>
+          <t>Sporda Çeviklik</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>140</v>
+        <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059353250</t>
+          <t>9786257502191</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sosyometrik Psikodramatik Bireysel Psikoterapi</t>
+          <t>Türkiye'de Görsel Sanatlar Dersi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>245</v>
+        <v>70</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059353236</t>
+          <t>9786059353205</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çocuğum Sınavlara Hazırlanıyor</t>
+          <t>Gilgameş - Enkidu Yas Modeli</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>22</v>
+        <v>140</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786058903722</t>
+          <t>9786059353250</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Oratayaş Mızırtıları</t>
+          <t>Sosyometrik Psikodramatik Bireysel Psikoterapi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>15</v>
+        <v>245</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786058703346</t>
+          <t>9786059353236</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yanılgı</t>
+          <t>Çocuğum Sınavlara Hazırlanıyor</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>9.26</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786058703339</t>
+          <t>9786058903722</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Günışığı</t>
+          <t>Oratayaş Mızırtıları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786058703353</t>
+          <t>9786058703346</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Atölyeden Öyküler</t>
+          <t>Yanılgı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>13</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058703360</t>
+          <t>9786058703339</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hınzır Kaygılar</t>
+          <t>Günışığı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>15</v>
+        <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789750038785</t>
+          <t>9786058703353</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Devrim</t>
+          <t>Atölyeden Öyküler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058903753</t>
+          <t>9786058703360</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yarış Atlarımız</t>
+          <t>Hınzır Kaygılar</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058703315</t>
+          <t>9789750038785</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>U’mutlu Son</t>
+          <t>Yeniden Devrim</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058903739</t>
+          <t>9786058903753</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Soy Sendromu</t>
+          <t>Yarış Atlarımız</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>18.52</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789750038730</t>
+          <t>9786058703315</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Tarihsel Teorinin ’Sınıf’la İmtihanı</t>
+          <t>U’mutlu Son</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058903708</t>
+          <t>9786058903739</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Rengi Anlamak</t>
+          <t>Soy Sendromu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058703322</t>
+          <t>9789750038730</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Lumumba’nın Dişleri</t>
+          <t>Sosyo-Tarihsel Teorinin ’Sınıf’la İmtihanı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789750038778</t>
+          <t>9786058903708</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Görmekılavuzu</t>
+          <t>Rengi Anlamak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789750038723</t>
+          <t>9786058703322</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Erguvaniler</t>
+          <t>Lumumba’nın Dişleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>9.17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056558313</t>
+          <t>9789750038778</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Cinsel Eğitimi</t>
+          <t>Görmekılavuzu</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789750038747</t>
+          <t>9789750038723</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bir Yol Meseli</t>
+          <t>Erguvaniler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>8</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058903746</t>
+          <t>9786056558313</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Avicenna</t>
+          <t>Çocuk Cinsel Eğitimi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789750038792</t>
+          <t>9789750038747</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel Selam Olsun Kucak Kucak ...</t>
+          <t>Bir Yol Meseli</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059353168</t>
+          <t>9786058903746</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Konuşuyorum O Halde Varım</t>
+          <t>Avicenna</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056558344</t>
+          <t>9789750038792</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Fitness</t>
+          <t>Aşık Veysel Selam Olsun Kucak Kucak ...</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056558337</t>
+          <t>9786059353168</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ege'de Mavi Düşler</t>
+          <t>Konuşuyorum O Halde Varım</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059353175</t>
+          <t>9786056558344</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Çocuk İçin Çocuğunu Fark Et</t>
+          <t>Metabolik Fitness</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059353182</t>
+          <t>9786056558337</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Dünün Savaşçıları Bugünün Liderleri</t>
+          <t>Ege'de Mavi Düşler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058543980</t>
+          <t>9786059353175</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sosyolojinin Yüzyıllık Serüveni</t>
+          <t>Mutlu Bir Çocuk İçin Çocuğunu Fark Et</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786058543973</t>
+          <t>9786059353182</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Onca Zamandan Sonra</t>
+          <t>Dünün Savaşçıları Bugünün Liderleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>12</v>
+        <v>25</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786056558306</t>
+          <t>9786058543980</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Çizikler</t>
+          <t>Türkiye'de Sosyolojinin Yüzyıllık Serüveni</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786058543997</t>
+          <t>9786058543973</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bir Deniz Ülkesinde</t>
+          <t>Onca Zamandan Sonra</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058703377</t>
+          <t>9786056558306</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yetişkin Cinsel Eğitimi</t>
+          <t>Yüreğimdeki Çizikler</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058903715</t>
+          <t>9786058543997</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bir Ruh Gezgininin Serüvenleri</t>
+          <t>Bir Deniz Ülkesinde</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>6</v>
+        <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058543911</t>
+          <t>9786058703377</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dinlerin Kavşağında İzmir (Ciltli)</t>
+          <t>Yetişkin Cinsel Eğitimi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058543928</t>
+          <t>9786058903715</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yaşasın Boşanma</t>
+          <t>Bir Ruh Gezgininin Serüvenleri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>120</v>
+        <v>6</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058703384</t>
+          <t>9786058543911</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Dinlerin Kavşağında İzmir (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>18</v>
+        <v>50</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786058543935</t>
+          <t>9786058543928</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kim Kimi İyileştirir ki?</t>
+          <t>Yaşasın Boşanma</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786058703391</t>
+          <t>9786058703384</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Din ve Toplum Seçme Makaleler</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>18.52</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059353144</t>
+          <t>9786058543935</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yakın İlişkiler</t>
+          <t>Kim Kimi İyileştirir ki?</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059353120</t>
+          <t>9786058703391</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Hayal Parkı</t>
+          <t>Din ve Toplum Seçme Makaleler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059353137</t>
+          <t>9786059353144</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Pepi</t>
+          <t>Yakın İlişkiler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>13.5</v>
+        <v>130</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059353151</t>
+          <t>9786059353120</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Metabolik Kişilik ve İş Dünyası</t>
+          <t>Hayal Parkı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059353076</t>
+          <t>9786059353137</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ayva Çekirdeği</t>
+          <t>Kelebek Pepi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>12</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059353038</t>
+          <t>9786059353151</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Dörtnala Sürüyor Atını Zaman</t>
+          <t>Metabolik Kişilik ve İş Dünyası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059353113</t>
+          <t>9786059353076</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ben Seni Çok Sevdim</t>
+          <t>Ayva Çekirdeği</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786056558320</t>
+          <t>9786059353038</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yine Çocukluğumu Çağırıyor Ada</t>
+          <t>Dörtnala Sürüyor Atını Zaman</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786058543959</t>
+          <t>9786059353113</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Urla Kalesi</t>
+          <t>Ben Seni Çok Sevdim</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786058703308</t>
+          <t>9786056558320</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Alarm</t>
+          <t>Yine Çocukluğumu Çağırıyor Ada</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786058903791</t>
+          <t>9786058543959</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Vatan Ana</t>
+          <t>Urla Kalesi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786058543942</t>
+          <t>9786058703308</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Çaça</t>
+          <t>Alarm</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>18.52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059353052</t>
+          <t>9786058903791</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yüzünde Gözyaşı Yüreğimde Sancı</t>
+          <t>Vatan Ana</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>12</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059353069</t>
+          <t>9786058543942</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şubadap Çocuk Nota Kitabı</t>
+          <t>Çaça</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059353106</t>
+          <t>9786059353052</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kadın Erkek İlişkilerinin Evrimi ve Aldatma</t>
+          <t>Yüzünde Gözyaşı Yüreğimde Sancı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>90</v>
+        <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059353090</t>
+          <t>9786059353069</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Işık Daha Da Parlak</t>
+          <t>Şubadap Çocuk Nota Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059353045</t>
+          <t>9786059353106</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Höyükte Bir Ulu Çınar</t>
+          <t>Kadın Erkek İlişkilerinin Evrimi ve Aldatma</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>12</v>
+        <v>90</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257680363</t>
+          <t>9786059353090</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Def Metodu - Erbane 1</t>
+          <t>Işık Daha Da Parlak</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786056558399</t>
+          <t>9786059353045</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ant</t>
+          <t>Höyükte Bir Ulu Çınar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786056558382</t>
+          <t>9786257680363</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Suskunluk</t>
+          <t>Def Metodu - Erbane 1</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059353007</t>
+          <t>9786056558399</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Hemen Altında</t>
+          <t>Ant</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059353014</t>
+          <t>9786056558382</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Hayde Bre Efeler</t>
+          <t>Yüzyıllık Suskunluk</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786056558375</t>
+          <t>9786059353007</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Rodos</t>
+          <t>Gökyüzünün Hemen Altında</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786058543966</t>
+          <t>9786059353014</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Direnişten Dirilişe Kafsinkaf Destanını Yazanlar</t>
+          <t>Hayde Bre Efeler</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786056558351</t>
+          <t>9786056558375</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Buzdağının Altı Hüzün</t>
+          <t>Rodos</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257680943</t>
+          <t>9786058543966</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>21.Yüzyıl Becerilerine Uzanan Yolculuk: Fen Öğretiminde Güncel Yaklaşımlar ve Yaşam Becerileri</t>
+          <t>Direnişten Dirilişe Kafsinkaf Destanını Yazanlar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>70</v>
+        <v>22</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257680806</t>
+          <t>9786056558351</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>İmge-Drama</t>
+          <t>Buzdağının Altı Hüzün</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>225</v>
+        <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257680790</t>
+          <t>9786257680943</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Sürecinde Türkiye’nin Nükleer Enerji Politikası</t>
+          <t>21.Yüzyıl Becerilerine Uzanan Yolculuk: Fen Öğretiminde Güncel Yaklaşımlar ve Yaşam Becerileri</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257680721</t>
+          <t>9786257680806</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Kimliğin Görsel Kodları</t>
+          <t>İmge-Drama</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>50</v>
+        <v>225</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257680561</t>
+          <t>9786257680790</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Müzik Tarihinde Terapi Araştırmaları ve Güncel Terapi Yaklaşımları</t>
+          <t>Avrupa Birliği Sürecinde Türkiye’nin Nükleer Enerji Politikası</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257680783</t>
+          <t>9786257680721</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Aşk Mevsimleri</t>
+          <t>Kurumsal Kimliğin Görsel Kodları</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257680813</t>
+          <t>9786257680561</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bağlanma, Mutluluk, Cinsellik</t>
+          <t>Müzik Tarihinde Terapi Araştırmaları ve Güncel Terapi Yaklaşımları</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257680820</t>
+          <t>9786257680783</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Gölgelerinden Hayatın Güzelliklerine</t>
+          <t>Aşk Mevsimleri</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257680905</t>
+          <t>9786257680813</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>A New Historicist Reading of The Fixed Period by Anthony Trollope</t>
+          <t>Bağlanma, Mutluluk, Cinsellik</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257767903</t>
+          <t>9786257680820</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Etkin Öğrenme Modelinin İkinci Yabancı Dil Olarak Almancanın Bilişsel, Edimsel ve Duyuşsal Öğrenilmesine Etkisi</t>
+          <t>Geçmişin Gölgelerinden Hayatın Güzelliklerine</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257680929</t>
+          <t>9786257680905</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Afet Gönüllülerinin Motivasyon Envanteri: Bursa İli Örneği</t>
+          <t>A New Historicist Reading of The Fixed Period by Anthony Trollope</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257680936</t>
+          <t>9786257767903</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ'da Türklerin Halep Hakimiyeti (944-1117)</t>
+          <t>Etkin Öğrenme Modelinin İkinci Yabancı Dil Olarak Almancanın Bilişsel, Edimsel ve Duyuşsal Öğrenilmesine Etkisi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257680523</t>
+          <t>9786257680929</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Mahallemi Arap Diyalektinde Fiiller</t>
+          <t>Afet Gönüllülerinin Motivasyon Envanteri: Bursa İli Örneği</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257680554</t>
+          <t>9786257680936</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Aşık Tarzı Aruzlu Şiirler</t>
+          <t>Ortaçağ'da Türklerin Halep Hakimiyeti (944-1117)</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257680486</t>
+          <t>9786257680523</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Öncelik Fiilleri ve İşlevleri</t>
+          <t>Mahallemi Arap Diyalektinde Fiiller</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257147521</t>
+          <t>9786257680554</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Bir Karşı Tarih Okuması</t>
+          <t>Aşık Tarzı Aruzlu Şiirler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257767583</t>
+          <t>9786257680486</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Pencereleri Açın</t>
+          <t>Türkiye Türkçesinde Öncelik Fiilleri ve İşlevleri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257680912</t>
+          <t>9786257147521</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Yönüyle Marifetname</t>
+          <t>Bir Karşı Tarih Okuması</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257680875</t>
+          <t>9786257767583</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Mekansal Tasarım Çağdaş Mekan Mimarlığı</t>
+          <t>Pencereleri Açın</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257680851</t>
+          <t>9786257680912</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğine Giriş</t>
+          <t>Eğitsel Yönüyle Marifetname</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257680899</t>
+          <t>9786257680875</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Okul Yöneticilerinin Yaşam Doyumları ile Mesleki Olgunluk Düzeylerinin Mesleki Motivasyona Etkisinin İncelenmesi</t>
+          <t>Mekansal Tasarım Çağdaş Mekan Mimarlığı</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257680868</t>
+          <t>9786257680851</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikodramatistin Söylemi</t>
+          <t>İnşaat Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257147484</t>
+          <t>9786257680899</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Çalışanlarında Kişisel Koruyucu Donanım Kullanımı</t>
+          <t>Okul Yöneticilerinin Yaşam Doyumları ile Mesleki Olgunluk Düzeylerinin Mesleki Motivasyona Etkisinin İncelenmesi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>18</v>
+        <v>35</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257767590</t>
+          <t>9786257680868</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bir Siyasal İletişim Aktörü Olarak Yazılı Basının Kullanımı</t>
+          <t>Bir Psikodramatistin Söylemi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257147507</t>
+          <t>9786257147484</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Distopyası</t>
+          <t>Sağlık Çalışanlarında Kişisel Koruyucu Donanım Kullanımı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257767736</t>
+          <t>9786257767590</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Salyangoz Peşinde Bir Kent Yakakent</t>
+          <t>Bir Siyasal İletişim Aktörü Olarak Yazılı Basının Kullanımı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257767606</t>
+          <t>9786257147507</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Temel Zaman Serileri</t>
+          <t>Geleceğin Distopyası</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257680325</t>
+          <t>9786257767736</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Karakterler Arası Kanonik Korelasyon Uygulamaları</t>
+          <t>Salyangoz Peşinde Bir Kent Yakakent</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257680844</t>
+          <t>9786257767606</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Meslek Etiği</t>
+          <t>Temel Zaman Serileri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257767972</t>
+          <t>9786257680325</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Türk Düşünürlerinden Seçmeler</t>
+          <t>Karakterler Arası Kanonik Korelasyon Uygulamaları</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059353472</t>
+          <t>9786257680844</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>A Lost Lady</t>
+          <t>Sağlık Meslek Etiği</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059353328</t>
+          <t>9786257767972</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>A History Of The United States</t>
+          <t>Türk Düşünürlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257767996</t>
+          <t>9786059353472</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Çal-Söyle (Çok Boyutlu Solfej Çalışmaları)</t>
+          <t>A Lost Lady</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257767941</t>
+          <t>9786059353328</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Afet ve Acil Durum Kurumlarında Öğrenen Örgüt Kültürü ve Kriz Yönetimi İlişkisi: Edirne İli Örneği</t>
+          <t>A History Of The United States</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257767965</t>
+          <t>9786257767996</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Onbeşinci Asırda Bir Tekke: Osmancık Koyun Baba Zaviyesi</t>
+          <t>Çal-Söyle (Çok Boyutlu Solfej Çalışmaları)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257680202</t>
+          <t>9786257767941</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Popüler Kültür ve Spor</t>
+          <t>Afet ve Acil Durum Kurumlarında Öğrenen Örgüt Kültürü ve Kriz Yönetimi İlişkisi: Edirne İli Örneği</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257767743</t>
+          <t>9786257767965</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Interneteinsatz Im Daf-Unterricht</t>
+          <t>Onbeşinci Asırda Bir Tekke: Osmancık Koyun Baba Zaviyesi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257767804</t>
+          <t>9786257680202</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Türk Sporunda Devşirme Sporcular</t>
+          <t>Popüler Kültür ve Spor</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>20</v>
+        <v>40</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257767798</t>
+          <t>9786257767743</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Zihinsel Engellilerde Fiziksel Aktivite</t>
+          <t>Interneteinsatz Im Daf-Unterricht</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257147569</t>
+          <t>9786257767804</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Dijital Dönüşümünde Radyonun Rolü</t>
+          <t>Türk Sporunda Devşirme Sporcular</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257680301</t>
+          <t>9786257767798</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Din İltisaklı Terör Örgütleriyle Mücadele (Fetö Kritiği)</t>
+          <t>Zihinsel Engellilerde Fiziksel Aktivite</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257680240</t>
+          <t>9786257147569</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Halkbilim Yazıları</t>
+          <t>Türkiye'nin Dijital Dönüşümünde Radyonun Rolü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257680264</t>
+          <t>9786257680301</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Dersim Şairi Sey Qaji (1860-1936)</t>
+          <t>Din İltisaklı Terör Örgütleriyle Mücadele (Fetö Kritiği)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>130</v>
+        <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257680257</t>
+          <t>9786257680240</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sporda Psikolojik ve Sosyal Boyutlar (Seçme Konular)</t>
+          <t>Halkbilim Yazıları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257147538</t>
+          <t>9786257680264</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Bağlamada / Sazda Karadeniz Tezene Kalıbı</t>
+          <t>Dersim Şairi Sey Qaji (1860-1936)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257147545</t>
+          <t>9786257680257</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Akıldan Çarpma Tekniği ve Öyküsü</t>
+          <t>Sporda Psikolojik ve Sosyal Boyutlar (Seçme Konular)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257680332</t>
+          <t>9786257147538</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Teknik Resim ve Tasarı Geometri Temel Kavramları</t>
+          <t>Bağlamada / Sazda Karadeniz Tezene Kalıbı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059353212</t>
+          <t>9786257147545</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele’de Mağrip’in Yeri (1919-1922)</t>
+          <t>Akıldan Çarpma Tekniği ve Öyküsü</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257767958</t>
+          <t>9786257680332</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Olympic Games and Transport Legacies</t>
+          <t>Mimarlıkta Teknik Resim ve Tasarı Geometri Temel Kavramları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>35</v>
+        <v>90</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059353496</t>
+          <t>9786059353212</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>The Subjection Of Women</t>
+          <t>Milli Mücadele’de Mağrip’in Yeri (1919-1922)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>125</v>
+        <v>55</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059353380</t>
+          <t>9786257767958</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>The Narrative Of The Life Of Frederick Douglass An American Slave</t>
+          <t>Olympic Games and Transport Legacies</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059353519</t>
+          <t>9786059353496</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Selections From The Principles Of Philosophy</t>
+          <t>The Subjection Of Women</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059353410</t>
+          <t>9786059353380</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Representation Of Deities Of The Maya Manuscripts</t>
+          <t>The Narrative Of The Life Of Frederick Douglass An American Slave</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059353397</t>
+          <t>9786059353519</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology and To Students On Some Of Life’s Ideals</t>
+          <t>Selections From The Principles Of Philosophy</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059353489</t>
+          <t>9786059353410</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>The Byzantine Achievement: An Historical Perspective CE 330 - 1453</t>
+          <t>Representation Of Deities Of The Maya Manuscripts</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786059353427</t>
+          <t>9786059353397</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>On The Duty Of Civil Disobedience</t>
+          <t>Talks To Teachers On Psychology and To Students On Some Of Life’s Ideals</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257767927</t>
+          <t>9786059353489</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Autopsy of Post-Postmodern Communication</t>
+          <t>The Byzantine Achievement: An Historical Perspective CE 330 - 1453</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>35</v>
+        <v>160</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059353434</t>
+          <t>9786059353427</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Nerves and Common Sense</t>
+          <t>On The Duty Of Civil Disobedience</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257680789</t>
+          <t>9786257767927</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Hükümet Sistemi Çerçevesinde Yeniden Yapılandırılan Türk Spor Teşkilatına Dair Görüşlerin Belirlenmesi</t>
+          <t>Autopsy of Post-Postmodern Communication</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059353441</t>
+          <t>9786059353434</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Lookıng Backwards From 2000 To 1887</t>
+          <t>Nerves and Common Sense</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>145</v>
+        <v>110</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257767989</t>
+          <t>9786257680789</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Özel Düzenlenmiş Pliometrik Antremanların Atletizm Yapan (11-13 Yaş) Çocukların Aerobik ve Anaerobik Güçlerine Etkisi</t>
+          <t>Cumhurbaşkanlığı Hükümet Sistemi Çerçevesinde Yeniden Yapılandırılan Türk Spor Teşkilatına Dair Görüşlerin Belirlenmesi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059353458</t>
+          <t>9786059353441</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>The English History of the Spanish Conquest of Yucatan and of the Itzas</t>
+          <t>Lookıng Backwards From 2000 To 1887</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>170</v>
+        <v>145</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257767934</t>
+          <t>9786257767989</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Aile Hekimleri İçin Güncel Bilgiler Işığında Venöz Tromboemboli</t>
+          <t>Özel Düzenlenmiş Pliometrik Antremanların Atletizm Yapan (11-13 Yaş) Çocukların Aerobik ve Anaerobik Güçlerine Etkisi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059353502</t>
+          <t>9786059353458</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>The Declaration of Independence of The United States of America</t>
+          <t>The English History of the Spanish Conquest of Yucatan and of the Itzas</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059353373</t>
+          <t>9786257767934</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Essays and Lectures</t>
+          <t>Aile Hekimleri İçin Güncel Bilgiler Işığında Venöz Tromboemboli</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>125</v>
+        <v>40</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059353359</t>
+          <t>9786059353502</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Cratylus</t>
+          <t>The Declaration of Independence of The United States of America</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059353342</t>
+          <t>9786059353373</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Common Sense</t>
+          <t>Essays and Lectures</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>45</v>
+        <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059353335</t>
+          <t>9786059353359</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>A Modern Ütopia</t>
+          <t>Cratylus</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059353403</t>
+          <t>9786059353342</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Roman Britain in 1914</t>
+          <t>Common Sense</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059353366</t>
+          <t>9786059353335</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Edinburgh</t>
+          <t>A Modern Ütopia</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786059353465</t>
+          <t>9786059353403</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bethink Yourself</t>
+          <t>Roman Britain in 1914</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257767897</t>
+          <t>9786059353366</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Gıda Sanayi Ürünlerinin Piyasa Yapısı, Verimlilik Artışı, Gıda Sanayi Ürünlerinin Arz ve Talep Tahminleri</t>
+          <t>Edinburgh</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257767910</t>
+          <t>9786059353465</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Tarihinin Ana Hatları</t>
+          <t>Bethink Yourself</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>85</v>
+        <v>60</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257767811</t>
+          <t>9786257767897</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde İletişim Becerisi</t>
+          <t>Türkiye’de Gıda Sanayi Ürünlerinin Piyasa Yapısı, Verimlilik Artışı, Gıda Sanayi Ürünlerinin Arz ve Talep Tahminleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257767828</t>
+          <t>9786257767910</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İlhan Baran’ın Piyano Yapıtlarının Taşıdığı Müzikal Değerler</t>
+          <t>Gürcü Tarihinin Ana Hatları</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>56</v>
+        <v>85</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257767859</t>
+          <t>9786257767811</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Spor Tüketicisi Profili</t>
+          <t>Yabancılara Türkçe Öğretiminde İletişim Becerisi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257767842</t>
+          <t>9786257767828</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır’da Bir Kadiri Şeyhi Seyyid Münir Baba Hayatı, Halifeleri ve Cemaati</t>
+          <t>İlhan Baran’ın Piyano Yapıtlarının Taşıdığı Müzikal Değerler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257767835</t>
+          <t>9786257767859</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Muğlaklık Çağında Politik Kültür ve Zihniyet Çözümlemeleri</t>
+          <t>Spor Tüketicisi Profili</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257767767</t>
+          <t>9786257767842</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Research in Natural and Engineering Sciences</t>
+          <t>Diyarbakır’da Bir Kadiri Şeyhi Seyyid Münir Baba Hayatı, Halifeleri ve Cemaati</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257767781</t>
+          <t>9786257767835</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Research in Education and Social Sciences</t>
+          <t>Muğlaklık Çağında Politik Kültür ve Zihniyet Çözümlemeleri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>165</v>
+        <v>45</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257767774</t>
+          <t>9786257767767</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Research in Health Sciences</t>
+          <t>Research in Natural and Engineering Sciences</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257680370</t>
+          <t>9786257767781</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Def Metodu - Erbane 2</t>
+          <t>Research in Education and Social Sciences</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257147491</t>
+          <t>9786257767774</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Irrigation Machines and Technologies</t>
+          <t>Research in Health Sciences</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257147514</t>
+          <t>9786257680370</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>CIA ve Türkiye’de Darbeler</t>
+          <t>Def Metodu - Erbane 2</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257147552</t>
+          <t>9786257147491</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Üniversitelerde Kriz ve Kaos Yönetimi</t>
+          <t>Irrigation Machines and Technologies</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257680394</t>
+          <t>9786257147514</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Dört Plasenta ve Dört Doğum</t>
+          <t>CIA ve Türkiye’de Darbeler</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257147323</t>
+          <t>9786257147552</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Mimoza</t>
+          <t>Üniversitelerde Kriz ve Kaos Yönetimi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>145</v>
+        <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059353298</t>
+          <t>9786257680394</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Mavra</t>
+          <t>Dört Plasenta ve Dört Doğum</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059353281</t>
+          <t>9786257147323</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Psikodramatik Psikoterapide Değişim ve Dönüşümler</t>
+          <t>Mimoza</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059353304</t>
+          <t>9786059353298</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Öküzün Karısının Rüyası</t>
+          <t>Mavra</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059353274</t>
+          <t>9786059353281</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gönül Borcu</t>
+          <t>Psikodramatik Psikoterapide Değişim ve Dönüşümler</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>15</v>
+        <v>145</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257680349</t>
+          <t>9786059353304</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Der Einfluss Des Kooperativen Lernens Auf Die Schreibfertigkeit Im Deutschen</t>
+          <t>Öküzün Karısının Rüyası</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257680400</t>
+          <t>9786059353274</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Anlamlı Yaşamın Peşinde</t>
+          <t>Gönül Borcu</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257680233</t>
+          <t>9786257680349</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Yapım Uygulamalarında Teknik Değerlendirmeye Başvurulması Gerekmiş 10 Vaka Üzerinden Mimarın Yapım Sürecindeki Sorumluluğu</t>
+          <t>Der Einfluss Des Kooperativen Lernens Auf Die Schreibfertigkeit Im Deutschen</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257680318</t>
+          <t>9786257680400</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Spor Organizasyonlarında Uygulanan Stratejik İletişim Faaliyetleri</t>
+          <t>Anlamlı Yaşamın Peşinde</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257680196</t>
+          <t>9786257680233</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>The Future Of Forestry: Non-Wood Forest Products And Services</t>
+          <t>Yapım Uygulamalarında Teknik Değerlendirmeye Başvurulması Gerekmiş 10 Vaka Üzerinden Mimarın Yapım Sürecindeki Sorumluluğu</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257680417</t>
+          <t>9786257680318</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Hayat Sende</t>
+          <t>Uluslararası Spor Organizasyonlarında Uygulanan Stratejik İletişim Faaliyetleri</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257680219</t>
+          <t>9786257680196</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İş Güvenliği Eğitimi ve Potansiyel Sağlık Çalışanları için İş Güvenliğinin Gerekliliği</t>
+          <t>The Future Of Forestry: Non-Wood Forest Products And Services</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257680356</t>
+          <t>9786257680417</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Dijitalleşme Sonrası Değişen Sinema ve İzleyici</t>
+          <t>Hayat Sende</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257147330</t>
+          <t>9786257680219</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Piyano için Teknik Çalışmalar</t>
+          <t>İş Güvenliği Eğitimi ve Potansiyel Sağlık Çalışanları için İş Güvenliğinin Gerekliliği</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257680493</t>
+          <t>9786257680356</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Learning Method For Western Armenian</t>
+          <t>Dijitalleşme Sonrası Değişen Sinema ve İzleyici</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257680509</t>
+          <t>9786257147330</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Batı Ermenicesi Öğrenim Metodu</t>
+          <t>Piyano için Teknik Çalışmalar</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257680530</t>
+          <t>9786257680493</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Türkçe Öğretiminde Ölçek Geliştirme</t>
+          <t>Learning Method For Western Armenian</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257680516</t>
+          <t>9786257680509</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Öğretim Amaçlı Kullanılan Dijital İçeriklerin Değerlendirilmesi</t>
+          <t>Batı Ermenicesi Öğrenim Metodu</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257680547</t>
+          <t>9786257680530</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche'de Ahlak, Din ve Felsefe Eleştirisi</t>
+          <t>Yabancılara Türkçe Öğretiminde Ölçek Geliştirme</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257680455</t>
+          <t>9786257680516</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Nakşilikte Ruhani Eğitim Usülu : Kelimat-ı Kudsiyye</t>
+          <t>Öğretim Amaçlı Kullanılan Dijital İçeriklerin Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>55</v>
+        <v>35</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257147477</t>
+          <t>9786257680547</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>IMF - Türkiye İlişkilerinin Tarihsel Gelişimi ve Ekonomiye Etkileri</t>
+          <t>Nietzsche'de Ahlak, Din ve Felsefe Eleştirisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059353311</t>
+          <t>9786257680455</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Tiyatrocu Nisa Annem</t>
+          <t>Nakşilikte Ruhani Eğitim Usülu : Kelimat-ı Kudsiyye</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257147385</t>
+          <t>9786257147477</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Melendiz Çayı Havzası (Aksaray)</t>
+          <t>IMF - Türkiye İlişkilerinin Tarihsel Gelişimi ve Ekonomiye Etkileri</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257147460</t>
+          <t>9786059353311</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bireyden Kitleye Sosyal Medya Devrimleri ve Ötesine Kuramsal Yaklaşımlar</t>
+          <t>Tiyatrocu Nisa Annem</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257147415</t>
+          <t>9786257147385</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Günümüzün Yükselen Değeri Ahşap Oyuncak</t>
+          <t>Melendiz Çayı Havzası (Aksaray)</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257147392</t>
+          <t>9786257147460</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği</t>
+          <t>Bireyden Kitleye Sosyal Medya Devrimleri ve Ötesine Kuramsal Yaklaşımlar</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>80</v>
+        <v>55</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059353267</t>
+          <t>9786257147415</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Yolculuk</t>
+          <t>Günümüzün Yükselen Değeri Ahşap Oyuncak</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
+          <t>9786257147392</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>İş Sağlığı ve Güvenliği</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786059353267</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğe Yolculuk</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
           <t>9786257502559</t>
         </is>
       </c>
-      <c r="B286" s="1" t="inlineStr">
+      <c r="B288" s="1" t="inlineStr">
         <is>
           <t>Takım ve Bireysel Sporlarla Uğraşan Bireylerin Yurtseverlik Tutumları İle Hoşgörü Eğilim Düzeylerinin Araştırılması</t>
         </is>
       </c>
-      <c r="C286" s="1">
+      <c r="C288" s="1">
         <v>40</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>