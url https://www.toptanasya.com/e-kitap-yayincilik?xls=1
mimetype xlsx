--- v0 (2026-03-22)
+++ v1 (2026-07-03)
@@ -85,1825 +85,1855 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255554055</t>
+          <t>9786255554079</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Araklı’nın Geleneksel Camileri</t>
+          <t>Aşkpedia</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>610</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255554048</t>
+          <t>9786255554062</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmet ve Yapay Zeka</t>
+          <t>Elmaya Portakal Demek Zorunda Olan Bir Misafirsin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>610</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255554031</t>
+          <t>9786255554055</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk Solucanı</t>
+          <t>Araklı’nın Geleneksel Camileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>230</v>
+        <v>610</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255554024</t>
+          <t>9786255554048</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Barış</t>
+          <t>Sosyal Hizmet ve Yapay Zeka</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>660</v>
+        <v>610</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257157346</t>
+          <t>9786255554031</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Kahkaha Ben Sizsiniz</t>
+          <t>Sonsuzluk Solucanı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>410</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255554000</t>
+          <t>9786255554024</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çok Yönlü Bir Müellifin Son Mesajı</t>
+          <t>Barış</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1390</v>
+        <v>660</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255554017</t>
+          <t>9786257157346</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çevik Yol Haritası</t>
+          <t>Mutluluk Kahkaha Ben Sizsiniz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>580</v>
+        <v>410</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257157339</t>
+          <t>9786255554000</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Deniz Seferleri</t>
+          <t>Çok Yönlü Bir Müellifin Son Mesajı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1460</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257157209</t>
+          <t>9786255554017</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Ekonomisi</t>
+          <t>Çevik Yol Haritası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>420</v>
+        <v>580</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257157940</t>
+          <t>9786257157339</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İsevilik İşaretleri</t>
+          <t>Osmanlı Deniz Seferleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1580</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257157803</t>
+          <t>9786257157209</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2084 Ölüler Ülkesi</t>
+          <t>Eğitim Ekonomisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1510</v>
+        <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257157988</t>
+          <t>9786257157940</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Ahirzaman ve Hadislerdeki Geleceğe Dair İşaretler</t>
+          <t>İsevilik İşaretleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257157971</t>
+          <t>9786257157803</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Bilim İlişkisi 2. Cilt</t>
+          <t>2084 Ölüler Ülkesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>530</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257157964</t>
+          <t>9786257157988</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Bilim İlişkisi</t>
+          <t>İslam’da Ahirzaman ve Hadislerdeki Geleceğe Dair İşaretler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257157957</t>
+          <t>9786257157971</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Gerçekliği</t>
+          <t>Ayetler ve Bilim İlişkisi 2. Cilt</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>2040</v>
+        <v>530</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257157926</t>
+          <t>9786257157964</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hanımlar için Din Rehberi</t>
+          <t>Ayetler ve Bilim İlişkisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>990</v>
+        <v>470</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257157933</t>
+          <t>9786257157957</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Eskilerin Masalları</t>
+          <t>Kıyamet Gerçekliği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1270</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257157322</t>
+          <t>9786257157926</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Arsin’in Geleneksel Köy Camileri</t>
+          <t>Hanımlar için Din Rehberi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257157995</t>
+          <t>9786257157933</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Konu Anlatımlı Geometri 1</t>
+          <t>Eskilerin Masalları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1460</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257157919</t>
+          <t>9786257157322</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sahipleri</t>
+          <t>Arsin’in Geleneksel Köy Camileri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>610</v>
+        <v>800</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257157841</t>
+          <t>9786257157995</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Goca Meryem</t>
+          <t>Konu Anlatımlı Geometri 1</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>270</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257157889</t>
+          <t>9786257157919</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Işık Avcıları</t>
+          <t>Zamanın Sahipleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>610</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257157865</t>
+          <t>9786257157841</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kar Aydınlığı</t>
+          <t>Goca Meryem</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>460</v>
+        <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257157827</t>
+          <t>9786257157889</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın (Tek Tanrı’nın) Varlığının İspatı ve Bazı Ayetlerin Tefsiri</t>
+          <t>Işık Avcıları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257157858</t>
+          <t>9786257157865</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Göl Hikayeleri</t>
+          <t>Kar Aydınlığı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>360</v>
+        <v>460</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257157902</t>
+          <t>9786257157827</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tokatçı</t>
+          <t>Allah’ın (Tek Tanrı’nın) Varlığının İspatı ve Bazı Ayetlerin Tefsiri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257157896</t>
+          <t>9786257157858</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Yiyen Canavar</t>
+          <t>Göl Hikayeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257157872</t>
+          <t>9786257157902</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Orman ve Şifacı Keçiler</t>
+          <t>Tokatçı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257157810</t>
+          <t>9786257157896</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İran Hududunda Bir Tilki</t>
+          <t>Oyuncak Yiyen Canavar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257157834</t>
+          <t>9786257157872</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dirmil Ömürcüsü</t>
+          <t>Orman ve Şifacı Keçiler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257157612</t>
+          <t>9786257157810</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Dua ve İman II</t>
+          <t>İran Hududunda Bir Tilki</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>380</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257157759</t>
+          <t>9786257157834</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dur Dur Nereye?</t>
+          <t>Dirmil Ömürcüsü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257157742</t>
+          <t>9786257157612</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayaldi O!</t>
+          <t>Müslüman Dua ve İman II</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257157766</t>
+          <t>9786257157759</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kaç Sinan Kaç!..</t>
+          <t>Dur Dur Nereye?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>970</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257157636</t>
+          <t>9786257157742</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Dua ve İman III</t>
+          <t>Bir Hayaldi O!</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257157629</t>
+          <t>9786257157766</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Dua ve İman</t>
+          <t>Kaç Sinan Kaç!..</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>580</v>
+        <v>970</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257157773</t>
+          <t>9786257157636</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kadın Boşamak Kolay mı?</t>
+          <t>Müslüman Dua ve İman III</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257157780</t>
+          <t>9786257157629</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Örge Sokak</t>
+          <t>Müslüman Dua ve İman</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1120</v>
+        <v>580</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257157735</t>
+          <t>9786257157773</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dört Kafadar</t>
+          <t>Kadın Boşamak Kolay mı?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>410</v>
+        <v>320</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257157797</t>
+          <t>9786257157780</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ay Tenli Kadın</t>
+          <t>Örge Sokak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>760</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257157667</t>
+          <t>9786257157735</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Öbür Yüzü</t>
+          <t>Dört Kafadar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>380</v>
+        <v>410</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257157728</t>
+          <t>9786257157797</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Serena ve Köpeği</t>
+          <t>Ay Tenli Kadın</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>760</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257157483</t>
+          <t>9786257157667</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Proje 90° S</t>
+          <t>Hayatın Öbür Yüzü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257157674</t>
+          <t>9786257157728</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Gören Gözler</t>
+          <t>Serena ve Köpeği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257157643</t>
+          <t>9786257157483</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Filozof Olarak Lenin</t>
+          <t>Proje 90° S</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>390</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257157704</t>
+          <t>9786257157674</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şifre: Dayı’nın Akrabaları Seri 3</t>
+          <t>Karanlıkta Gören Gözler</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257157711</t>
+          <t>9786257157643</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tüketim Kültürünün Yeni Yüzü: Elazığ Örneği</t>
+          <t>Filozof Olarak Lenin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>490</v>
+        <v>390</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257157698</t>
+          <t>9786257157704</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şifre: Dayı’nın Akrabaları Seri 2</t>
+          <t>Şifre: Dayı’nın Akrabaları Seri 3</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257157681</t>
+          <t>9786257157711</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şifre: Dayı’nın Akrabaları Seri 1</t>
+          <t>Tüketim Kültürünün Yeni Yüzü: Elazığ Örneği</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>230</v>
+        <v>490</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257157650</t>
+          <t>9786257157698</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Mahkumları</t>
+          <t>Şifre: Dayı’nın Akrabaları Seri 2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>840</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257157384</t>
+          <t>9786257157681</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Su Sinekleri</t>
+          <t>Şifre: Dayı’nın Akrabaları Seri 1</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>890</v>
+        <v>230</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257157391</t>
+          <t>9786257157650</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ölünün Gözleri</t>
+          <t>Ölüm Mahkumları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>680</v>
+        <v>840</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257157421</t>
+          <t>9786257157384</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Dem Hali</t>
+          <t>Su Sinekleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>890</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257157438</t>
+          <t>9786257157391</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bahçemde Bir Gül Açtı</t>
+          <t>Ölünün Gözleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1050</v>
+        <v>680</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257157445</t>
+          <t>9786257157421</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yakut Yüzük</t>
+          <t>Aşkın Dem Hali</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>740</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257157476</t>
+          <t>9786257157438</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Bilimlerinde Sık Kullanılan Latince Ön ve Son Ekler</t>
+          <t>Bahçemde Bir Gül Açtı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>270</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257157407</t>
+          <t>9786257157445</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Sır</t>
+          <t>Yakut Yüzük</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1230</v>
+        <v>740</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257157469</t>
+          <t>9786257157476</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yan Flüt Metodu</t>
+          <t>Yaşam Bilimlerinde Sık Kullanılan Latince Ön ve Son Ekler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>510</v>
+        <v>270</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257157414</t>
+          <t>9786257157407</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hınç</t>
+          <t>Kanlı Sır</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>990</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257157452</t>
+          <t>9786257157469</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Küçük Hikayeler</t>
+          <t>Yan Flüt Metodu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1690</v>
+        <v>510</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257157377</t>
+          <t>9786257157414</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ses Oktavları ile Teknik Analiz</t>
+          <t>Hınç</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>990</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257157360</t>
+          <t>9786257157452</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dağ Rüzgarları</t>
+          <t>Küçük Hikayeler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257157353</t>
+          <t>9786257157377</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Suçu</t>
+          <t>Ses Oktavları ile Teknik Analiz</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257157315</t>
+          <t>9786257157360</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe</t>
+          <t>Dağ Rüzgarları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>810</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257157285</t>
+          <t>9786257157353</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tipi Dindi</t>
+          <t>Kalbimin Suçu</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257157261</t>
+          <t>9786257157315</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tanrı, Sadece Tanrı mı?</t>
+          <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>810</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257157292</t>
+          <t>9786257157285</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ak Saçlı Genç Kız</t>
+          <t>Tipi Dindi</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257157247</t>
+          <t>9786257157261</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Gerçekliği 1.Cilt</t>
+          <t>Tanrı, Sadece Tanrı mı?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>1970</v>
+        <v>380</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257157254</t>
+          <t>9786257157292</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış Gerçekliği 2.Cilt</t>
+          <t>Ak Saçlı Genç Kız</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>1970</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257157308</t>
+          <t>9786257157247</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kabustan Gelen</t>
+          <t>Yaratılış Gerçekliği 1.Cilt</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1460</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257157278</t>
+          <t>9786257157254</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Olimpos’a Uzanan Yol</t>
+          <t>Yaratılış Gerçekliği 2.Cilt</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>760</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257157193</t>
+          <t>9786257157308</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>HIIT: Yüksek Yoğunluklu Egzersizler ve Etkileri Üzerine 50 Egzersiz Programı</t>
+          <t>Kabustan Gelen</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>650</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257157230</t>
+          <t>9786257157278</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Pervin Abla</t>
+          <t>Olimpos’a Uzanan Yol</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>280</v>
+        <v>760</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257157216</t>
+          <t>9786257157193</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çulluk</t>
+          <t>HIIT: Yüksek Yoğunluklu Egzersizler ve Etkileri Üzerine 50 Egzersiz Programı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>1070</v>
+        <v>650</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257157223</t>
+          <t>9786257157230</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çoban Yıldızı</t>
+          <t>Pervin Abla</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>1090</v>
+        <v>280</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257157186</t>
+          <t>9786257157216</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Çulluk</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>930</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257157162</t>
+          <t>9786257157223</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Özgürlük</t>
+          <t>Çoban Yıldızı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>460</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257157179</t>
+          <t>9786257157186</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Adına Bütün Bitkilerden Özür Diliyorum</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>430</v>
+        <v>930</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257157155</t>
+          <t>9786257157162</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çöl Gezegen</t>
+          <t>Tutsak Özgürlük</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>2110</v>
+        <v>460</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257157148</t>
+          <t>9786257157179</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in İsyanı</t>
+          <t>İnsanlık Adına Bütün Bitkilerden Özür Diliyorum</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257157032</t>
+          <t>9786257157155</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Çöl Gezegen</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>760</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257157070</t>
+          <t>9786257157148</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Deniz Taşımacılığında Yakıt Tüketimi ve Graf Teorisi Uygulamaları</t>
+          <t>Sokrates’in İsyanı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257157001</t>
+          <t>9786257157032</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Modern Psikoloji</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>680</v>
+        <v>760</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257157094</t>
+          <t>9786257157070</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Das Kapital</t>
+          <t>Deniz Taşımacılığında Yakıt Tüketimi ve Graf Teorisi Uygulamaları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>760</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257157049</t>
+          <t>9786257157001</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Darwin ve Türlerin Kökeni</t>
+          <t>Modern Psikoloji</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>740</v>
+        <v>680</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050629682</t>
+          <t>9786257157094</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Umudu</t>
+          <t>Das Kapital</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>740</v>
+        <v>760</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050624236</t>
+          <t>9786257157049</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Katli</t>
+          <t>Darwin ve Türlerin Kökeni</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>550</v>
+        <v>740</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257157018</t>
+          <t>9786050629682</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Efsaneleri</t>
+          <t>Kelebeğin Umudu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>740</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257157117</t>
+          <t>9786050624236</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Troya Savaşı ve İlyada Destanı</t>
+          <t>Sonsuzluğun Katli</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>1070</v>
+        <v>550</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257157087</t>
+          <t>9786257157018</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Cinnet Ve Aşk</t>
+          <t>İstanbul Efsaneleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>660</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257157063</t>
+          <t>9786257157117</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Troya Savaşı ve İlyada Destanı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257157056</t>
+          <t>9786257157087</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Moskova’da Anarşizm</t>
+          <t>Cinnet Ve Aşk</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>740</v>
+        <v>660</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050629651</t>
+          <t>9786257157063</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050679113</t>
+          <t>9786257157056</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Son Kehanet 1.Kitap</t>
+          <t>Moskova’da Anarşizm</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>740</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050679168</t>
+          <t>9786050629651</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Küçük Elisa Harikalar Diyarında</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>270</v>
+        <v>430</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050679199</t>
+          <t>9786050679113</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Halkanın Sırrı</t>
+          <t>Son Kehanet 1.Kitap</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>510</v>
+        <v>740</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050679144</t>
+          <t>9786050679168</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kanon</t>
+          <t>Küçük Elisa Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>880</v>
+        <v>270</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050624212</t>
+          <t>9786050679199</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Jung Psikolojisi</t>
+          <t>Kayıp Halkanın Sırrı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>680</v>
+        <v>510</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050679137</t>
+          <t>9786050679144</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sevgisiz Tohumlar Da Çimlenir</t>
+          <t>Kanon</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>270</v>
+        <v>880</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050679175</t>
+          <t>9786050624212</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mesnevi</t>
+          <t>Jung Psikolojisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>660</v>
+        <v>680</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050624205</t>
+          <t>9786050679137</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Avicenna - İbn-i Sina’nın Şifa Kitabı</t>
+          <t>Sevgisiz Tohumlar Da Çimlenir</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>620</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050679106</t>
+          <t>9786050679175</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Işıkları</t>
+          <t>Aşk-ı Mesnevi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1570</v>
+        <v>660</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257157100</t>
+          <t>9786050624205</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hayatı ve Sevme Sanatı Üzerine Görüşleri</t>
+          <t>Avicenna - İbn-i Sina’nın Şifa Kitabı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>620</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050624267</t>
+          <t>9786050679106</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Tanrı’nın Işıkları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>380</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050629668</t>
+          <t>9786257157100</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Hayatı ve Sevme Sanatı Üzerine Görüşleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050679182</t>
+          <t>9786050624267</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi 1- 2 Cilt</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>2270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786050629675</t>
+          <t>9786050629668</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050629620</t>
+          <t>9786050679182</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Mesnevi 1- 2 Cilt</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>490</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050629613</t>
+          <t>9786050629675</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>430</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050624281</t>
+          <t>9786050629620</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>460</v>
+        <v>490</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786050629637</t>
+          <t>9786050629613</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>700</v>
+        <v>430</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050629644</t>
+          <t>9786050624281</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kağnı</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>340</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786050629606</t>
+          <t>9786050629637</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>720</v>
+        <v>700</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786050624298</t>
+          <t>9786050629644</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Kağnı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786050624274</t>
+          <t>9786050629606</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>720</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050679151</t>
+          <t>9786050624298</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>2090</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050679120</t>
+          <t>9786050624274</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Son Kehanet (2. Kitap)</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>740</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257157131</t>
+          <t>9786050679151</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Birleşik Alan Teorisi</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>1760</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
+          <t>9786050679120</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Son Kehanet (2. Kitap)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786257157131</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Birleşik Alan Teorisi</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
           <t>9786257157025</t>
         </is>
       </c>
-      <c r="B120" s="1" t="inlineStr">
+      <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Medusa’nın Sırrı</t>
         </is>
       </c>
-      <c r="C120" s="1">
+      <c r="C122" s="1">
         <v>1760</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>