--- v6 (2026-09-12)
+++ v7 (2026-11-01)
@@ -2404,51 +2404,51 @@
         <is>
           <t>9789753900737</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Katya’nın Yazı</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789753900799</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Şibumi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>495</v>
+        <v>600</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789753901673</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Sömürgecilik Tarihi</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789753901451</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>