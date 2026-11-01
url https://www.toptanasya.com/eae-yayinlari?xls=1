--- v1 (2026-09-12)
+++ v2 (2026-11-01)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786052189825</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Yapay Zekâ İmparatorluğu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052189047</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Akıllı Fiyatlandırma (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786254345104</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Meta Pazarlama</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786254344282</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Girişimci Pazarlama - Profesyonelliğin Ötesinde Yaratıcılık, Liderlik ve Sürdürülebilirlik (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786254343766</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hedeflerine Sadık Ol! (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786052181065</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>