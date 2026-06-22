--- v1 (2026-03-25)
+++ v2 (2026-06-22)
@@ -85,5875 +85,5890 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051695099</t>
+          <t>9786051695082</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Buzulya</t>
+          <t>Işıklar Altındaki Topraklar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051694986</t>
+          <t>9786051695099</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç Boyama ve Bulmaca Kitabı</t>
+          <t>Buzulya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051694955</t>
+          <t>9786051694986</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Savaştan Kaçış</t>
+          <t>Saklambaç Boyama ve Bulmaca Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051694979</t>
+          <t>9786051694955</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ninemin Çorapları</t>
+          <t>Savaştan Kaçış</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051694962</t>
+          <t>9786051694979</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Nasıl Koruyabilirim?</t>
+          <t>Ninemin Çorapları</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051694566</t>
+          <t>9786051694962</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Turşu</t>
+          <t>Kendimi Nasıl Koruyabilirim?</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051694849</t>
+          <t>9786051694566</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Eyvah, Balina Hapşırdı!</t>
+          <t>Turşu</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051694757</t>
+          <t>9786051694849</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayat Sevincini Artırmanın 40 Altın Kuralı</t>
+          <t>Eyvah, Balina Hapşırdı!</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051694573</t>
+          <t>9786051694757</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nitel Desenler: Fenomenoloji</t>
+          <t>Hayat Sevincini Artırmanın 40 Altın Kuralı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051694559</t>
+          <t>9786051694573</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Koca Cüsseli Çocuk</t>
+          <t>Nitel Desenler: Fenomenoloji</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051694528</t>
+          <t>9786051694559</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yerleşimin Sosyolojisi: İstanbul'da Yeni Bir Kentsel Alanın Gelişimi</t>
+          <t>Koca Cüsseli Çocuk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051694511</t>
+          <t>9786051694528</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mahzendeki Misafir</t>
+          <t>Yerleşimin Sosyolojisi: İstanbul'da Yeni Bir Kentsel Alanın Gelişimi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051694504</t>
+          <t>9786051694511</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberim (Ciltli)</t>
+          <t>Mahzendeki Misafir</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051694481</t>
+          <t>9786051694504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Batuta ile Şeylerin Tarihine Yolculuk</t>
+          <t>Rahmet Peygamberim (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051692401</t>
+          <t>9786051694481</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Zehra’nın Günlüğü - İnancım, İbadetlerim</t>
+          <t>Batuta ile Şeylerin Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051694498</t>
+          <t>9786051692401</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çünkü Yaşamak Öğrenmektir</t>
+          <t>Zehra’nın Günlüğü - İnancım, İbadetlerim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051694474</t>
+          <t>9786051694498</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Rengini Arayan Bulut</t>
+          <t>Çünkü Yaşamak Öğrenmektir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051694467</t>
+          <t>9786051694474</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>FranSua't</t>
+          <t>Rengini Arayan Bulut</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000002136</t>
+          <t>9786051694467</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalar Tuval Boyama - Boyanabilir Kanvas Tablo</t>
+          <t>FranSua't</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>91.53</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8680793700251</t>
+          <t>4440000002136</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Muzi Kızılderili Tuval Boyama</t>
+          <t>İstanbul Adalar Tuval Boyama - Boyanabilir Kanvas Tablo</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>91.53</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051694221</t>
+          <t>8680793700251</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Nitel Desenler: Eylem Araştırması</t>
+          <t>Muzi Kızılderili Tuval Boyama</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051693538</t>
+          <t>9786051694221</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Nitel Desenler: Durum Çalışması</t>
+          <t>Nitel Desenler: Eylem Araştırması</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054919406</t>
+          <t>9786051693538</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Çizgi (Küçük Boy)</t>
+          <t>Nitel Desenler: Durum Çalışması</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051692623</t>
+          <t>9786054919406</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çocuğum İçin Ne Yapabilirim? Karakter Eğitimi</t>
+          <t>40 Hadis 40 Çizgi (Küçük Boy)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>8680793700213</t>
+          <t>9786051692623</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi Yusufçuk Tuval Boyama</t>
+          <t>Çocuğum İçin Ne Yapabilirim? Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>8680793700190</t>
+          <t>8680793700213</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi Tavus Kuşu Tuval Boyama</t>
+          <t>Nuh’un Gemisi Yusufçuk Tuval Boyama</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>8680793700206</t>
+          <t>8680793700190</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi Baykuş Tuval Boyama</t>
+          <t>Nuh’un Gemisi Tavus Kuşu Tuval Boyama</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>8680793700138</t>
+          <t>8680793700206</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Öz Güven</t>
+          <t>Nuh’un Gemisi Baykuş Tuval Boyama</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>8680793700183</t>
+          <t>8680793700138</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi Leylek Tuval Boyama</t>
+          <t>Yapboz - Öz Güven</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>8680793700176</t>
+          <t>8680793700183</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi Kuğu Tuval Boyama</t>
+          <t>Nuh’un Gemisi Leylek Tuval Boyama</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>8680793700152</t>
+          <t>8680793700176</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Bahçe 12 Tebrik Kartı ve Zarf (Kutulu)</t>
+          <t>Nuh’un Gemisi Kuğu Tuval Boyama</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>8680793700220</t>
+          <t>8680793700152</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi At Tuval Boyama</t>
+          <t>Esrarengiz Bahçe 12 Tebrik Kartı ve Zarf (Kutulu)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>750</v>
+        <v>900</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>8680793700237</t>
+          <t>8680793700220</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi Kaplan Tuval Boyama</t>
+          <t>Nuh’un Gemisi At Tuval Boyama</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>8680793700121</t>
+          <t>8680793700237</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Liderlik</t>
+          <t>Nuh’un Gemisi Kaplan Tuval Boyama</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>750</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>8680793700244</t>
+          <t>8680793700121</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Muzi Yağmur Tuval Boyama</t>
+          <t>Yapboz - Liderlik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8680793700268</t>
+          <t>8680793700244</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Muzi Meyve Bahçesi Tuval Boyama</t>
+          <t>Muzi Yağmur Tuval Boyama</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>8680793700114</t>
+          <t>8680793700268</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Adalet</t>
+          <t>Muzi Meyve Bahçesi Tuval Boyama</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>8680793700107</t>
+          <t>8680793700114</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Yardımseverlik</t>
+          <t>Yapboz - Adalet</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>8680793700091</t>
+          <t>8680793700107</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Sorumluluk</t>
+          <t>Yapboz - Yardımseverlik</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>8680793700084</t>
+          <t>8680793700091</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Doğruluk</t>
+          <t>Yapboz - Sorumluluk</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>8680793700077</t>
+          <t>8680793700084</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Sabır</t>
+          <t>Yapboz - Doğruluk</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>8680793700282</t>
+          <t>8680793700077</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Savarona Tuval Boyama</t>
+          <t>Yapboz - Sabır</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>8680793700060</t>
+          <t>8680793700282</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Öz Denetim</t>
+          <t>İstanbul Savarona Tuval Boyama</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>8680793700053</t>
+          <t>8680793700060</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yapboz-Dostluk</t>
+          <t>Yapboz - Öz Denetim</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>8680793700299</t>
+          <t>8680793700053</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Emirgan Tuval Boyama</t>
+          <t>Yapboz-Dostluk</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>8680793700145</t>
+          <t>8680793700299</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Bahçe Üçlü Mini Defter</t>
+          <t>İstanbul Emirgan Tuval Boyama</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>8680793700046</t>
+          <t>8680793700145</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yapboz - Saygı</t>
+          <t>Esrarengiz Bahçe Üçlü Mini Defter</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>8680793700305</t>
+          <t>8680793700046</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Ortaköy Tuval Boyama</t>
+          <t>Yapboz - Saygı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>650</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>8680793700312</t>
+          <t>8680793700305</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Kızkulesi Tuval Boyama</t>
+          <t>İstanbul Ortaköy Tuval Boyama</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>8680793700329</t>
+          <t>8680793700312</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Haydarpaşa Tuval Boyama</t>
+          <t>İstanbul Kızkulesi Tuval Boyama</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>8680793700336</t>
+          <t>8680793700329</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Heybeliada Tuval Boyama</t>
+          <t>İstanbul Haydarpaşa Tuval Boyama</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>8680793700350</t>
+          <t>8680793700336</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Kadıköy Boğa Heykeli Tuval Boyama</t>
+          <t>İstanbul Heybeliada Tuval Boyama</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>8680793700039</t>
+          <t>8680793700350</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Çizgi Anahtarlık</t>
+          <t>İstanbul Kadıköy Boğa Heykeli Tuval Boyama</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>8680793700374</t>
+          <t>8680793700039</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Silüeti Tuval Boyama - Boyanabilir Kanvas Tablo</t>
+          <t>40 Hadis 40 Çizgi Anahtarlık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>650</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>8680793700015</t>
+          <t>8680793700374</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ezber Kartelam</t>
+          <t>İstanbul Silüeti Tuval Boyama - Boyanabilir Kanvas Tablo</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>8680793700343</t>
+          <t>8680793700015</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Bahçe Defterim</t>
+          <t>Ezber Kartelam</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051691107</t>
+          <t>8680793700343</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sivri Ha Gayret - Yumurta (Ciltli)</t>
+          <t>Esrarengiz Bahçe Defterim</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051691114</t>
+          <t>9786051691107</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sivri Ha Gayret - Kurşun Kalem (Ciltli)</t>
+          <t>Sivri Ha Gayret - Yumurta (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>8680793700626</t>
+          <t>9786051691114</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Yapboz Seti - 10 Adet Yapboz</t>
+          <t>Sivri Ha Gayret - Kurşun Kalem (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051691190</t>
+          <t>8680793700626</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Kartpostal Kitabı</t>
+          <t>Değerler Eğitimi Yapboz Seti - 10 Adet Yapboz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>8680793700633</t>
+          <t>9786051691190</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Leylek Boyama Föyü - 20’li Paketler Halinde</t>
+          <t>İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>8680793700640</t>
+          <t>8680793700633</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yusufcuk Boyama Föyü - 20’li Paketler Halinde</t>
+          <t>Leylek Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>8680793700381</t>
+          <t>8680793700640</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Çizgi Kartpostal Seti</t>
+          <t>Yusufcuk Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051691374</t>
+          <t>8680793700381</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bu Bir Boyama Kitabı</t>
+          <t>40 Hadis 40 Çizgi Kartpostal Seti</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>8680793700657</t>
+          <t>9786051691374</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ortaköy Boyama Föyü - 20’li Paketler Halinde</t>
+          <t>Bu Bir Boyama Kitabı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>8680793700664</t>
+          <t>8680793700657</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kız Kulesi Boyama Föyü - 20’li Paketler Halinde</t>
+          <t>Ortaköy Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051691381</t>
+          <t>8680793700664</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ortası Boş Kitap</t>
+          <t>Kız Kulesi Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>8680793700671</t>
+          <t>9786051691381</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Emirgan Boyama Föyü - 20’li Paketler Halinde</t>
+          <t>Ortası Boş Kitap</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>8680793700688</t>
+          <t>8680793700671</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Heybeliada Boyama Föyü - 20’li Paketler Halinde</t>
+          <t>Emirgan Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051692210</t>
+          <t>8680793700688</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kedidir Kedi</t>
+          <t>Heybeliada Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051690230</t>
+          <t>9786051692210</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Bahçe Kartpostal Kitabı</t>
+          <t>Kedidir Kedi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051690445</t>
+          <t>9786051690230</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Orman - Her Yaş için Keşif ve Boyama Serüveni</t>
+          <t>Esrarengiz Bahçe Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>550</v>
+        <v>360</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051690476</t>
+          <t>9786051690445</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nuh'un Gemisi - Her Yaş İçin Boyama Kitabı</t>
+          <t>Gizemli Orman - Her Yaş için Keşif ve Boyama Serüveni</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051690537</t>
+          <t>9786051690476</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Bahçe Sanatçı Versiyonu - Boya, Kopar, Çerçevele!</t>
+          <t>Nuh'un Gemisi - Her Yaş İçin Boyama Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>8680793700459</t>
+          <t>9786051690537</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Çizgi Posterleri (Set)</t>
+          <t>Esrarengiz Bahçe Sanatçı Versiyonu - Boya, Kopar, Çerçevele!</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051690568</t>
+          <t>8680793700459</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Muzi Kartpostal Boyama Kitabı</t>
+          <t>40 Hadis 40 Çizgi Posterleri (Set)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051694207</t>
+          <t>9786051690568</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sarnıcın Esrarı</t>
+          <t>Muzi Kartpostal Boyama Kitabı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051690728</t>
+          <t>9786051694207</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Diyarı - Boya ve Paylaş - 10 Adet Kartpostal</t>
+          <t>Sarnıcın Esrarı</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051694214</t>
+          <t>9786051690728</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kaşıkçı Elması</t>
+          <t>Kelebek Diyarı - Boya ve Paylaş - 10 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051690780</t>
+          <t>9786051694214</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Halı - Türk Sanatları Boyama Serisi - 20 Adet Kartpostal</t>
+          <t>Kaşıkçı Elması</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055168025</t>
+          <t>9786051690780</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Adalet</t>
+          <t>Halı - Türk Sanatları Boyama Serisi - 20 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>8680793700466</t>
+          <t>9786055168025</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dualarla Esma Posterleri (5'li Set)</t>
+          <t>Değerli Boyama Kitabı - Adalet</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051690797</t>
+          <t>8680793700466</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yazma - Türk Sanatları Boyama Serisi 20 Adet Kartpostal</t>
+          <t>Dualarla Esma Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055168124</t>
+          <t>9786051690797</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Dostluk</t>
+          <t>Yazma - Türk Sanatları Boyama Serisi 20 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055168216</t>
+          <t>9786055168124</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Doğruluk</t>
+          <t>Değerli Boyama Kitabı - Dostluk</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>8680793700473</t>
+          <t>9786055168216</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kulağa Küpe Posterleri (5'li Set)</t>
+          <t>Değerli Boyama Kitabı - Doğruluk</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055168254</t>
+          <t>8680793700473</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Sabır</t>
+          <t>Kulağa Küpe Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051690803</t>
+          <t>9786055168254</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tezhib - Türk Sanatları Boyama Serisi 20 Adet Kartpostal</t>
+          <t>Değerli Boyama Kitabı - Sabır</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055168391</t>
+          <t>9786051690803</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Saygı</t>
+          <t>Tezhib - Türk Sanatları Boyama Serisi 20 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>8680793700480</t>
+          <t>9786055168391</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimi Tanıyorum Posterleri (5'li Set)</t>
+          <t>Değerli Boyama Kitabı - Saygı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051690810</t>
+          <t>8680793700480</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Al-Hadiqa Al-Sirriya - Esrarengiz Bahçe</t>
+          <t>Peygamberimi Tanıyorum Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055168407</t>
+          <t>9786051690810</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Özdenetim</t>
+          <t>Al-Hadiqa Al-Sirriya - Esrarengiz Bahçe</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051690971</t>
+          <t>9786055168407</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İstanbul: Senin Şehrin, Senin Renklerin...</t>
+          <t>Değerli Boyama Kitabı - Özdenetim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>550</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>8680793700497</t>
+          <t>9786051690971</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Posterleri (5'li Set)</t>
+          <t>İstanbul: Senin Şehrin, Senin Renklerin...</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055168650</t>
+          <t>8680793700497</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Özgüven</t>
+          <t>Esma-i Hüsna Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051690995</t>
+          <t>9786055168650</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Okyanusun Derinliklerine Yolculuk - Dünyanın En Derin Boyama Kitabı</t>
+          <t>Değerli Boyama Kitabı - Özgüven</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>900</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055168742</t>
+          <t>9786051690995</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Bahçe (Ciltli)</t>
+          <t>Okyanusun Derinliklerine Yolculuk - Dünyanın En Derin Boyama Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>550</v>
+        <v>900</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051691091</t>
+          <t>9786055168742</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Muzi - Uçuk Kaçık Bir Boyama Serüveni</t>
+          <t>Esrarengiz Bahçe (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789944111959</t>
+          <t>9786051691091</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Yardımseverlik</t>
+          <t>Muzi - Uçuk Kaçık Bir Boyama Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051692456</t>
+          <t>9789944111959</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Konuk ve Orman Sakinleri (Ciltli)</t>
+          <t>Değerli Boyama Kitabı - Yardımseverlik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051692197</t>
+          <t>9786051692456</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmaları</t>
+          <t>Gizemli Konuk ve Orman Sakinleri (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051692449</t>
+          <t>9786051692197</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Yaratık</t>
+          <t>Eğitim Araştırmaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051691787</t>
+          <t>9786051692449</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Işığında Eğitim</t>
+          <t>Tuhaf Yaratık</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944111843</t>
+          <t>9786051691787</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Öyküleri - 10 Kitaplık Set (Küçük Boy)</t>
+          <t>Geleneğin Işığında Eğitim</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>3990000024648</t>
+          <t>9789944111843</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu 3 - (Ahlak Siyer İlmihal) Takım</t>
+          <t>Değerler Eğitimi Öyküleri - 10 Kitaplık Set (Küçük Boy)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>44.43</v>
+        <v>600</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000024647</t>
+          <t>3990000024648</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu 2 - (Ahlak Siyer İlmihal) Takım</t>
+          <t>Ev Okulu 3 - (Ahlak Siyer İlmihal) Takım</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>44.43</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>3990000024646</t>
+          <t>3990000024647</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu 1 - (Ahlak Siyer İlmihal) Takım</t>
+          <t>Ev Okulu 2 - (Ahlak Siyer İlmihal) Takım</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>44.43</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055168568</t>
+          <t>3990000024646</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>7/24 İlm-i Hal</t>
+          <t>Ev Okulu 1 - (Ahlak Siyer İlmihal) Takım</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>44.43</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054919673</t>
+          <t>9786055168568</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Beldeler: Mekke-i Mükerreme / Medine-i Münevvere</t>
+          <t>7/24 İlm-i Hal</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055168490</t>
+          <t>9786054919673</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Meryem Dostça Davranıyor</t>
+          <t>Mukaddes Beldeler: Mekke-i Mükerreme / Medine-i Münevvere</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055168834</t>
+          <t>9786055168490</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Öğretici Kitabı</t>
+          <t>Meryem Dostça Davranıyor</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051690353</t>
+          <t>9786055168834</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Son Mühür</t>
+          <t>Ev Okulu Öğretici Kitabı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944111782</t>
+          <t>9786051690353</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Zıpgöz - Liderlik (Küçük Boy)</t>
+          <t>Son Mühür</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>4</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944111775</t>
+          <t>9789944111782</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lokomotif - Öz Güven (Küçük Boy)</t>
+          <t>Kurbağa Zıpgöz - Liderlik (Küçük Boy)</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944111768</t>
+          <t>9789944111775</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa ile Kaydırak - Adalet (Küçük Boy)</t>
+          <t>Küçük Lokomotif - Öz Güven (Küçük Boy)</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789944111751</t>
+          <t>9789944111768</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fare - Yardımseverlik (Küçük Boy)</t>
+          <t>Kurbağa ile Kaydırak - Adalet (Küçük Boy)</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789944111744</t>
+          <t>9789944111751</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Şehzade ile Bilgin - Sorumluluk (Küçük Boy)</t>
+          <t>Aslan ile Fare - Yardımseverlik (Küçük Boy)</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054919703</t>
+          <t>9789944111744</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Tavşan ile Kaplumbağa - Öz Denetim</t>
+          <t>Şehzade ile Bilgin - Sorumluluk (Küçük Boy)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944111829</t>
+          <t>9786054919703</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Kırlangıç ve Küçük Kuşlar - Saygı (Küçük Boy)</t>
+          <t>Tavşan ile Kaplumbağa - Öz Denetim</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>4</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051691909</t>
+          <t>9789944111829</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Bir Kuş Konmuş - Değerler Eğitimi Masal Serisi (10 Kitap Set)</t>
+          <t>Gezgin Kırlangıç ve Küçük Kuşlar - Saygı (Küçük Boy)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>1500</v>
+        <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051691916</t>
+          <t>9786051691909</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Değerler Eğitimi Öykü Serisi (10 Kitap Set)</t>
+          <t>Bir Kuş Konmuş - Değerler Eğitimi Masal Serisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051690308</t>
+          <t>9786051691916</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Öz Güven</t>
+          <t>Elif ile Ahmet - Değerler Eğitimi Öykü Serisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051690452</t>
+          <t>9786051690308</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hacivat ve Karagözle ile Değerler Eğitimi (10 Kitap Takım)</t>
+          <t>İstanbul - Öz Güven</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>1500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000019191</t>
+          <t>9786051690452</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Meryem (10 Kitap Takım)</t>
+          <t>Hacivat ve Karagözle ile Değerler Eğitimi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>59.41</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051691534</t>
+          <t>3990000019191</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Benim Tarzım (Ciltli)</t>
+          <t>Meryem (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>135</v>
+        <v>59.41</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055168735</t>
+          <t>9786051691534</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra’nın Günlüğü - Öz Güven</t>
+          <t>Benim Tarzım (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>100</v>
+        <v>135</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055168728</t>
+          <t>9786055168735</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra’nın Günlüğü - Liderlik</t>
+          <t>Zorbul Zehra’nın Günlüğü - Öz Güven</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054919246</t>
+          <t>9786055168728</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ses Temelli Elifba</t>
+          <t>Zorbul Zehra’nın Günlüğü - Liderlik</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944111812</t>
+          <t>9786054919246</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Balık Avı - Sabır (Küçük Boy)</t>
+          <t>Ses Temelli Elifba</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>4</v>
+        <v>350</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944111805</t>
+          <t>9789944111812</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu ve Oduncu - Doğruluk (Küçük Boy)</t>
+          <t>Balık Avı - Sabır (Küçük Boy)</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944111799</t>
+          <t>9789944111805</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Şarkısı - Dostluk (Küçük Boy)</t>
+          <t>Anka Kuşu ve Oduncu - Doğruluk (Küçük Boy)</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051692302</t>
+          <t>9789944111799</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İsli Çaydanlık</t>
+          <t>Dostluk Şarkısı - Dostluk (Küçük Boy)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051692203</t>
+          <t>9786051692302</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Batuta ve Seyit Onbaşı (Ciltli)</t>
+          <t>İsli Çaydanlık</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051692364</t>
+          <t>9786051692203</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Hey Kedi, Nereye?</t>
+          <t>Batuta ve Seyit Onbaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051692357</t>
+          <t>9786051692364</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Somun Ekmek</t>
+          <t>Hey Kedi, Nereye?</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051692487</t>
+          <t>9786051692357</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Uçan Mermi (Ciltli)</t>
+          <t>Bir Somun Ekmek</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051690773</t>
+          <t>9786051692487</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kedi Nerede?</t>
+          <t>Uçan Mermi (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>26.85</v>
+        <v>600</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054919505</t>
+          <t>9786051690773</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>The Sultan and the Old Man - Responsibility</t>
+          <t>Kedi Nerede?</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>100</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054919895</t>
+          <t>9786054919505</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Plastic Butterfly - Self-Control</t>
+          <t>The Sultan and the Old Man - Responsibility</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054919901</t>
+          <t>9786054919895</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Return to Earth - Patience</t>
+          <t>Plastic Butterfly - Self-Control</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054919888</t>
+          <t>9786054919901</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Batuta and Corporal Sayit - Honesty</t>
+          <t>Return to Earth - Patience</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054919864</t>
+          <t>9786054919888</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Self Confidence</t>
+          <t>Batuta and Corporal Sayit - Honesty</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054919857</t>
+          <t>9786054919864</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mustafa - Justice</t>
+          <t>İstanbul - Self Confidence</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054919727</t>
+          <t>9786054919857</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Character Education Stories - 10 Books</t>
+          <t>Mustafa - Justice</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>1000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054919581</t>
+          <t>9786054919727</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>The Wise Old Swallow and the Silly Young Birds - Respect</t>
+          <t>Character Education Stories - 10 Books</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054919574</t>
+          <t>9786054919581</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Fishing Trip - Patience</t>
+          <t>The Wise Old Swallow and the Silly Young Birds - Respect</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054919567</t>
+          <t>9786054919574</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>The Woodsman and the Simurgh - Honesty</t>
+          <t>Fishing Trip - Patience</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054919550</t>
+          <t>9786054919567</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Poem of Friendship - Friendship</t>
+          <t>The Woodsman and the Simurgh - Honesty</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054919543</t>
+          <t>9786054919550</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>The Little Engine - Self Confidence</t>
+          <t>Poem of Friendship - Friendship</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054919536</t>
+          <t>9786054919543</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>The Lion and the Mouse - Compassion</t>
+          <t>The Little Engine - Self Confidence</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051690544</t>
+          <t>9786054919536</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu ve Oduncu - Doğruluk</t>
+          <t>The Lion and the Mouse - Compassion</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051691183</t>
+          <t>9786051690544</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fare - Yardımseverlik</t>
+          <t>Anka Kuşu ve Oduncu - Doğruluk</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051690681</t>
+          <t>9786051691183</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Şehzade ile Bilgin - Sorumluluk</t>
+          <t>Aslan ile Fare - Yardımseverlik</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051691220</t>
+          <t>9786051690681</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa İle Kaydırak - Adalet</t>
+          <t>Şehzade ile Bilgin - Sorumluluk</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051691251</t>
+          <t>9786051691220</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Balık Avı - Sabır</t>
+          <t>Kurbağa İle Kaydırak - Adalet</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051691244</t>
+          <t>9786051691251</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kurbağa Zıpgöz - Liderlik</t>
+          <t>Balık Avı - Sabır</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051690162</t>
+          <t>9786051691244</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Çatıya Bir Kuş Konmuş - Öz Denetim</t>
+          <t>Kurbağa Zıpgöz - Liderlik</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054919932</t>
+          <t>9786051690162</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ağaca Bir Kuş Konmuş</t>
+          <t>Çatıya Bir Kuş Konmuş - Öz Denetim</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051690100</t>
+          <t>9786054919932</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çite Bir Kuş Konmuş</t>
+          <t>Ağaca Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051690360</t>
+          <t>9786051690100</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Vahaya Bir Kuş Konmuş - Yardımseverlik</t>
+          <t>Çite Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051690339</t>
+          <t>9786051690360</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mağaraya Bir Kuş Konmuş</t>
+          <t>Vahaya Bir Kuş Konmuş - Yardımseverlik</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051691237</t>
+          <t>9786051690339</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Şarkısı - Dostluk</t>
+          <t>Mağaraya Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051691817</t>
+          <t>9786051691237</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Etnografya</t>
+          <t>Dostluk Şarkısı - Dostluk</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786051690377</t>
+          <t>9786051691817</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Yardımseverlik</t>
+          <t>Etnografya</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051691527</t>
+          <t>9786051690377</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hep Yanımda</t>
+          <t>Elif ile Ahmet - Yardımseverlik</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051692234</t>
+          <t>9786051691527</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam (10 Kitap Takım)</t>
+          <t>Hep Yanımda</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>1500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051692241</t>
+          <t>9786051692234</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary Set (10 Kitap Takım)</t>
+          <t>Sara and Adam (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054919529</t>
+          <t>9786051692241</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>The Frog and the Slide (Justice) - Character Education Stories 3</t>
+          <t>Zehra's Diary Set (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786051690407</t>
+          <t>9786054919529</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İgloya Bir Kuş Konmuş - Liderlik</t>
+          <t>The Frog and the Slide (Justice) - Character Education Stories 3</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054919833</t>
+          <t>9786051690407</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Icelandia - Responsibility</t>
+          <t>İgloya Bir Kuş Konmuş - Liderlik</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054919871</t>
+          <t>9786054919833</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Hostage - Friendship</t>
+          <t>Icelandia - Responsibility</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055168674</t>
+          <t>9786054919871</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Öz Güven - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Hostage - Friendship</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055168667</t>
+          <t>9786055168674</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Liderlik - Hacivat ve Karagöz İle Değerler Eğitimi</t>
+          <t>Öz Güven - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786051690513</t>
+          <t>9786055168667</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Kırlangıç ve Küçük Kuşlar - Saygı</t>
+          <t>Liderlik - Hacivat ve Karagöz İle Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054919512</t>
+          <t>9786051690513</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Freddie the Frog - Leadership</t>
+          <t>Gezgin Kırlangıç ve Küçük Kuşlar - Saygı</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786051691695</t>
+          <t>9786054919512</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Çanakkale</t>
+          <t>Freddie the Frog - Leadership</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786051691664</t>
+          <t>9786051691695</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - İstiklal Marşı</t>
+          <t>Birdirbir Çanakkale</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786051690414</t>
+          <t>9786051691664</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kamelyaya Bir Kuş Konmuş</t>
+          <t>Birdirbir - İstiklal Marşı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786051692296</t>
+          <t>9786051690414</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Eğitim: Bir Kitle İmha Silahı</t>
+          <t>Kamelyaya Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054919598</t>
+          <t>9786051692296</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>The Tortoise and the Rabbit - Self Control</t>
+          <t>Eğitim: Bir Kitle İmha Silahı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051690247</t>
+          <t>9786054919598</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Sabır</t>
+          <t>The Tortoise and the Rabbit - Self Control</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786051690186</t>
+          <t>9786051690247</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Öz Denetim</t>
+          <t>Elif ile Ahmet - Sabır</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786051690346</t>
+          <t>9786051690186</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Sorumluluk</t>
+          <t>Elif ile Ahmet - Öz Denetim</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786051690667</t>
+          <t>9786051690346</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Boğaç Han</t>
+          <t>Elif ile Ahmet - Sorumluluk</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054919819</t>
+          <t>9786051690667</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary - Self Control</t>
+          <t>Boğaç Han</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051691572</t>
+          <t>9786054919819</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Jasmine Self Control</t>
+          <t>Zehra's Diary - Self Control</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786051691565</t>
+          <t>9786051691572</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Jasmine Won't Give Up Honesty</t>
+          <t>Jasmine Self Control</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786051690438</t>
+          <t>9786051691565</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Öz Güven</t>
+          <t>Jasmine Won't Give Up Honesty</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786051690988</t>
+          <t>9786051690438</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk</t>
+          <t>Elif ile Ahmet - Öz Güven</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786051691084</t>
+          <t>9786051690988</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Abim Piyaz</t>
+          <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>900</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054919666</t>
+          <t>9786051691084</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Adalet</t>
+          <t>Abim Piyaz</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054919956</t>
+          <t>9786054919666</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Elif İle Ahmet - Saygı</t>
+          <t>Elif ile Ahmet - Adalet</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786051690124</t>
+          <t>9786054919956</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Dostluk</t>
+          <t>Elif İle Ahmet - Saygı</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944111898</t>
+          <t>9786051690124</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Buzulya Sorumluluk</t>
+          <t>Elif ile Ahmet - Dostluk</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789944111263</t>
+          <t>9789944111898</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Ahlak-2</t>
+          <t>Buzulya Sorumluluk</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055168261</t>
+          <t>9789944111263</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Meryem Sabrı Öğreniyor</t>
+          <t>Ev Okulu Ahlak-2</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9771303048006</t>
+          <t>9786055168261</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kuram ve Uygulamada Eğitim Bilimleri Cilt: 13 Sayı: 4</t>
+          <t>Meryem Sabrı Öğreniyor</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>39.6</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786055168155</t>
+          <t>9771303048006</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Günlüğü - Doğruluk</t>
+          <t>Kuram ve Uygulamada Eğitim Bilimleri Cilt: 13 Sayı: 4</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>100</v>
+        <v>39.6</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789944111614</t>
+          <t>9786055168155</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İcat Taci: Çılgın Projeler 1</t>
+          <t>Zorbul Zehra'nın Günlüğü - Doğruluk</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055168247</t>
+          <t>9789944111614</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Dünya'ya Dönüş</t>
+          <t>İcat Taci: Çılgın Projeler 1</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055168100</t>
+          <t>9786055168247</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Perese 6 Değerler Eğtimi (Öğrenci Çalışma Kitabı)</t>
+          <t>Dünya'ya Dönüş</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055168186</t>
+          <t>9786055168100</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Doğruluk (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 7</t>
+          <t>Perese 6 Değerler Eğtimi (Öğrenci Çalışma Kitabı)</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055168070</t>
+          <t>9786055168186</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Günlüğü - Adalet</t>
+          <t>Doğruluk (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 7</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789944111652</t>
+          <t>9786055168070</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İlginç Sorular 2</t>
+          <t>Zorbul Zehra'nın Günlüğü - Adalet</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789944111911</t>
+          <t>9789944111652</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Günlüğü - Sorumluluk</t>
+          <t>İlginç Sorular 2</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789759944117</t>
+          <t>9789944111911</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>İlginç Sorular</t>
+          <t>Zorbul Zehra'nın Günlüğü - Sorumluluk</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055168414</t>
+          <t>9789759944117</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Öz Denetim - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>İlginç Sorular</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055168360</t>
+          <t>9786055168414</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Meryem Saygı Görüyor</t>
+          <t>Öz Denetim - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789944111140</t>
+          <t>9786055168360</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Hayta ile Cemşit Hadis Öğreniyor - 1</t>
+          <t>Meryem Saygı Görüyor</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>7.41</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055168438</t>
+          <t>9789944111140</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Meryem Öz Denetim</t>
+          <t>Hayta ile Cemşit Hadis Öğreniyor - 1</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054919970</t>
+          <t>9786055168438</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Öğretiminde Yeni Bir Yaklaşım: Ses Temelli Elifba Yöntemi</t>
+          <t>Meryem Öz Denetim</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055168131</t>
+          <t>9786054919970</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dostluk Zorbul Zehra'nın Günlüğü</t>
+          <t>Kur'an-ı Kerim Öğretiminde Yeni Bir Yaklaşım: Ses Temelli Elifba Yöntemi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055168339</t>
+          <t>9786055168131</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Saygı Zorbul Zehra'nın Günlüğü</t>
+          <t>Dostluk Zorbul Zehra'nın Günlüğü</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789944111966</t>
+          <t>9786055168339</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yardımseverlik Zorbul Zehra'nın Günlüğü</t>
+          <t>Saygı Zorbul Zehra'nın Günlüğü</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055168292</t>
+          <t>9789944111966</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sabır (Öğretmen Kitabı) - Perese Değerler Eğitimi 8</t>
+          <t>Yardımseverlik Zorbul Zehra'nın Günlüğü</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055168094</t>
+          <t>9786055168292</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Dostluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 6</t>
+          <t>Sabır (Öğretmen Kitabı) - Perese Değerler Eğitimi 8</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055168162</t>
+          <t>9786055168094</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Doğruluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 7</t>
+          <t>Dostluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 6</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789944111690</t>
+          <t>9786055168162</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Yardımseverlik (Öğretmen Kitabı) - Perese Değerler Eğitimi 2</t>
+          <t>Doğruluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 7</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055168063</t>
+          <t>9789944111690</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Adalet (Öğretmen Kitabı) - Perese Değerler Eğitimi 3</t>
+          <t>Yardımseverlik (Öğretmen Kitabı) - Perese Değerler Eğitimi 2</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944111706</t>
+          <t>9786055168063</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hacivat ile Karagöz'ün Maceraları 2</t>
+          <t>Adalet (Öğretmen Kitabı) - Perese Değerler Eğitimi 3</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>7.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789944111980</t>
+          <t>9789944111706</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Yardımseverlik Bir Kuzu Bin Kuzu</t>
+          <t>Hacivat ile Karagöz'ün Maceraları 2</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055168285</t>
+          <t>9789944111980</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Günlüğü - Sabır</t>
+          <t>Yardımseverlik Bir Kuzu Bin Kuzu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9771307041003</t>
+          <t>9786055168285</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Dergisi Sayı: 81</t>
+          <t>Zorbul Zehra'nın Günlüğü - Sabır</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>5.94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055168209</t>
+          <t>9771307041003</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Meryem Doğruluktan Vazgeçmiyor</t>
+          <t>Birdirbir Dergisi Sayı: 81</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>150</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789944111232</t>
+          <t>9786055168209</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Ahlak-3</t>
+          <t>Meryem Doğruluktan Vazgeçmiyor</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789944111089</t>
+          <t>9789944111232</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Siyer-1</t>
+          <t>Ev Okulu Ahlak-3</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789944111195</t>
+          <t>9789944111089</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu İlmihal-3</t>
+          <t>Ev Okulu Siyer-1</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789944111201</t>
+          <t>9789944111195</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Siyer-2</t>
+          <t>Ev Okulu İlmihal-3</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789944111188</t>
+          <t>9789944111201</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu İlmihal - 2</t>
+          <t>Ev Okulu Siyer-2</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789944111522</t>
+          <t>9789944111188</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Zürafil</t>
+          <t>Ev Okulu İlmihal - 2</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>4.63</v>
+        <v>350</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789944111539</t>
+          <t>9789944111522</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adamın Rüyası</t>
+          <t>Zürafil</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789944111546</t>
+          <t>9789944111539</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk</t>
+          <t>Kardan Adamın Rüyası</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789944111515</t>
+          <t>9789944111546</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Emek Ne Demek?</t>
+          <t>Tomurcuk</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789944111607</t>
+          <t>9789944111515</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hacivat ile Karagöz'ün Maceraları</t>
+          <t>Emek Ne Demek?</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789944111676</t>
+          <t>9789944111607</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ayna Ayna Söyle Bana - Öz Değerlendirme Testleri</t>
+          <t>Hacivat ile Karagöz'ün Maceraları</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789944111461</t>
+          <t>9789944111676</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Siyer-3</t>
+          <t>Ayna Ayna Söyle Bana - Öz Değerlendirme Testleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789944111126</t>
+          <t>9789944111461</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu Ahlak-1</t>
+          <t>Ev Okulu Siyer-3</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789944111553</t>
+          <t>9789944111126</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Etkinlik</t>
+          <t>Ev Okulu Ahlak-1</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789944111218</t>
+          <t>9789944111553</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hayta ile Cemşit / Hadis Öğreniyor - 2</t>
+          <t>40 Hadis 40 Etkinlik</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>7.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786051690001</t>
+          <t>9789944111218</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kara Tahtayı Aşmak</t>
+          <t>Hayta ile Cemşit / Hadis Öğreniyor - 2</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>300</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789944111072</t>
+          <t>9786051690001</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Ev Okulu İlmihal 1</t>
+          <t>Kara Tahtayı Aşmak</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055168384</t>
+          <t>9789944111072</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hacivat ve Karagöz ile Değerler Eğtiimi : Saygı</t>
+          <t>Ev Okulu İlmihal 1</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055168223</t>
+          <t>9786055168384</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Batuta ve Seyyid Onbaşı - Doğruluk</t>
+          <t>Hacivat ve Karagöz ile Değerler Eğtiimi : Saygı</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>31.48</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055168018</t>
+          <t>9786055168223</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Mustafa-Adalet</t>
+          <t>Batuta ve Seyyid Onbaşı - Doğruluk</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>200</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789944111119</t>
+          <t>9786055168018</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Yine Yeniden Hep: Çanakkale</t>
+          <t>Mustafa-Adalet</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>4.17</v>
+        <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055168117</t>
+          <t>9789944111119</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Rehine</t>
+          <t>Yine Yeniden Hep: Çanakkale</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055168278</t>
+          <t>9786055168117</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Sabır - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Rehine</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055168179</t>
+          <t>9786055168278</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Doğruluk - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Sabır - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055168148</t>
+          <t>9786055168179</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Dostluk - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Doğruluk - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055168032</t>
+          <t>9786055168148</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Adalet - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Dostluk - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789944111973</t>
+          <t>9786055168032</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Yardımseverlik - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Adalet - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789944111935</t>
+          <t>9789944111973</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk - Hacivat ve Karagöz ile Değerler Eğitimi</t>
+          <t>Yardımseverlik - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055168469</t>
+          <t>9789944111935</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Plastik Kelebekler</t>
+          <t>Sorumluluk - Hacivat ve Karagöz ile Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055168322</t>
+          <t>9786055168469</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Denizden Gelen Misafir</t>
+          <t>Plastik Kelebekler</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055168483</t>
+          <t>9786055168322</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Meryem Adil Davranıyor</t>
+          <t>Denizden Gelen Misafir</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055168308</t>
+          <t>9786055168483</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sabır (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 8</t>
+          <t>Meryem Adil Davranıyor</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055168353</t>
+          <t>9786055168308</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Saygı (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 9</t>
+          <t>Sabır (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 8</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055168445</t>
+          <t>9786055168353</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Öz Denetim (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 10</t>
+          <t>Saygı (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 9</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055168346</t>
+          <t>9786055168445</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Saygı (Öğretmen Kitabı) - Perese Değerler Eğitimi 9</t>
+          <t>Öz Denetim (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 10</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055168056</t>
+          <t>9786055168346</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Adalet (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 3</t>
+          <t>Saygı (Öğretmen Kitabı) - Perese Değerler Eğitimi 9</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789944111720</t>
+          <t>9786055168056</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yardımseverlik (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 2</t>
+          <t>Adalet (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 3</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789944111041</t>
+          <t>9789944111720</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis 40 Çizgi (Büyük Boy)</t>
+          <t>Yardımseverlik (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 2</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944111065</t>
+          <t>9789944111041</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Hayta İle Cemşit /Boyama Kitabı - 2</t>
+          <t>40 Hadis 40 Çizgi (Büyük Boy)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1.85</v>
+        <v>400</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789944111294</t>
+          <t>9789944111065</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Helik - Karakter Okulu Anne Baba Seti (Tam 8 Kitap)</t>
+          <t>Hayta İle Cemşit /Boyama Kitabı - 2</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>27.78</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789944111713</t>
+          <t>9789944111294</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 1</t>
+          <t>Helik - Karakter Okulu Anne Baba Seti (Tam 8 Kitap)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>100</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789944111928</t>
+          <t>9789944111713</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 1</t>
+          <t>Sorumluluk (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 1</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786051691541</t>
+          <t>9789944111928</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Mine'nin Buzdolabı (Ciltli)</t>
+          <t>Sorumluluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 1</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786051694382</t>
+          <t>9786051691541</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Abim Piyaz'ın Yazı Defteri</t>
+          <t>Mine'nin Buzdolabı (Ciltli)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786051691718</t>
+          <t>9786051694382</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deney</t>
+          <t>Abim Piyaz'ın Yazı Defteri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055168551</t>
+          <t>9786051691718</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Karınca Rasin - İslam’ın Şartları</t>
+          <t>Gizli Deney</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786051691213</t>
+          <t>9786055168551</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lokomotif - Öz Güven</t>
+          <t>Karınca Rasin - İslam’ın Şartları</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786051690599</t>
+          <t>9786051691213</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız</t>
+          <t>Küçük Lokomotif - Öz Güven</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786051690605</t>
+          <t>9786051690599</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786051690612</t>
+          <t>9786051690605</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Köy Faresi ile Şehir Faresi</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786051690582</t>
+          <t>9786051690612</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa ve Kazlar</t>
+          <t>Köy Faresi ile Şehir Faresi</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786051691589</t>
+          <t>9786051690582</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>99 İsim 99 Dua (Ciltli)</t>
+          <t>Kaplumbağa ve Kazlar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786051691701</t>
+          <t>9786051691589</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Ansiklopedisi</t>
+          <t>99 İsim 99 Dua (Ciltli)</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786051691169</t>
+          <t>9786051691701</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam - Self Confidence</t>
+          <t>Esma-i Hüsna Ansiklopedisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786051691152</t>
+          <t>9786051691169</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam - Leadership</t>
+          <t>Sara and Adam - Self Confidence</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786051690421</t>
+          <t>9786051691152</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Liderlik</t>
+          <t>Sara and Adam - Leadership</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786051691404</t>
+          <t>9786051690421</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Yaşandı Bütün Bunlar (Ciltli)</t>
+          <t>Elif ile Ahmet - Liderlik</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786051691398</t>
+          <t>9786051691404</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Unutmadık! Unutturmayacağız! (Ciltli)</t>
+          <t>Yaşandı Bütün Bunlar (Ciltli)</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786051690575</t>
+          <t>9786051691398</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Çok Kolay Dikiş</t>
+          <t>Unutmadık! Unutturmayacağız! (Ciltli)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786051690902</t>
+          <t>9786051690575</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Sara And Adam - Patience</t>
+          <t>Çok Kolay Dikiş</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786051690919</t>
+          <t>9786051690902</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Sara And Adam - Respect</t>
+          <t>Sara And Adam - Patience</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786051690704</t>
+          <t>9786051690919</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Sara And Adam - Responsibility</t>
+          <t>Sara And Adam - Respect</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786051690698</t>
+          <t>9786051690704</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Sara And Adam - Compassion</t>
+          <t>Sara And Adam - Responsibility</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786054919918</t>
+          <t>9786051690698</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>A Guest From the Sea</t>
+          <t>Sara And Adam - Compassion</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786054919840</t>
+          <t>9786054919918</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>One Sheep One Thousand Sheep - Compassion</t>
+          <t>A Guest From the Sea</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055168520</t>
+          <t>9786054919840</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Meryem Yardım Ediyor</t>
+          <t>One Sheep One Thousand Sheep - Compassion</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055168513</t>
+          <t>9786055168520</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Meryem Sorumluluğunu Biliyor</t>
+          <t>Meryem Yardım Ediyor</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786051692463</t>
+          <t>9786055168513</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Gömülü Teori</t>
+          <t>Meryem Sorumluluğunu Biliyor</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786051690896</t>
+          <t>9786051692463</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Kur'andan kıssalar</t>
+          <t>Gömülü Teori</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786054919659</t>
+          <t>9786051690896</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Pencereye Bir Kuş Konmuş</t>
+          <t>Birdirbir Kur'andan kıssalar</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055168506</t>
+          <t>9786054919659</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Meryem Liderlik Ediyor</t>
+          <t>Pencereye Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786051690223</t>
+          <t>9786055168506</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Dala Bir Kuş Konmuş</t>
+          <t>Meryem Liderlik Ediyor</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786051690292</t>
+          <t>9786051690223</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Tepeye Bir Kuş Konmuş - Doğruluk</t>
+          <t>Dala Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786055168537</t>
+          <t>9786051690292</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Meryem Öz Güven</t>
+          <t>Tepeye Bir Kuş Konmuş - Doğruluk</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786051690261</t>
+          <t>9786055168537</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Elif ile Ahmet - Doğruluk</t>
+          <t>Meryem Öz Güven</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786051690858</t>
+          <t>9786051690261</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Besmele</t>
+          <t>Elif ile Ahmet - Doğruluk</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786051690889</t>
+          <t>9786051690858</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Dua: Nerede, Nasıl?</t>
+          <t>Birdirbir - Besmele</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786051690865</t>
+          <t>9786051690889</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Kelime-i Tevhid</t>
+          <t>Birdirbir - Dua: Nerede, Nasıl?</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786051690872</t>
+          <t>9786051690865</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Şehitlik ve Gazilik</t>
+          <t>Birdirbir - Kelime-i Tevhid</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786051690834</t>
+          <t>9786051690872</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Sevgi ve Kardeşlik</t>
+          <t>Birdirbir - Şehitlik ve Gazilik</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786051690827</t>
+          <t>9786051690834</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Sıla-i Rahim ve Anne Baba Hakkı</t>
+          <t>Birdirbir - Sevgi ve Kardeşlik</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786051690841</t>
+          <t>9786051690827</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Temizlik</t>
+          <t>Birdirbir - Sıla-i Rahim ve Anne Baba Hakkı</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786051691282</t>
+          <t>9786051690841</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed On a Window</t>
+          <t>Birdirbir - Temizlik</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054919215</t>
+          <t>9786051691282</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Vadi: Yardımseverlik</t>
+          <t>A Bird Landed On a Window</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786051691305</t>
+          <t>9786054919215</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed on an Igloo - Leadership</t>
+          <t>Kayıp Vadi: Yardımseverlik</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786051691312</t>
+          <t>9786051691305</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed on a Fence - Freindship</t>
+          <t>A Bird Landed on an Igloo - Leadership</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786051691299</t>
+          <t>9786051691312</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed on a Tea Flower - Self Confidence</t>
+          <t>A Bird Landed on a Fence - Freindship</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786051691329</t>
+          <t>9786051691299</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed on a Hill - Honesty</t>
+          <t>A Bird Landed on a Tea Flower - Self Confidence</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786051691336</t>
+          <t>9786051691329</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed on a Branch - Patience</t>
+          <t>A Bird Landed on a Hill - Honesty</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786051691343</t>
+          <t>9786051691336</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed on a Roof - Self Control</t>
+          <t>A Bird Landed on a Branch - Patience</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786051691268</t>
+          <t>9786051691343</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed in a Cave - Responsibility</t>
+          <t>A Bird Landed on a Roof - Self Control</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786051691350</t>
+          <t>9786051691268</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed On A Tree - Respect; Stories With The Phoenix</t>
+          <t>A Bird Landed in a Cave - Responsibility</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055168544</t>
+          <t>9786051691350</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Hayta ile Cemşit - Süper Sevgi</t>
+          <t>A Bird Landed On A Tree - Respect; Stories With The Phoenix</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786051691725</t>
+          <t>9786055168544</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Uzun Aslan (Ciltli)</t>
+          <t>Hayta ile Cemşit - Süper Sevgi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786051691275</t>
+          <t>9786051691725</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>A Bird Landed İn An Oasis - Compassion; Stories With The Phoenix</t>
+          <t>Uzun Aslan (Ciltli)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786051691176</t>
+          <t>9786051691275</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam - Self Control</t>
+          <t>A Bird Landed İn An Oasis - Compassion; Stories With The Phoenix</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786051691121</t>
+          <t>9786051691176</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam - Justice</t>
+          <t>Sara and Adam - Self Control</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786051691145</t>
+          <t>9786051691121</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam - Honesty</t>
+          <t>Sara and Adam - Justice</t>
         </is>
       </c>
       <c r="C323" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786051691138</t>
+          <t>9786051691145</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Sara and Adam - Friendship</t>
+          <t>Sara and Adam - Honesty</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786051690087</t>
+          <t>9786051691138</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Öz Denetim</t>
+          <t>Sara and Adam - Friendship</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786051690032</t>
+          <t>9786051690087</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Dostluk</t>
+          <t>Anne Baba Kitabı: Helik - Öz Denetim</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786051690018</t>
+          <t>9786051690032</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Helik - Yardımseverlik</t>
+          <t>Anne Baba Kitabı: Helik - Dostluk</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786051690025</t>
+          <t>9786051690018</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Adalet</t>
+          <t>Helik - Yardımseverlik</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786051690049</t>
+          <t>9786051690025</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Doğruluk</t>
+          <t>Anne Baba Kitabı: Helik - Adalet</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054919987</t>
+          <t>9786051690049</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Sorumluluk</t>
+          <t>Anne Baba Kitabı: Helik - Doğruluk</t>
         </is>
       </c>
       <c r="C330" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786051690070</t>
+          <t>9786054919987</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Saygı</t>
+          <t>Anne Baba Kitabı: Helik - Sorumluluk</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786051690063</t>
+          <t>9786051690070</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kitabı: Helik - Sabır</t>
+          <t>Anne Baba Kitabı: Helik - Saygı</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786051691510</t>
+          <t>9786051690063</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Hayta İle Cemşit Hadis Öğreniyor</t>
+          <t>Anne Baba Kitabı: Helik - Sabır</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786051691640</t>
+          <t>9786051691510</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Ben, Abim Piyaz ve Çılgın Ailem</t>
+          <t>Hayta İle Cemşit Hadis Öğreniyor</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786051691558</t>
+          <t>9786051691640</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Öfkelendiğinde</t>
+          <t>Ben, Abim Piyaz ve Çılgın Ailem</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786051691657</t>
+          <t>9786051691558</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir- Bayram</t>
+          <t>Öfkelendiğinde</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786051691688</t>
+          <t>9786051691657</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir- Selamlaşma</t>
+          <t>Birdirbir- Bayram</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786051691619</t>
+          <t>9786051691688</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir- Hz. Muhammed (as)</t>
+          <t>Birdirbir- Selamlaşma</t>
         </is>
       </c>
       <c r="C338" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786051691671</t>
+          <t>9786051691619</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Kur'an-ı Kerim</t>
+          <t>Birdirbir- Hz. Muhammed (as)</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786051691626</t>
+          <t>9786051691671</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Hz. Peygamber ve Aile Hayatı</t>
+          <t>Birdirbir - Kur'an-ı Kerim</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786051690490</t>
+          <t>9786051691626</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Hac: İslam'ın Kalbine Yolculuk</t>
+          <t>Birdirbir - Hz. Peygamber ve Aile Hayatı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>1500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054919802</t>
+          <t>9786051690490</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary - Patience</t>
+          <t>Hac: İslam'ın Kalbine Yolculuk</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>100</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054919772</t>
+          <t>9786054919802</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary - Leadership</t>
+          <t>Zehra's Diary - Patience</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786054919765</t>
+          <t>9786054919772</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary - Self Confidence</t>
+          <t>Zehra's Diary - Leadership</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786054919826</t>
+          <t>9786054919765</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary - Respect</t>
+          <t>Zehra's Diary - Self Confidence</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786054919758</t>
+          <t>9786054919826</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Zehra's Diary - Responsibility</t>
+          <t>Zehra's Diary - Respect</t>
         </is>
       </c>
       <c r="C346" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786051691596</t>
+          <t>9786054919758</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Allah'a İman</t>
+          <t>Zehra's Diary - Responsibility</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786051690964</t>
+          <t>9786051691596</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Renklerin Kara Kitabı (Ciltli)</t>
+          <t>Birdirbir - Allah'a İman</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>900</v>
+        <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786051691206</t>
+          <t>9786051690964</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Egemen Üniversite</t>
+          <t>Renklerin Kara Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789944111836</t>
+          <t>9786051691206</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Tavşan ile Kaplumbağa : Öz Denetim (Küçük Boy)</t>
+          <t>Egemen Üniversite</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>4</v>
+        <v>500</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>3990000028734</t>
+          <t>9789944111836</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Çözüm: Alkol ve Madde Kullanımı</t>
+          <t>Tavşan ile Kaplumbağa : Öz Denetim (Küçük Boy)</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>2.22</v>
+        <v>4</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786051691602</t>
+          <t>3990000028734</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir - Hicret</t>
+          <t>Yanlış Çözüm: Alkol ve Madde Kullanımı</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>200</v>
+        <v>2.22</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786055168476</t>
+          <t>9786051691602</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Günlüğü Öz Denetim</t>
+          <t>Birdirbir - Hicret</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055168452</t>
+          <t>9786055168476</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Öz Denetim (Öğretmen Kitabı) - Perese Değerler Eğitimi 10</t>
+          <t>Zorbul Zehra'nın Günlüğü Öz Denetim</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786051690520</t>
+          <t>9786055168452</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Öyküleri (10 Kitaplık Set)</t>
+          <t>Öz Denetim (Öğretmen Kitabı) - Perese Değerler Eğitimi 10</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786051693590</t>
+          <t>9786051690520</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Eğitime ve Öğrenmeye Dair Şehir Efsaneleri</t>
+          <t>Değerler Eğitimi Öyküleri (10 Kitaplık Set)</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789944111904</t>
+          <t>9786051693590</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Değerli Boyama Kitabı - Sorumluluk</t>
+          <t>Eğitime ve Öğrenmeye Dair Şehir Efsaneleri</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786051690643</t>
+          <t>9789944111904</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Her Yaş İçin Boyama - Kuşlar</t>
+          <t>Değerli Boyama Kitabı - Sorumluluk</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786051690636</t>
+          <t>9786051690643</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Her Yaş İçin Boyama - Kelebekler</t>
+          <t>Her Yaş İçin Boyama - Kuşlar</t>
         </is>
       </c>
       <c r="C359" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786051690650</t>
+          <t>9786051690636</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Her Yaş İçin Boyama - Çiçekler</t>
+          <t>Her Yaş İçin Boyama - Kelebekler</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786051690629</t>
+          <t>9786051690650</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Her Yaş İçin Boyama - Balıklar</t>
+          <t>Her Yaş İçin Boyama - Çiçekler</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786051692678</t>
+          <t>9786051690629</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Hey Gidi Günler! - Sakinler 5</t>
+          <t>Her Yaş İçin Boyama - Balıklar</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786051692661</t>
+          <t>9786051692678</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Okul Gezileri - Sakinler 4</t>
+          <t>Hey Gidi Günler! - Sakinler 5</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786051692418</t>
+          <t>9786051692661</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Ahlak ve Karakter Eğitimi El Kitabı (Ciltli)</t>
+          <t>Okul Gezileri - Sakinler 4</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>1200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786051692579</t>
+          <t>9786051692418</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Genç Marangoz</t>
+          <t>Ahlak ve Karakter Eğitimi El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>350</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786051692425</t>
+          <t>9786051692579</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Ansiklopedisi (Ciltli)</t>
+          <t>Genç Marangoz</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>3990000615192</t>
+          <t>9786051692425</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Yap Boz 16 - Temizlik İmandandır</t>
+          <t>Değerler Eğitimi Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>2</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786051692395</t>
+          <t>3990000615192</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Malzeme Avcılarından Dünya Yemekleri (Ciltli)</t>
+          <t>Birdirbir Yap Boz 16 - Temizlik İmandandır</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>600</v>
+        <v>2</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789944111492</t>
+          <t>9786051692395</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Ramazan Özel Kitabı</t>
+          <t>Malzeme Avcılarından Dünya Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>11.11</v>
+        <v>600</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>2789009987236</t>
+          <t>9789944111492</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Yapboz Serisi - 2</t>
+          <t>Birdirbir Ramazan Özel Kitabı</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>2.03</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>2789786053087</t>
+          <t>2789009987236</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Yapboz Serisi - 5</t>
+          <t>Birdirbir Yapboz Serisi - 2</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>2.03</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>2789009933615</t>
+          <t>2789786053087</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Birdirbir Yapboz Serisi - 8</t>
+          <t>Birdirbir Yapboz Serisi - 5</t>
         </is>
       </c>
       <c r="C372" s="1">
         <v>2.03</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786051692647</t>
+          <t>2789009933615</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Bahar Temizliği - Sakinler 3</t>
+          <t>Birdirbir Yapboz Serisi - 8</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>250</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786051692654</t>
+          <t>9786051692647</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Savaşları - Sakinler 2</t>
+          <t>Bahar Temizliği - Sakinler 3</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786051692630</t>
+          <t>9786051692654</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Mühim İşler - Sakinler 1</t>
+          <t>Sınıf Savaşları - Sakinler 2</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786051692609</t>
+          <t>9786051692630</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Harflerin ve Notaların Gizemli Hikayesi (Ciltli)</t>
+          <t>Mühim İşler - Sakinler 1</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786051692371</t>
+          <t>9786051692609</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Çok Kolay Örgü</t>
+          <t>Harflerin ve Notaların Gizemli Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786051692593</t>
+          <t>9786051692371</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Yalın Akıl</t>
+          <t>Çok Kolay Örgü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786051692616</t>
+          <t>9786051692593</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya’nın Kedisi</t>
+          <t>Yalın Akıl</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786051692470</t>
+          <t>9786051692616</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Bazı Şiirleri</t>
+          <t>Ayasofya’nın Kedisi</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786051692388</t>
+          <t>9786051692470</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Mervan'ın Yolculuğu (Ciltli)</t>
+          <t>Bazı Şiirleri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>135</v>
+        <v>250</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786054919741</t>
+          <t>9786051692388</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Zehra’s Diary - Justice</t>
+          <t>Mervan'ın Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>100</v>
+        <v>135</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786054919734</t>
+          <t>9786054919741</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Zehra’s Diary - Compassion</t>
+          <t>Zehra’s Diary - Justice</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786054919796</t>
+          <t>9786054919734</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Zehra’s Diary - Honesty</t>
+          <t>Zehra’s Diary - Compassion</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786051692586</t>
+          <t>9786054919796</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Dingin Söylemler</t>
+          <t>Zehra’s Diary - Honesty</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786051692432</t>
+          <t>9786051692586</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Yumurta Adında Bir Ejderha (Ciltli)</t>
+          <t>Dingin Söylemler</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786054919789</t>
+          <t>9786051692432</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Zehra’s Diary - Friendship</t>
+          <t>Yumurta Adında Bir Ejderha (Ciltli)</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789944111638</t>
+          <t>9786054919789</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Bulmacaları (Ahlak)</t>
+          <t>Zehra’s Diary - Friendship</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789944111621</t>
+          <t>9789944111638</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Zorbul Zehra'nın Bulmacaları (Esma-i Hüsna)</t>
+          <t>Zorbul Zehra'nın Bulmacaları (Ahlak)</t>
         </is>
       </c>
       <c r="C389" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
+          <t>9789944111621</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Zorbul Zehra'nın Bulmacaları (Esma-i Hüsna)</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
           <t>9789944111645</t>
         </is>
       </c>
-      <c r="B390" s="1" t="inlineStr">
+      <c r="B391" s="1" t="inlineStr">
         <is>
           <t>Zorbul Zehra'nın Bulmacaları (Namaz)</t>
         </is>
       </c>
-      <c r="C390" s="1">
+      <c r="C391" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>