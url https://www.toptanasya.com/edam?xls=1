--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786051695082</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Işıklar Altındaki Topraklar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786051695099</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Buzulya</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786051694986</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -214,471 +214,471 @@
         <is>
           <t>9786051694849</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Eyvah, Balina Hapşırdı!</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786051694757</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hayat Sevincini Artırmanın 40 Altın Kuralı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786051694573</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Nitel Desenler: Fenomenoloji</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786051694559</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Koca Cüsseli Çocuk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786051694528</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yerleşimin Sosyolojisi: İstanbul'da Yeni Bir Kentsel Alanın Gelişimi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786051694511</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Mahzendeki Misafir</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786051694504</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Rahmet Peygamberim (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786051694481</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Batuta ile Şeylerin Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786051692401</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Zehra’nın Günlüğü - İnancım, İbadetlerim</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786051694498</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Çünkü Yaşamak Öğrenmektir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786051694474</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Rengini Arayan Bulut</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786051694467</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>FranSua't</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>4440000002136</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>İstanbul Adalar Tuval Boyama - Boyanabilir Kanvas Tablo</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>91.53</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>8680793700251</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Muzi Kızılderili Tuval Boyama</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786051694221</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Nitel Desenler: Eylem Araştırması</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786051693538</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Nitel Desenler: Durum Çalışması</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054919406</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>40 Hadis 40 Çizgi (Küçük Boy)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786051692623</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Çocuğum İçin Ne Yapabilirim? Karakter Eğitimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>8680793700213</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi Yusufçuk Tuval Boyama</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>8680793700190</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi Tavus Kuşu Tuval Boyama</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>8680793700206</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi Baykuş Tuval Boyama</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>8680793700138</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Yapboz - Öz Güven</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>8680793700183</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi Leylek Tuval Boyama</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>8680793700176</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi Kuğu Tuval Boyama</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>8680793700152</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Bahçe 12 Tebrik Kartı ve Zarf (Kutulu)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>8680793700220</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi At Tuval Boyama</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>8680793700237</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Nuh’un Gemisi Kaplan Tuval Boyama</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>8680793700121</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yapboz - Liderlik</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>8680793700244</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Muzi Yağmur Tuval Boyama</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>8680793700268</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Muzi Meyve Bahçesi Tuval Boyama</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>8680793700114</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Yapboz - Adalet</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>8680793700107</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -724,51 +724,51 @@
         <is>
           <t>8680793700077</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Yapboz - Sabır</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>8680793700282</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>İstanbul Savarona Tuval Boyama</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>8680793700060</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Yapboz - Öz Denetim</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>8680793700053</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
@@ -784,921 +784,921 @@
         <is>
           <t>8680793700299</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İstanbul Emirgan Tuval Boyama</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>8680793700145</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Bahçe Üçlü Mini Defter</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>8680793700046</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Yapboz - Saygı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>8680793700305</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>İstanbul Ortaköy Tuval Boyama</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>8680793700312</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>İstanbul Kızkulesi Tuval Boyama</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>8680793700329</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>İstanbul Haydarpaşa Tuval Boyama</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>8680793700336</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>İstanbul Heybeliada Tuval Boyama</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>8680793700350</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>İstanbul Kadıköy Boğa Heykeli Tuval Boyama</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>8680793700039</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>40 Hadis 40 Çizgi Anahtarlık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>8680793700374</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İstanbul Silüeti Tuval Boyama - Boyanabilir Kanvas Tablo</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>8680793700015</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Ezber Kartelam</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>8680793700343</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Bahçe Defterim</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786051691107</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Sivri Ha Gayret - Yumurta (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786051691114</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sivri Ha Gayret - Kurşun Kalem (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>8680793700626</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Değerler Eğitimi Yapboz Seti - 10 Adet Yapboz</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786051691190</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>İstanbul Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>8680793700633</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Leylek Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>8680793700640</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Yusufcuk Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>8680793700381</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>40 Hadis 40 Çizgi Kartpostal Seti</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786051691374</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Bu Bir Boyama Kitabı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>8680793700657</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Ortaköy Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>8680793700664</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kız Kulesi Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786051691381</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Ortası Boş Kitap</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>8680793700671</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Emirgan Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>8680793700688</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Heybeliada Boyama Föyü - 20’li Paketler Halinde</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786051692210</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Kedidir Kedi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786051690230</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Bahçe Kartpostal Kitabı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786051690445</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Gizemli Orman - Her Yaş için Keşif ve Boyama Serüveni</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786051690476</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Nuh'un Gemisi - Her Yaş İçin Boyama Kitabı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786051690537</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Bahçe Sanatçı Versiyonu - Boya, Kopar, Çerçevele!</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>8680793700459</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>40 Hadis 40 Çizgi Posterleri (Set)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>2000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786051690568</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Muzi Kartpostal Boyama Kitabı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786051694207</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Sarnıcın Esrarı</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786051690728</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Kelebek Diyarı - Boya ve Paylaş - 10 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786051694214</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kaşıkçı Elması</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786051690780</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Halı - Türk Sanatları Boyama Serisi - 20 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786055168025</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Adalet</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>8680793700466</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Dualarla Esma Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786051690797</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Yazma - Türk Sanatları Boyama Serisi 20 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786055168124</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Dostluk</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055168216</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Doğruluk</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>8680793700473</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Kulağa Küpe Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786055168254</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Sabır</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786051690803</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Tezhib - Türk Sanatları Boyama Serisi 20 Adet Kartpostal</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786055168391</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Saygı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>8680793700480</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Peygamberimi Tanıyorum Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786051690810</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Al-Hadiqa Al-Sirriya - Esrarengiz Bahçe</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786055168407</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Özdenetim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786051690971</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>İstanbul: Senin Şehrin, Senin Renklerin...</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>8680793700497</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Esma-i Hüsna Posterleri (5'li Set)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055168650</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Özgüven</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786051690995</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Okyanusun Derinliklerine Yolculuk - Dünyanın En Derin Boyama Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786055168742</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Esrarengiz Bahçe (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786051691091</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Muzi - Uçuk Kaçık Bir Boyama Serüveni</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789944111959</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Yardımseverlik</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786051692456</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Gizemli Konuk ve Orman Sakinleri (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786051692197</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Eğitim Araştırmaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786051692449</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Tuhaf Yaratık</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786051691787</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Geleneğin Işığında Eğitim</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789944111843</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Değerler Eğitimi Öyküleri - 10 Kitaplık Set (Küçük Boy)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>3990000024648</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Ev Okulu 3 - (Ahlak Siyer İlmihal) Takım</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>44.43</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>3990000024647</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
@@ -1714,96 +1714,96 @@
         <is>
           <t>3990000024646</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Ev Okulu 1 - (Ahlak Siyer İlmihal) Takım</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>44.43</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786055168568</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>7/24 İlm-i Hal</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786054919673</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Mukaddes Beldeler: Mekke-i Mükerreme / Medine-i Münevvere</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>1500</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786055168490</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Meryem Dostça Davranıyor</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786055168834</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Ev Okulu Öğretici Kitabı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786051690353</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Son Mühür</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789944111782</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
@@ -1894,51 +1894,51 @@
         <is>
           <t>9789944111829</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Gezgin Kırlangıç ve Küçük Kuşlar - Saygı (Küçük Boy)</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786051691909</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Bir Kuş Konmuş - Değerler Eğitimi Masal Serisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786051691916</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Elif ile Ahmet - Değerler Eğitimi Öykü Serisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786051690308</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
@@ -2074,111 +2074,111 @@
         <is>
           <t>9789944111799</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Dostluk Şarkısı - Dostluk (Küçük Boy)</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786051692302</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>İsli Çaydanlık</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786051692203</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Batuta ve Seyit Onbaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786051692364</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Hey Kedi, Nereye?</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9786051692357</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Bir Somun Ekmek</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9786051692487</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Uçan Mermi (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9786051690773</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Kedi Nerede?</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>26.85</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9786054919505</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
@@ -2449,171 +2449,171 @@
         <is>
           <t>9786051691244</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Kurbağa Zıpgöz - Liderlik</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9786051690162</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Çatıya Bir Kuş Konmuş - Öz Denetim</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9786054919932</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Ağaca Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786051690100</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Çite Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786051690360</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Vahaya Bir Kuş Konmuş - Yardımseverlik</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786051690339</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Mağaraya Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786051691237</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Dostluk Şarkısı - Dostluk</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786051691817</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Etnografya</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786051690377</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Elif ile Ahmet - Yardımseverlik</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786051691527</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Hep Yanımda</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786051692234</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Sara and Adam (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>1500</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786051692241</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
@@ -2629,51 +2629,51 @@
         <is>
           <t>9786054919529</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>The Frog and the Slide (Justice) - Character Education Stories 3</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9786051690407</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>İgloya Bir Kuş Konmuş - Liderlik</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9786054919833</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Icelandia - Responsibility</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786054919871</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
@@ -2764,66 +2764,66 @@
         <is>
           <t>9786051691664</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Birdirbir - İstiklal Marşı</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786051690414</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Kamelyaya Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786051692296</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Eğitim: Bir Kitle İmha Silahı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786054919598</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>The Tortoise and the Rabbit - Self Control</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786051690247</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
@@ -2854,51 +2854,51 @@
         <is>
           <t>9786051690346</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Elif ile Ahmet - Sorumluluk</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9786051690667</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Boğaç Han</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9786054919819</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Zehra's Diary - Self Control</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786051691572</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
@@ -2929,51 +2929,51 @@
         <is>
           <t>9786051690438</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Elif ile Ahmet - Öz Güven</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786051690988</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Ay'a Yolculuk</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786051691084</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Abim Piyaz</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786054919666</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
@@ -3259,51 +3259,51 @@
         <is>
           <t>9786055168438</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Meryem Öz Denetim</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786054919970</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Öğretiminde Yeni Bir Yaklaşım: Ses Temelli Elifba Yöntemi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786055168131</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Dostluk Zorbul Zehra'nın Günlüğü</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786055168339</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
@@ -3319,111 +3319,111 @@
         <is>
           <t>9789944111966</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Yardımseverlik Zorbul Zehra'nın Günlüğü</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9786055168292</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Sabır (Öğretmen Kitabı) - Perese Değerler Eğitimi 8</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9786055168094</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Dostluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 6</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9786055168162</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Doğruluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 7</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>9789944111690</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>Yardımseverlik (Öğretmen Kitabı) - Perese Değerler Eğitimi 2</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>9786055168063</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Adalet (Öğretmen Kitabı) - Perese Değerler Eğitimi 3</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>9789944111706</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Hacivat ile Karagöz'ün Maceraları 2</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9789944111980</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
@@ -3694,96 +3694,96 @@
         <is>
           <t>9789944111218</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Hayta ile Cemşit / Hadis Öğreniyor - 2</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9786051690001</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Kara Tahtayı Aşmak</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9789944111072</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>Ev Okulu İlmihal 1</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9786055168384</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>Hacivat ve Karagöz ile Değerler Eğtiimi : Saygı</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>9786055168223</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>Batuta ve Seyyid Onbaşı - Doğruluk</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>31.48</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>9786055168018</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>Mustafa-Adalet</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>9789944111119</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
@@ -3979,96 +3979,96 @@
         <is>
           <t>9786055168445</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>Öz Denetim (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 10</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>9786055168346</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>Saygı (Öğretmen Kitabı) - Perese Değerler Eğitimi 9</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>9786055168056</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>Adalet (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 3</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>9789944111720</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>Yardımseverlik (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 2</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>9789944111041</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>40 Hadis 40 Çizgi (Büyük Boy)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>9789944111065</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>Hayta İle Cemşit /Boyama Kitabı - 2</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>1.85</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>9789944111294</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
@@ -4084,81 +4084,81 @@
         <is>
           <t>9789944111713</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Sorumluluk (Öğrenci Çalışma Kitabı) - Perese Değerler Eğitimi 1</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9789944111928</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Sorumluluk (Öğretmen Kitabı) - Perese Değerler Eğitimi 1</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786051691541</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Mine'nin Buzdolabı (Ciltli)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786051694382</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Abim Piyaz'ın Yazı Defteri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786051691718</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Gizli Deney</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786055168551</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
@@ -4174,126 +4174,126 @@
         <is>
           <t>9786051691213</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>Küçük Lokomotif - Öz Güven</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>9786051690599</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9786051690605</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>Pinokyo</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9786051690612</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Köy Faresi ile Şehir Faresi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786051690582</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Kaplumbağa ve Kazlar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786051691589</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>99 İsim 99 Dua (Ciltli)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>550</v>
+        <v>700</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>9786051691701</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Esma-i Hüsna Ansiklopedisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>9786051691169</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Sara and Adam - Self Confidence</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9786051691152</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
@@ -4309,81 +4309,81 @@
         <is>
           <t>9786051690421</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Elif ile Ahmet - Liderlik</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786051691404</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>Yaşandı Bütün Bunlar (Ciltli)</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>9786051691398</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>Unutmadık! Unutturmayacağız! (Ciltli)</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>9786051690575</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>Çok Kolay Dikiş</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>9786051690902</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Sara And Adam - Patience</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>9786051690919</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
@@ -4474,126 +4474,126 @@
         <is>
           <t>9786055168513</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>Meryem Sorumluluğunu Biliyor</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>9786051692463</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>Gömülü Teori</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>9786051690896</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>Birdirbir Kur'andan kıssalar</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>9786054919659</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>Pencereye Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>9786055168506</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Meryem Liderlik Ediyor</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>9786051690223</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>Dala Bir Kuş Konmuş</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>9786051690292</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>Tepeye Bir Kuş Konmuş - Doğruluk</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>9786055168537</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>Meryem Öz Güven</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>9786051690261</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
@@ -4699,231 +4699,231 @@
         <is>
           <t>9786051690841</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>Birdirbir - Temizlik</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>9786051691282</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed On a Window</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>9786054919215</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>Kayıp Vadi: Yardımseverlik</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>9786051691305</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed on an Igloo - Leadership</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>9786051691312</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed on a Fence - Freindship</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>9786051691299</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed on a Tea Flower - Self Confidence</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>9786051691329</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed on a Hill - Honesty</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>9786051691336</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed on a Branch - Patience</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>9786051691343</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed on a Roof - Self Control</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>9786051691268</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed in a Cave - Responsibility</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>9786051691350</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed On A Tree - Respect; Stories With The Phoenix</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>9786055168544</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>Hayta ile Cemşit - Süper Sevgi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>9786051691725</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>Uzun Aslan (Ciltli)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>9786051691275</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>A Bird Landed İn An Oasis - Compassion; Stories With The Phoenix</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>9786051691176</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>Sara and Adam - Self Control</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>9786051691121</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
@@ -5074,51 +5074,51 @@
         <is>
           <t>9786051690063</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>Anne Baba Kitabı: Helik - Sabır</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>9786051691510</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>Hayta İle Cemşit Hadis Öğreniyor</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>9786051691640</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>Ben, Abim Piyaz ve Çılgın Ailem</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>9786051691558</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
@@ -5194,51 +5194,51 @@
         <is>
           <t>9786051691626</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>Birdirbir - Hz. Peygamber ve Aile Hayatı</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>9786051690490</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>Hac: İslam'ın Kalbine Yolculuk</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>1500</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>9786054919802</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>Zehra's Diary - Patience</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>9786054919772</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
@@ -5299,66 +5299,66 @@
         <is>
           <t>9786051691596</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>Birdirbir - Allah'a İman</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>9786051690964</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>Renklerin Kara Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>9786051691206</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>Egemen Üniversite</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>9789944111836</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>Tavşan ile Kaplumbağa : Öz Denetim (Küçük Boy)</t>
         </is>
       </c>
       <c r="C351" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>3990000028734</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
@@ -5389,261 +5389,261 @@
         <is>
           <t>9786055168476</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>Zorbul Zehra'nın Günlüğü Öz Denetim</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>9786055168452</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>Öz Denetim (Öğretmen Kitabı) - Perese Değerler Eğitimi 10</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>9786051690520</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>Değerler Eğitimi Öyküleri (10 Kitaplık Set)</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>9786051693590</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>Eğitime ve Öğrenmeye Dair Şehir Efsaneleri</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>9789944111904</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>Değerli Boyama Kitabı - Sorumluluk</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>9786051690643</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>Her Yaş İçin Boyama - Kuşlar</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>9786051690636</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>Her Yaş İçin Boyama - Kelebekler</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>9786051690650</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>Her Yaş İçin Boyama - Çiçekler</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>9786051690629</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Her Yaş İçin Boyama - Balıklar</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>9786051692678</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>Hey Gidi Günler! - Sakinler 5</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>9786051692661</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Okul Gezileri - Sakinler 4</t>
         </is>
       </c>
       <c r="C364" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>9786051692418</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>Ahlak ve Karakter Eğitimi El Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>9786051692579</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>Genç Marangoz</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>9786051692425</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>Değerler Eğitimi Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>3990000615192</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>Birdirbir Yap Boz 16 - Temizlik İmandandır</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>2</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>9786051692395</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>Malzeme Avcılarından Dünya Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>9789944111492</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>Birdirbir Ramazan Özel Kitabı</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>2789009987236</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
@@ -5719,111 +5719,111 @@
         <is>
           <t>9786051692630</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>Mühim İşler - Sakinler 1</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>9786051692609</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>Harflerin ve Notaların Gizemli Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9786051692371</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Çok Kolay Örgü</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9786051692593</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Yalın Akıl</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9786051692616</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Ayasofya’nın Kedisi</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9786051692470</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>Bazı Şiirleri</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>9786051692388</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>Mervan'ın Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>9786054919741</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
@@ -5854,66 +5854,66 @@
         <is>
           <t>9786054919796</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>Zehra’s Diary - Honesty</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>9786051692586</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>Dingin Söylemler</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>9786051692432</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>Yumurta Adında Bir Ejderha (Ciltli)</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>9786054919789</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>Zehra’s Diary - Friendship</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>9789944111638</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>