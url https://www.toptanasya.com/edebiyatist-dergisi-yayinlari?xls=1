--- v0 (2026-05-13)
+++ v1 (2026-11-01)
@@ -454,51 +454,51 @@
         <is>
           <t>3990000030586</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Edebiyatist Dergisi Sayı: 3 Mart 2016</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>3990000002205</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Edebiyatist Dergisi Sayı: 37 Eylül - Ekim 2021</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>20</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>3990000096661</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Edebiyatist Dergisi Sayı: 33 Ocak - Şubat 2021</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>3990000021208</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>