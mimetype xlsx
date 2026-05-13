--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,4795 +85,4930 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256100732</t>
+          <t>9786256100916</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sıkışmış Anlar Üzerine</t>
+          <t>Kuzgun Yemini</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256100800</t>
+          <t>9786256100909</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şükran</t>
+          <t>Güzel Miyim Ben Suzan Teyze?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>460</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258357585</t>
+          <t>9786256100893</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gösterişli Bunalımlar</t>
+          <t>Esarete Direnen İyilik</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256100787</t>
+          <t>9786256100923</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Baba Balina Nerede?</t>
+          <t>Altıncı Parmağın Güncesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256100749</t>
+          <t>9786256100855</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Öylesine Yaşamlar</t>
+          <t>Kırlangıç Aşkı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256100756</t>
+          <t>9786256100886</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Efendi Melankoliye Büründü</t>
+          <t>Kalbim Uzak Sahillerde</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256100718</t>
+          <t>9786256100879</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>S'övgü Tanığı</t>
+          <t>Benden Gözlerini Kaçırma</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256100770</t>
+          <t>9786256100844</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Terk</t>
+          <t>Değişikler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>580</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256100763</t>
+          <t>9786256100824</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Vajinasını Terk Eden Kadın</t>
+          <t>Değiştir</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256100725</t>
+          <t>9786256100732</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Martı Çıkmazı</t>
+          <t>Zamana Sıkışmış Anlar Üzerine</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256100688</t>
+          <t>9786256100800</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Absürt İnsan</t>
+          <t>Şükran</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>460</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256100701</t>
+          <t>9786258357585</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler 2</t>
+          <t>Gösterişli Bunalımlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256100695</t>
+          <t>9786256100787</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler</t>
+          <t>Baba Balina Nerede?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256100664</t>
+          <t>9786256100749</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Burada Herkes Tanıdık</t>
+          <t>Öylesine Yaşamlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256100671</t>
+          <t>9786256100756</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ben Pauline’i Arıyorum Ama O</t>
+          <t>Efendi Melankoliye Büründü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256100640</t>
+          <t>9786256100718</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Boşluktakiler</t>
+          <t>S'övgü Tanığı</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256100633</t>
+          <t>9786256100770</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Geçerken</t>
+          <t>Terk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256100657</t>
+          <t>9786256100763</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Hakimi</t>
+          <t>Vajinasını Terk Eden Kadın</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256100596</t>
+          <t>9786256100725</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kusurun En Sevdiğim</t>
+          <t>Martı Çıkmazı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256100626</t>
+          <t>9786256100688</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pembe Sokak</t>
+          <t>Absürt İnsan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256100589</t>
+          <t>9786256100701</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kerberos</t>
+          <t>Gölgedekiler 2</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256100619</t>
+          <t>9786256100695</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sert Yokuş</t>
+          <t>Gölgedekiler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256100602</t>
+          <t>9786256100664</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Orkide: Sinemaların Kızı</t>
+          <t>Burada Herkes Tanıdık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256100442</t>
+          <t>9786256100671</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ahular Meydanı</t>
+          <t>Ben Pauline’i Arıyorum Ama O</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256100572</t>
+          <t>9786256100640</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yara'dan</t>
+          <t>Boşluktakiler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256100541</t>
+          <t>9786256100633</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dönmez Bazı Şerpalar</t>
+          <t>Yaşamak Geçerken</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256100558</t>
+          <t>9786256100657</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Dans Eden Şiirler</t>
+          <t>Bozkırın Hakimi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256100565</t>
+          <t>9786256100596</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Güllerin İçinden</t>
+          <t>Kusurun En Sevdiğim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256100527</t>
+          <t>9786256100626</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk, Bir Ömür, Bir Beste</t>
+          <t>Pembe Sokak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256100534</t>
+          <t>9786256100589</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kalsana Dedi Bana</t>
+          <t>Kerberos</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256100497</t>
+          <t>9786256100619</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarifini Veriyorum Yetimliğin Lütfen Not Edin!</t>
+          <t>Sert Yokuş</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256100503</t>
+          <t>9786256100602</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Rujdan Dökülenler</t>
+          <t>Hayalet Orkide: Sinemaların Kızı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256100510</t>
+          <t>9786256100442</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Biraz Adam</t>
+          <t>Ahular Meydanı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256100480</t>
+          <t>9786256100572</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hiçlikten Gelenler</t>
+          <t>Yara'dan</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256100459</t>
+          <t>9786256100541</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Annesinin Kuması Kuzusu</t>
+          <t>Dönmez Bazı Şerpalar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256100428</t>
+          <t>9786256100558</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Umudu Kutsayan Bilgeler</t>
+          <t>Sevgiyle Dans Eden Şiirler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256100435</t>
+          <t>9786256100565</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kral Kapısı</t>
+          <t>Güllerin İçinden</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256100473</t>
+          <t>9786256100527</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Delilerimi İpe Astım</t>
+          <t>Bir Aşk, Bir Ömür, Bir Beste</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256100466</t>
+          <t>9786256100534</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sivrisinek</t>
+          <t>Kalsana Dedi Bana</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256100404</t>
+          <t>9786256100497</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sadece</t>
+          <t>Tarifini Veriyorum Yetimliğin Lütfen Not Edin!</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256100411</t>
+          <t>9786256100503</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ah Ayla!</t>
+          <t>Kırmızı Rujdan Dökülenler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256100398</t>
+          <t>9786256100510</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığım Sessiz Değil</t>
+          <t>Biraz Adam</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256100381</t>
+          <t>9786256100480</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tik Tak: Yaşamın Ucunda</t>
+          <t>Hiçlikten Gelenler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256100374</t>
+          <t>9786256100459</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Döngüm</t>
+          <t>Annesinin Kuması Kuzusu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256100343</t>
+          <t>9786256100428</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Çakravartin’in Yol Hikâyesi</t>
+          <t>Umudu Kutsayan Bilgeler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256100350</t>
+          <t>9786256100435</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sus Pus Gri</t>
+          <t>Kral Kapısı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256100367</t>
+          <t>9786256100473</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Çıkanlar 2/ Köşede Kalmasın</t>
+          <t>Delilerimi İpe Astım</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256100336</t>
+          <t>9786256100466</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zeynep</t>
+          <t>Sivrisinek</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256100329</t>
+          <t>9786256100404</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kurumaya Astığım Düşler</t>
+          <t>Sadece</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256100121</t>
+          <t>9786256100411</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Zihinkırım</t>
+          <t>Ah Ayla!</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258357929</t>
+          <t>9786256100398</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Raziye</t>
+          <t>Yalnızlığım Sessiz Değil</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256100312</t>
+          <t>9786256100381</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Simin’in Çocukları</t>
+          <t>Tik Tak: Yaşamın Ucunda</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256100282</t>
+          <t>9786256100374</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sarı</t>
+          <t>Döngüm</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258357592</t>
+          <t>9786256100343</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kralların Kralı</t>
+          <t>Bir Çakravartin’in Yol Hikâyesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256100114</t>
+          <t>9786256100350</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bugünden Ötesi</t>
+          <t>Sus Pus Gri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258357110</t>
+          <t>9786256100367</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Yakan Top</t>
+          <t>Pencereden Çıkanlar 2/ Köşede Kalmasın</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256100107</t>
+          <t>9786256100336</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Annemin Küpeleri</t>
+          <t>Zeynep</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256100299</t>
+          <t>9786256100329</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları: Meslek Bilinci</t>
+          <t>Kurumaya Astığım Düşler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256100305</t>
+          <t>9786256100121</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları: Bir Planlama Çalışması</t>
+          <t>Zihinkırım</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258357578</t>
+          <t>9786258357929</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çikos Mondikos</t>
+          <t>Raziye</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258357431</t>
+          <t>9786256100312</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Görülmemiştir</t>
+          <t>Simin’in Çocukları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258357097</t>
+          <t>9786256100282</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Sarı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256100268</t>
+          <t>9786258357592</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Tufan</t>
+          <t>Kralların Kralı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256100176</t>
+          <t>9786256100114</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Derdistan</t>
+          <t>Bugünden Ötesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256100275</t>
+          <t>9786258357110</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Haziran</t>
+          <t>Yakan Top</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256100251</t>
+          <t>9786256100107</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Lebensmüde</t>
+          <t>Annemin Küpeleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256100220</t>
+          <t>9786256100299</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Arsız Hayat</t>
+          <t>Bir Kütüphanecinin Hatıraları: Meslek Bilinci</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256100244</t>
+          <t>9786256100305</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Leyla’nın Kuleleri</t>
+          <t>Bir Kütüphanecinin Hatıraları: Bir Planlama Çalışması</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256100206</t>
+          <t>9786258357578</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Garip</t>
+          <t>Çikos Mondikos</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256100237</t>
+          <t>9786258357431</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Ole</t>
+          <t>Görülmemiştir</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258357974</t>
+          <t>9786258357097</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256100138</t>
+          <t>9786256100268</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Filozof Limon</t>
+          <t>Yüreğimdeki Tufan</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256100169</t>
+          <t>9786256100176</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bir Alaturka Odysseia</t>
+          <t>Derdistan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256100145</t>
+          <t>9786256100275</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığından Süzülen Şiirler</t>
+          <t>Haziran</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258357780</t>
+          <t>9786256100251</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Apartman Hikayeleri</t>
+          <t>Lebensmüde</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256100190</t>
+          <t>9786256100220</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şahmeran’ın Ölümü</t>
+          <t>Arsız Hayat</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056100183</t>
+          <t>9786256100244</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Akman Az Efe 'nin Öykü Tulumu</t>
+          <t>Leyla’nın Kuleleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256100152</t>
+          <t>9786256100206</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çizgi</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256100091</t>
+          <t>9786256100237</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Benim Adım Ole</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258357776</t>
+          <t>9786258357974</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258357769</t>
+          <t>9786256100138</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kapıların Ardı</t>
+          <t>Filozof Limon</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256100077</t>
+          <t>9786256100169</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gölge İdare Mahkemesi</t>
+          <t>Bir Alaturka Odysseia</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256100084</t>
+          <t>9786256100145</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Şiir Yazmasın</t>
+          <t>Ay Işığından Süzülen Şiirler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258357967</t>
+          <t>9786258357780</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dino'nun İçindeki Kelebekler</t>
+          <t>Apartman Hikayeleri</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258357950</t>
+          <t>9786256100190</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Karantinapolis</t>
+          <t>Şahmeran’ın Ölümü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258357899</t>
+          <t>9786056100183</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İnsan</t>
+          <t>Akman Az Efe 'nin Öykü Tulumu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258357936</t>
+          <t>9786256100152</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Metinler</t>
+          <t>Çizgi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258357943</t>
+          <t>9786256100091</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sezar'ın Kuyruğu</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258357905</t>
+          <t>9786258357776</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258357882</t>
+          <t>9786258357769</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dilimdeki Kelimeler</t>
+          <t>Kapıların Ardı</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258357875</t>
+          <t>9786256100077</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Uğuldayış</t>
+          <t>Gölge İdare Mahkemesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258357912</t>
+          <t>9786256100084</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Giden</t>
+          <t>Erkekler Şiir Yazmasın</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258357806</t>
+          <t>9786258357967</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tıngı</t>
+          <t>Dino'nun İçindeki Kelebekler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258357745</t>
+          <t>9786258357950</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yerler Atlası</t>
+          <t>Karantinapolis</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258357820</t>
+          <t>9786258357899</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zülfanur - Ahlashan</t>
+          <t>İnsan</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258357837</t>
+          <t>9786258357936</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Yolculuk</t>
+          <t>Tehlikeli Metinler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258357851</t>
+          <t>9786258357943</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ömürlük Deniz Nöbetçisi</t>
+          <t>Sezar'ın Kuyruğu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258357868</t>
+          <t>9786258357905</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Mahzen</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258357844</t>
+          <t>9786258357882</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kuklarizm</t>
+          <t>Dilimdeki Kelimeler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258357783</t>
+          <t>9786258357875</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kışkırtıcı Eşikler</t>
+          <t>Uğuldayış</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258357813</t>
+          <t>9786258357912</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İntihar Eden Öğretmen Okulu</t>
+          <t>Giden</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258357738</t>
+          <t>9786258357806</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Düğüm Düğüm</t>
+          <t>Tıngı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258357752</t>
+          <t>9786258357745</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzelse Sebebi Sensin</t>
+          <t>Kayıp Yerler Atlası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>228</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258357721</t>
+          <t>9786258357820</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Zülfanur - Ahlashan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258357691</t>
+          <t>9786258357837</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kelebek</t>
+          <t>İnsanlığa Yolculuk</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>228</v>
+        <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258357707</t>
+          <t>9786258357851</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>5 Kuşak</t>
+          <t>Ömürlük Deniz Nöbetçisi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258357714</t>
+          <t>9786258357868</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Türkan</t>
+          <t>Mahzen</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>124</v>
+        <v>220</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258357684</t>
+          <t>9786258357844</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ve Erirdi Zaman</t>
+          <t>Kuklarizm</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258357677</t>
+          <t>9786258357783</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kentim Gizimli Hikayeleri</t>
+          <t>Kışkırtıcı Eşikler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258357639</t>
+          <t>9786258357813</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aşk’ın İzinde Dansı</t>
+          <t>İntihar Eden Öğretmen Okulu</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258357646</t>
+          <t>9786258357738</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İnciferaye</t>
+          <t>Düğüm Düğüm</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258357660</t>
+          <t>9786258357752</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Üç Ölü Domuz</t>
+          <t>Hayat Güzelse Sebebi Sensin</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>140</v>
+        <v>228</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258357653</t>
+          <t>9786258357721</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Ukdeler</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258357608</t>
+          <t>9786258357691</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Krizi</t>
+          <t>Ölümsüz Kelebek</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>88</v>
+        <v>228</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258357622</t>
+          <t>9786258357707</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Apansızı</t>
+          <t>5 Kuşak</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>114</v>
+        <v>240</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258357615</t>
+          <t>9786258357714</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Şirret Ajans</t>
+          <t>Türkan</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>144</v>
+        <v>124</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258357424</t>
+          <t>9786258357684</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Su</t>
+          <t>Ve Erirdi Zaman</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>114</v>
+        <v>160</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258357448</t>
+          <t>9786258357677</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Çanı</t>
+          <t>Kentim Gizimli Hikayeleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>114</v>
+        <v>160</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258357561</t>
+          <t>9786258357639</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Leblebi Makinesi</t>
+          <t>Yaşamın Aşk’ın İzinde Dansı</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258357509</t>
+          <t>9786258357646</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Sayfalar</t>
+          <t>İnciferaye</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258357554</t>
+          <t>9786258357660</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Pera’da Aşk</t>
+          <t>Üç Ölü Domuz</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258357547</t>
+          <t>9786258357653</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kuş Uykusu Masalları</t>
+          <t>Dikenli Ukdeler</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258357530</t>
+          <t>9786258357608</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Marika</t>
+          <t>İnsanlık Krizi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>160</v>
+        <v>88</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258357523</t>
+          <t>9786258357622</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yeni Atandım</t>
+          <t>Apansızı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258357516</t>
+          <t>9786258357615</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Öyküler  Görünenin Ötesinde</t>
+          <t>Şirret Ajans</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258357493</t>
+          <t>9786258357424</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Karayel</t>
+          <t>Kızıl Su</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>160</v>
+        <v>114</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258357486</t>
+          <t>9786258357448</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sadakatle Başlar</t>
+          <t>Rüzgar Çanı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>100</v>
+        <v>114</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258357455</t>
+          <t>9786258357561</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yarı Gerçek Öyküler</t>
+          <t>Leblebi Makinesi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258357479</t>
+          <t>9786258357509</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Fındık ve Ceviz</t>
+          <t>Yırtık Sayfalar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258357462</t>
+          <t>9786258357554</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nonna’nın Şifa Defteri</t>
+          <t>Pera’da Aşk</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258357103</t>
+          <t>9786258357547</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Güz</t>
+          <t>Kuş Uykusu Masalları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258357264</t>
+          <t>9786258357530</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çırak</t>
+          <t>Matmazel Marika</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258357394</t>
+          <t>9786258357523</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Söylemek İstiyorum</t>
+          <t>Yeni Atandım</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258357417</t>
+          <t>9786258357516</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık</t>
+          <t>Tuhaf Öyküler  Görünenin Ötesinde</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258357400</t>
+          <t>9786258357493</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın İçindeki Sevda</t>
+          <t>Karayel</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258357196</t>
+          <t>9786258357486</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yılda İki Gün</t>
+          <t>Aşk Sadakatle Başlar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258357172</t>
+          <t>9786258357455</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Vefa</t>
+          <t>Yarı Gerçek Öyküler</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258357226</t>
+          <t>9786258357479</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Düşüyle</t>
+          <t>Fındık ve Ceviz</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258357271</t>
+          <t>9786258357462</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Rind Doğum Ve Ölüm Arasında</t>
+          <t>Nonna’nın Şifa Defteri</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258357233</t>
+          <t>9786258357103</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Avlunun Kadınları</t>
+          <t>Üçüncü Güz</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258357219</t>
+          <t>9786258357264</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çocuk İle Geleceğim</t>
+          <t>Çırak</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258357202</t>
+          <t>9786258357394</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Şarkı Söylemek İstiyorum</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258357240</t>
+          <t>9786258357417</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bukowski’nin Oğlu</t>
+          <t>Alacakaranlık</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258357318</t>
+          <t>9786258357400</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Karanlığın İçindeki Sevda</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258357325</t>
+          <t>9786258357196</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Yedi Yılda İki Gün</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258357257</t>
+          <t>9786258357172</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Öykü</t>
+          <t>Vefa</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258357332</t>
+          <t>9786258357226</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Mustafa Kemal Düşüyle</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258357288</t>
+          <t>9786258357271</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kör Pusula</t>
+          <t>Rind Doğum Ve Ölüm Arasında</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258357301</t>
+          <t>9786258357233</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Avlunun Kadınları</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258357363</t>
+          <t>9786258357219</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>İçimdeki Çocuk İle Geleceğim</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258357349</t>
+          <t>9786258357202</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kağnı</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258357370</t>
+          <t>9786258357240</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Bukowski’nin Oğlu</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258357295</t>
+          <t>9786258357318</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258357356</t>
+          <t>9786258357325</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258357387</t>
+          <t>9786258357257</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Kanın Kaderi - Ennerhia Anlatıları</t>
+          <t>İsimsiz Öykü</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258357189</t>
+          <t>9786258357332</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>O An</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258357165</t>
+          <t>9786258357288</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hikayede Kalmasın</t>
+          <t>Kör Pusula</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258357141</t>
+          <t>9786258357301</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Yolculuk</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258357158</t>
+          <t>9786258357363</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257940931</t>
+          <t>9786258357349</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İki</t>
+          <t>Kağnı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258357127</t>
+          <t>9786258357370</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Harf Otu</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258357134</t>
+          <t>9786258357295</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Sahibe</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258357080</t>
+          <t>9786258357356</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gitmek</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258357066</t>
+          <t>9786258357387</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Racconizm Vol. 2 - Keşke Yavaş Yavaş Acele Etseydim</t>
+          <t>Kanın Kaderi - Ennerhia Anlatıları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258357073</t>
+          <t>9786258357189</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İçimde Bahçeler</t>
+          <t>O An</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258357035</t>
+          <t>9786258357165</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Acımasız Buz Yangını</t>
+          <t>Hikayede Kalmasın</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257940948</t>
+          <t>9786258357141</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İncili Köşk'te Son Gece</t>
+          <t>Yüzyıllık Yolculuk</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258357042</t>
+          <t>9786258357158</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Giderken Şarkımı Söyle</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258357059</t>
+          <t>9786257940931</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>İki</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257940924</t>
+          <t>9786258357127</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Adsız Kızın Masalı</t>
+          <t>Harf Otu</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258357028</t>
+          <t>9786258357134</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Sahibe</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258357011</t>
+          <t>9786258357080</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Kırıldığı Vakit</t>
+          <t>Gitmek</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258357004</t>
+          <t>9786258357066</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mükerrem Hanım’ın Kuşkonmaz Maşası</t>
+          <t>Racconizm Vol. 2 - Keşke Yavaş Yavaş Acele Etseydim</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257940993</t>
+          <t>9786258357073</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Düş Tıkırtıları Yazarevi 2022 Koleksiyonu</t>
+          <t>İçimde Bahçeler</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257940849</t>
+          <t>9786258357035</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olmak - Ötesi</t>
+          <t>Acımasız Buz Yangını</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257940962</t>
+          <t>9786257940948</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bir Kasabanın Cinnetlik Hikayesi</t>
+          <t>İncili Köşk'te Son Gece</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257940979</t>
+          <t>9786258357042</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kayalı</t>
+          <t>Giderken Şarkımı Söyle</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257940955</t>
+          <t>9786258357059</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Körebe</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257940986</t>
+          <t>9786257940924</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Sıfırıncı Hasta</t>
+          <t>Adsız Kızın Masalı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257940917</t>
+          <t>9786258357028</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Üzerinden Yasadışı Göç</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257940900</t>
+          <t>9786258357011</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yusuf İle Iseul</t>
+          <t>Ruhların Kırıldığı Vakit</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257940894</t>
+          <t>9786258357004</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Çıkanlar</t>
+          <t>Mükerrem Hanım’ın Kuşkonmaz Maşası</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257940887</t>
+          <t>9786257940993</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Stefan Zweig’ın Veda Mektubu</t>
+          <t>Düş Tıkırtıları Yazarevi 2022 Koleksiyonu</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257940870</t>
+          <t>9786257940849</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Müfide</t>
+          <t>Kadın Olmak - Ötesi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257940863</t>
+          <t>9786257940962</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Kartaca</t>
+          <t>Bir Kasabanın Cinnetlik Hikayesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257940337</t>
+          <t>9786257940979</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2020 Şiir Yıllığı</t>
+          <t>Kayalı</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257940832</t>
+          <t>9786257940955</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Z</t>
+          <t>Körebe</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257940740</t>
+          <t>9786257940986</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Firkete</t>
+          <t>Sıfırıncı Hasta</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257940856</t>
+          <t>9786257940917</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yük</t>
+          <t>Türkiye Üzerinden Yasadışı Göç</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257940689</t>
+          <t>9786257940900</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Olasılıksızlık</t>
+          <t>Yusuf İle Iseul</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257940719</t>
+          <t>9786257940894</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Güz Basamakları</t>
+          <t>Pencereden Çıkanlar</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257940696</t>
+          <t>9786257940887</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ah</t>
+          <t>Stefan Zweig’ın Veda Mektubu</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257940580</t>
+          <t>9786257940870</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Hafıza</t>
+          <t>Müfide</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257940597</t>
+          <t>9786257940863</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Demirdağlı</t>
+          <t>Kartaca</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257940573</t>
+          <t>9786257940337</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Mimozalar Çürürken</t>
+          <t>2020 Şiir Yıllığı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257940757</t>
+          <t>9786257940832</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Denizli Aynanın Sırları</t>
+          <t>Matmazel Z</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257940788</t>
+          <t>9786257940740</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Rind</t>
+          <t>Firkete</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257940801</t>
+          <t>9786257940856</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabın Yazarı Öldü</t>
+          <t>Yük</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257940726</t>
+          <t>9786257940689</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunyalar</t>
+          <t>Faili Meçhul Olasılıksızlık</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257940795</t>
+          <t>9786257940719</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Eğrelti Otları Şarkı Söyler Mi?</t>
+          <t>Güz Basamakları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257940733</t>
+          <t>9786257940696</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mavi Söğüt</t>
+          <t>Ah</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257940771</t>
+          <t>9786257940580</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Bir Kahraman Adayının Güncesi</t>
+          <t>Hafıza</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257940818</t>
+          <t>9786257940597</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tahtaboşa Gelen Kuşlar</t>
+          <t>Demirdağlı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257940764</t>
+          <t>9786257940573</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sinestezi</t>
+          <t>Mimozalar Çürürken</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257940825</t>
+          <t>9786257940757</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Jordan Endülüs ve Elma Ağacı</t>
+          <t>Denizli Aynanın Sırları</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058007543</t>
+          <t>9786257940788</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Model Evren</t>
+          <t>Rind</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058007536</t>
+          <t>9786257940801</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Gök Tuzağı</t>
+          <t>Bu Kitabın Yazarı Öldü</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786058042087</t>
+          <t>9786257940726</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Anlatamadıklarım</t>
+          <t>Son Sardunyalar</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786058025530</t>
+          <t>9786257940795</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Bir Luvi’nin Ölümü</t>
+          <t>Eğrelti Otları Şarkı Söyler Mi?</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>18</v>
+        <v>140</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786058025516</t>
+          <t>9786257940733</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>6-7 Eylül 1955 Olayları ve Efsun’un Son Mektubu</t>
+          <t>Mavi Söğüt</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786058025523</t>
+          <t>9786257940771</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Zemra</t>
+          <t>Bir Kahraman Adayının Güncesi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786058025554</t>
+          <t>9786257940818</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Tekila</t>
+          <t>Tahtaboşa Gelen Kuşlar</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786058025561</t>
+          <t>9786257940764</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Sinestezi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786058025547</t>
+          <t>9786257940825</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Gemi Öyküleri</t>
+          <t>Jordan Endülüs ve Elma Ağacı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058042001</t>
+          <t>9786058007543</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Babamın Hikayesi</t>
+          <t>Model Evren</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058199682</t>
+          <t>9786058007536</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Başına Hüzün Tek Başına Mutluluk</t>
+          <t>Gök Tuzağı</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786058199651</t>
+          <t>9786058042087</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Günebakan Sani</t>
+          <t>Anlatamadıklarım</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786056726262</t>
+          <t>9786058025530</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Acı Masal</t>
+          <t>Bir Luvi’nin Ölümü</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>120</v>
+        <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058199606</t>
+          <t>9786058025516</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Saçımda Limon Çekirdekleri</t>
+          <t>6-7 Eylül 1955 Olayları ve Efsun’un Son Mektubu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786056726293</t>
+          <t>9786058025523</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Sadık Dostlara</t>
+          <t>Zemra</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786056726255</t>
+          <t>9786058025554</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ayaklanmış Yüreğim</t>
+          <t>Tekila</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786056726248</t>
+          <t>9786058025561</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Pati Öyküleri</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>64</v>
+        <v>180</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058199644</t>
+          <t>9786058025547</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kıyısındaki Adam</t>
+          <t>Gemi Öyküleri</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058199637</t>
+          <t>9786058042001</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Diablo'nun Günlüğü</t>
+          <t>Babamın Hikayesi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058199620</t>
+          <t>9786058199682</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yazılı İletişim ve Raporlama Teknikleri</t>
+          <t>Yalnız Başına Hüzün Tek Başına Mutluluk</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786056726231</t>
+          <t>9786058199651</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Belleği</t>
+          <t>Günebakan Sani</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786056726224</t>
+          <t>9786056726262</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nar Köyü</t>
+          <t>Acı Masal</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058199613</t>
+          <t>9786058199606</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Son Gemi - Antoloji 2</t>
+          <t>Saçımda Limon Çekirdekleri</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056726217</t>
+          <t>9786056726293</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
+          <t>Sadık Dostlara</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056726279</t>
+          <t>9786056726255</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Sıradan  Mevzular</t>
+          <t>Ayaklanmış Yüreğim</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056726286</t>
+          <t>9786056726248</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Mevsim</t>
+          <t>Pati Öyküleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>110</v>
+        <v>64</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056726200</t>
+          <t>9786058199644</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Son Gemi - Antoloji 1</t>
+          <t>Dünyanın Kıyısındaki Adam</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257940313</t>
+          <t>9786058199637</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Öleceğini Bilen Kadınlar</t>
+          <t>Diablo'nun Günlüğü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257940320</t>
+          <t>9786058199620</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Ardından</t>
+          <t>Yazılı İletişim ve Raporlama Teknikleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257940238</t>
+          <t>9786056726231</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yolda</t>
+          <t>Doğu'nun Belleği</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257940450</t>
+          <t>9786056726224</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İrmik - Renkli ve Meraklı</t>
+          <t>Nar Köyü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257940542</t>
+          <t>9786058199613</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret</t>
+          <t>Son Gemi - Antoloji 2</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257940559</t>
+          <t>9786056726217</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Ben Gibi</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257940467</t>
+          <t>9786056726279</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Yolum Umutla</t>
+          <t>Sıradan  Mevzular</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>64</v>
+        <v>110</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257940108</t>
+          <t>9786056726286</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kod</t>
+          <t>Altıncı Mevsim</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257940627</t>
+          <t>9786056726200</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Kaygıların Küçük Meydanı</t>
+          <t>Son Gemi - Antoloji 1</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>28</v>
+        <v>110</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257940566</t>
+          <t>9786257940313</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Cennetteki Şeytanlar</t>
+          <t>Öleceğini Bilen Kadınlar</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257940443</t>
+          <t>9786257940320</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Düş Tıkırtıları</t>
+          <t>Ardından</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257940665</t>
+          <t>9786257940238</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bir Gecelik Gelin Çiçeği</t>
+          <t>Yolda</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257940672</t>
+          <t>9786257940450</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ayrılığı Aşkla Sevdim</t>
+          <t>İrmik - Renkli ve Meraklı</t>
         </is>
       </c>
       <c r="C246" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257940481</t>
+          <t>9786257940542</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Mutsuz Kadınlar Kulübü</t>
+          <t>Ziyaret</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257940269</t>
+          <t>9786257940559</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Unutulan</t>
+          <t>Ben Gibi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257940702</t>
+          <t>9786257940467</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Düş İzi</t>
+          <t>Yolum Umutla</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>64</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257940610</t>
+          <t>9786257940108</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Korsika Umuda Yolculuk 124+5</t>
+          <t>Kod</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257940504</t>
+          <t>9786257940627</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Diğer Rezaletler</t>
+          <t>Kaygıların Küçük Meydanı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>140</v>
+        <v>28</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257940245</t>
+          <t>9786257940566</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>In Light of the Past Why Have  I Become a Vegetarian?</t>
+          <t>Cennetteki Şeytanlar</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257940252</t>
+          <t>9786257940443</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Işığında Neden Vejetaryen Oldum?</t>
+          <t>Düş Tıkırtıları</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257940221</t>
+          <t>9786257940665</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çember</t>
+          <t>Bir Gecelik Gelin Çiçeği</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257940382</t>
+          <t>9786257940672</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Viraj</t>
+          <t>Ayrılığı Aşkla Sevdim</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257940405</t>
+          <t>9786257940481</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Sen Yoksun Ben Varım</t>
+          <t>Mutsuz Kadınlar Kulübü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257940375</t>
+          <t>9786257940269</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Markella'yı Beklerken</t>
+          <t>Unutulan</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257940658</t>
+          <t>9786257940702</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Saat</t>
+          <t>Düş İzi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786058007581</t>
+          <t>9786257940610</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Ölü Serçelerin Bahçesi</t>
+          <t>Korsika Umuda Yolculuk 124+5</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257940535</t>
+          <t>9786257940504</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ben Eskiden Çocuktum</t>
+          <t>Aşk ve Diğer Rezaletler</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257940351</t>
+          <t>9786257940245</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kara Gergedan</t>
+          <t>In Light of the Past Why Have  I Become a Vegetarian?</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257940368</t>
+          <t>9786257940252</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Akordiyoncu</t>
+          <t>Geçmişin Işığında Neden Vejetaryen Oldum?</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257940511</t>
+          <t>9786257940221</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kırk Birinci Evin Banyosu</t>
+          <t>Çember</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257940528</t>
+          <t>9786257940382</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Diğer Ülke Vatandaşı</t>
+          <t>Viraj</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257940603</t>
+          <t>9786257940405</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kurt ile Kuzu</t>
+          <t>Sen Yoksun Ben Varım</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257940641</t>
+          <t>9786257940375</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Atlası</t>
+          <t>Markella'yı Beklerken</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257940634</t>
+          <t>9786257940658</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Gizlilik Saati</t>
+          <t>Zamansız Saat</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257940290</t>
+          <t>9786058007581</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Huzursuz Adamlar</t>
+          <t>Ölü Serçelerin Bahçesi</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257940306</t>
+          <t>9786257940535</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım En Güzel Dün</t>
+          <t>Ben Eskiden Çocuktum</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257940436</t>
+          <t>9786257940351</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Bipolar</t>
+          <t>Kara Gergedan</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257940177</t>
+          <t>9786257940368</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Kusurun En Sevdiğim</t>
+          <t>Akordiyoncu</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257940139</t>
+          <t>9786257940511</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Eski, Sonra, Şimdi</t>
+          <t>Kırk Birinci Evin Banyosu</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257940283</t>
+          <t>9786257940528</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Tanrıgöz</t>
+          <t>Diğer Ülke Vatandaşı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257940276</t>
+          <t>9786257940603</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Koğuş</t>
+          <t>Kurt ile Kuzu</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257940474</t>
+          <t>9786257940641</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>Ruhumun Atlası</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257940399</t>
+          <t>9786257940634</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gezip Gördüklerim</t>
+          <t>Gizlilik Saati</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257940078</t>
+          <t>9786257940290</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Midilli</t>
+          <t>Huzursuz Adamlar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257940429</t>
+          <t>9786257940306</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Racconizm (Ciltli)</t>
+          <t>Yaşadığım En Güzel Dün</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257940191</t>
+          <t>9786257940436</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Özgür Renkler</t>
+          <t>Bipolar</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257940207</t>
+          <t>9786257940177</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sen Yüreğimdeki Yarayı Bir Görsen</t>
+          <t>Kusurun En Sevdiğim</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257940085</t>
+          <t>9786257940139</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Munganga</t>
+          <t>Eski, Sonra, Şimdi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257940412</t>
+          <t>9786257940283</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Lotus Kalbi</t>
+          <t>Tanrıgöz</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257940146</t>
+          <t>9786257940276</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Taşı</t>
+          <t>Üçüncü Koğuş</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257940122</t>
+          <t>9786257940474</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Dar Vakitte Düş</t>
+          <t>Hera</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786058042018</t>
+          <t>9786257940399</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İnsan Unuturum Sanır</t>
+          <t>Gezip Gördüklerim</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786058199699</t>
+          <t>9786257940078</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Normal İnsan</t>
+          <t>Hatırla Midilli</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257940214</t>
+          <t>9786257940429</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Tepetaklak Öyküler</t>
+          <t>Racconizm (Ciltli)</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786058007567</t>
+          <t>9786257940191</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Güc'cüg Pirens</t>
+          <t>Özgür Renkler</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>25</v>
+        <v>140</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786058042056</t>
+          <t>9786257940207</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>On Bir Öykü</t>
+          <t>Sen Yüreğimdeki Yarayı Bir Görsen</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786058025578</t>
+          <t>9786257940085</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Zehrimar</t>
+          <t>Munganga</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257940153</t>
+          <t>9786257940412</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Suretler</t>
+          <t>Lotus Kalbi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786058007550</t>
+          <t>9786257940146</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Zat-ı Muhterem'in Mektupları</t>
+          <t>Zümrüt Taşı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257940016</t>
+          <t>9786257940122</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Üç Kafadar Bir Kütüphane</t>
+          <t>Dar Vakitte Düş</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257940009</t>
+          <t>9786058042018</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu Karcı Dağı Efsanesi</t>
+          <t>İnsan Unuturum Sanır</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786058007529</t>
+          <t>9786058199699</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Bir Nefes</t>
+          <t>Birkaç Normal İnsan</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786058042049</t>
+          <t>9786257940214</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölü Bir Deli Bir Aşk</t>
+          <t>Tepetaklak Öyküler</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786058199668</t>
+          <t>9786058007567</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Gezegen</t>
+          <t>Güc'cüg Pirens</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>160</v>
+        <v>25</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257940047</t>
+          <t>9786058042056</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Hayat Şimdi Başlar</t>
+          <t>On Bir Öykü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257940092</t>
+          <t>9786058025578</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kırıp Döktüklerim</t>
+          <t>Zehrimar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257940054</t>
+          <t>9786257940153</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Muazzez’e Mektuplar</t>
+          <t>Gölgedeki Suretler</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257940030</t>
+          <t>9786058007550</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Hayalciler</t>
+          <t>Zat-ı Muhterem'in Mektupları</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257940115</t>
+          <t>9786257940016</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Gelecekçi</t>
+          <t>Üç Kafadar Bir Kütüphane</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786058025592</t>
+          <t>9786257940009</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Bay Lumumba</t>
+          <t>Anka Kuşu Karcı Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786058025585</t>
+          <t>9786058007529</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Roman</t>
+          <t>Yolculuk Bir Nefes</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257940061</t>
+          <t>9786058042049</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Esinlenme</t>
+          <t>Bir Ölü Bir Deli Bir Aşk</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786058199675</t>
+          <t>9786058199668</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Döngüsü</t>
+          <t>Gezegen</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786058007512</t>
+          <t>9786257940047</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Aziz Hatıralar</t>
+          <t>Hayat Şimdi Başlar</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786058007505</t>
+          <t>9786257940092</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Annemin Elleri</t>
+          <t>Kırıp Döktüklerim</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786058042025</t>
+          <t>9786257940054</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Meyname</t>
+          <t>Muazzez’e Mektuplar</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786058007598</t>
+          <t>9786257940030</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Doğru Konuş</t>
+          <t>Hayalciler</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257940023</t>
+          <t>9786257940115</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Zarf Zihin</t>
+          <t>Gelecekçi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786058042032</t>
+          <t>9786058025592</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sırtlan Karası</t>
+          <t>Bay Lumumba</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257940498</t>
+          <t>9786058025585</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Kayıp Roman</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786058042094</t>
+          <t>9786257940061</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yörünge 3185</t>
+          <t>Esinlenme</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>84</v>
+        <v>120</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786058042070</t>
+          <t>9786058199675</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Gece Örtüsü</t>
+          <t>Kelebeğin Döngüsü</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786058025509</t>
+          <t>9786058007512</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Susmağa Ağıt</t>
+          <t>Aziz Hatıralar</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786058042063</t>
+          <t>9786058007505</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Annemin Elleri</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
+          <t>9786058042025</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Meyname</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786058007598</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Doğru Konuş</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786257940023</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Zarf Zihin</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786058042032</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Sırtlan Karası</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786257940498</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Baba</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786058042094</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Yörünge 3185</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786058042070</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Ölümün Gece Örtüsü</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786058025509</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Susmağa Ağıt</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786058042063</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
           <t>9786256100794</t>
         </is>
       </c>
-      <c r="B318" s="1" t="inlineStr">
+      <c r="B327" s="1" t="inlineStr">
         <is>
           <t>Düş Ozanı</t>
         </is>
       </c>
-      <c r="C318" s="1">
+      <c r="C327" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>