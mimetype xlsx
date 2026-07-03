--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,4930 +85,4975 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256100916</t>
+          <t>9786256100961</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun Yemini</t>
+          <t>Kiraz Gezegeni</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256100909</t>
+          <t>9786256100954</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güzel Miyim Ben Suzan Teyze?</t>
+          <t>Ruhum İstanbul Bedenim Kore</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256100893</t>
+          <t>9786256100930</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Esarete Direnen İyilik</t>
+          <t>Hello, Türk!</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>700</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256100923</t>
+          <t>9786256100916</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Parmağın Güncesi</t>
+          <t>Kuzgun Yemini</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256100855</t>
+          <t>9786256100909</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Aşkı</t>
+          <t>Güzel Miyim Ben Suzan Teyze?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256100886</t>
+          <t>9786256100893</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Uzak Sahillerde</t>
+          <t>Esarete Direnen İyilik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256100879</t>
+          <t>9786256100923</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Benden Gözlerini Kaçırma</t>
+          <t>Altıncı Parmağın Güncesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256100844</t>
+          <t>9786256100855</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Değişikler</t>
+          <t>Kırlangıç Aşkı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256100824</t>
+          <t>9786256100886</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Değiştir</t>
+          <t>Kalbim Uzak Sahillerde</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256100732</t>
+          <t>9786256100879</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sıkışmış Anlar Üzerine</t>
+          <t>Benden Gözlerini Kaçırma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256100800</t>
+          <t>9786256100844</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şükran</t>
+          <t>Değişikler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>460</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258357585</t>
+          <t>9786256100824</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gösterişli Bunalımlar</t>
+          <t>Değiştir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256100787</t>
+          <t>9786256100732</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Baba Balina Nerede?</t>
+          <t>Zamana Sıkışmış Anlar Üzerine</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256100749</t>
+          <t>9786256100800</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Öylesine Yaşamlar</t>
+          <t>Şükran</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>460</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256100756</t>
+          <t>9786258357585</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Efendi Melankoliye Büründü</t>
+          <t>Gösterişli Bunalımlar</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256100718</t>
+          <t>9786256100787</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>S'övgü Tanığı</t>
+          <t>Baba Balina Nerede?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256100770</t>
+          <t>9786256100749</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Terk</t>
+          <t>Öylesine Yaşamlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>580</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256100763</t>
+          <t>9786256100756</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Vajinasını Terk Eden Kadın</t>
+          <t>Efendi Melankoliye Büründü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256100725</t>
+          <t>9786256100718</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Martı Çıkmazı</t>
+          <t>S'övgü Tanığı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256100688</t>
+          <t>9786256100770</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Absürt İnsan</t>
+          <t>Terk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>580</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256100701</t>
+          <t>9786256100763</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler 2</t>
+          <t>Vajinasını Terk Eden Kadın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256100695</t>
+          <t>9786256100725</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler</t>
+          <t>Martı Çıkmazı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256100664</t>
+          <t>9786256100688</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Burada Herkes Tanıdık</t>
+          <t>Absürt İnsan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256100671</t>
+          <t>9786256100701</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ben Pauline’i Arıyorum Ama O</t>
+          <t>Gölgedekiler 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>440</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256100640</t>
+          <t>9786256100695</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Boşluktakiler</t>
+          <t>Gölgedekiler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256100633</t>
+          <t>9786256100664</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Geçerken</t>
+          <t>Burada Herkes Tanıdık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256100657</t>
+          <t>9786256100671</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Hakimi</t>
+          <t>Ben Pauline’i Arıyorum Ama O</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256100596</t>
+          <t>9786256100640</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kusurun En Sevdiğim</t>
+          <t>Boşluktakiler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256100626</t>
+          <t>9786256100633</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Pembe Sokak</t>
+          <t>Yaşamak Geçerken</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256100589</t>
+          <t>9786256100657</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kerberos</t>
+          <t>Bozkırın Hakimi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256100619</t>
+          <t>9786256100596</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sert Yokuş</t>
+          <t>Kusurun En Sevdiğim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256100602</t>
+          <t>9786256100626</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Orkide: Sinemaların Kızı</t>
+          <t>Pembe Sokak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>440</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256100442</t>
+          <t>9786256100589</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ahular Meydanı</t>
+          <t>Kerberos</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256100572</t>
+          <t>9786256100619</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yara'dan</t>
+          <t>Sert Yokuş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256100541</t>
+          <t>9786256100602</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dönmez Bazı Şerpalar</t>
+          <t>Hayalet Orkide: Sinemaların Kızı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256100558</t>
+          <t>9786256100442</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Dans Eden Şiirler</t>
+          <t>Ahular Meydanı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256100565</t>
+          <t>9786256100572</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güllerin İçinden</t>
+          <t>Yara'dan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256100527</t>
+          <t>9786256100541</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk, Bir Ömür, Bir Beste</t>
+          <t>Dönmez Bazı Şerpalar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256100534</t>
+          <t>9786256100558</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kalsana Dedi Bana</t>
+          <t>Sevgiyle Dans Eden Şiirler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256100497</t>
+          <t>9786256100565</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tarifini Veriyorum Yetimliğin Lütfen Not Edin!</t>
+          <t>Güllerin İçinden</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256100503</t>
+          <t>9786256100527</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Rujdan Dökülenler</t>
+          <t>Bir Aşk, Bir Ömür, Bir Beste</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256100510</t>
+          <t>9786256100534</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Biraz Adam</t>
+          <t>Kalsana Dedi Bana</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256100480</t>
+          <t>9786256100497</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hiçlikten Gelenler</t>
+          <t>Tarifini Veriyorum Yetimliğin Lütfen Not Edin!</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256100459</t>
+          <t>9786256100503</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Annesinin Kuması Kuzusu</t>
+          <t>Kırmızı Rujdan Dökülenler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256100428</t>
+          <t>9786256100510</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Umudu Kutsayan Bilgeler</t>
+          <t>Biraz Adam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256100435</t>
+          <t>9786256100480</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kral Kapısı</t>
+          <t>Hiçlikten Gelenler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256100473</t>
+          <t>9786256100459</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Delilerimi İpe Astım</t>
+          <t>Annesinin Kuması Kuzusu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256100466</t>
+          <t>9786256100428</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sivrisinek</t>
+          <t>Umudu Kutsayan Bilgeler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256100404</t>
+          <t>9786256100435</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sadece</t>
+          <t>Kral Kapısı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256100411</t>
+          <t>9786256100473</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ah Ayla!</t>
+          <t>Delilerimi İpe Astım</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256100398</t>
+          <t>9786256100466</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığım Sessiz Değil</t>
+          <t>Sivrisinek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256100381</t>
+          <t>9786256100404</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tik Tak: Yaşamın Ucunda</t>
+          <t>Sadece</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256100374</t>
+          <t>9786256100411</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Döngüm</t>
+          <t>Ah Ayla!</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256100343</t>
+          <t>9786256100398</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Çakravartin’in Yol Hikâyesi</t>
+          <t>Yalnızlığım Sessiz Değil</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256100350</t>
+          <t>9786256100381</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sus Pus Gri</t>
+          <t>Tik Tak: Yaşamın Ucunda</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256100367</t>
+          <t>9786256100374</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Çıkanlar 2/ Köşede Kalmasın</t>
+          <t>Döngüm</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256100336</t>
+          <t>9786256100343</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Zeynep</t>
+          <t>Bir Çakravartin’in Yol Hikâyesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256100329</t>
+          <t>9786256100350</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kurumaya Astığım Düşler</t>
+          <t>Sus Pus Gri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256100121</t>
+          <t>9786256100367</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zihinkırım</t>
+          <t>Pencereden Çıkanlar 2/ Köşede Kalmasın</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258357929</t>
+          <t>9786256100336</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Raziye</t>
+          <t>Zeynep</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256100312</t>
+          <t>9786256100329</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Simin’in Çocukları</t>
+          <t>Kurumaya Astığım Düşler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256100282</t>
+          <t>9786256100121</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sarı</t>
+          <t>Zihinkırım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258357592</t>
+          <t>9786258357929</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kralların Kralı</t>
+          <t>Raziye</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256100114</t>
+          <t>9786256100312</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bugünden Ötesi</t>
+          <t>Simin’in Çocukları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258357110</t>
+          <t>9786256100282</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yakan Top</t>
+          <t>Sarı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256100107</t>
+          <t>9786258357592</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Annemin Küpeleri</t>
+          <t>Kralların Kralı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256100299</t>
+          <t>9786256100114</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları: Meslek Bilinci</t>
+          <t>Bugünden Ötesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256100305</t>
+          <t>9786258357110</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları: Bir Planlama Çalışması</t>
+          <t>Yakan Top</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258357578</t>
+          <t>9786256100107</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çikos Mondikos</t>
+          <t>Annemin Küpeleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258357431</t>
+          <t>9786256100299</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Görülmemiştir</t>
+          <t>Bir Kütüphanecinin Hatıraları: Meslek Bilinci</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258357097</t>
+          <t>9786256100305</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Bir Kütüphanecinin Hatıraları: Bir Planlama Çalışması</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256100268</t>
+          <t>9786258357578</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Tufan</t>
+          <t>Çikos Mondikos</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256100176</t>
+          <t>9786258357431</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Derdistan</t>
+          <t>Görülmemiştir</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256100275</t>
+          <t>9786258357097</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Haziran</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256100251</t>
+          <t>9786256100268</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Lebensmüde</t>
+          <t>Yüreğimdeki Tufan</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256100220</t>
+          <t>9786256100176</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Arsız Hayat</t>
+          <t>Derdistan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256100244</t>
+          <t>9786256100275</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Leyla’nın Kuleleri</t>
+          <t>Haziran</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256100206</t>
+          <t>9786256100251</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Garip</t>
+          <t>Lebensmüde</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256100237</t>
+          <t>9786256100220</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Ole</t>
+          <t>Arsız Hayat</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258357974</t>
+          <t>9786256100244</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Leyla’nın Kuleleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256100138</t>
+          <t>9786256100206</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Filozof Limon</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256100169</t>
+          <t>9786256100237</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bir Alaturka Odysseia</t>
+          <t>Benim Adım Ole</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256100145</t>
+          <t>9786258357974</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığından Süzülen Şiirler</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258357780</t>
+          <t>9786256100138</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Apartman Hikayeleri</t>
+          <t>Filozof Limon</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256100190</t>
+          <t>9786256100169</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şahmeran’ın Ölümü</t>
+          <t>Bir Alaturka Odysseia</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056100183</t>
+          <t>9786256100145</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Akman Az Efe 'nin Öykü Tulumu</t>
+          <t>Ay Işığından Süzülen Şiirler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256100152</t>
+          <t>9786258357780</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çizgi</t>
+          <t>Apartman Hikayeleri</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256100091</t>
+          <t>9786256100190</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Şahmeran’ın Ölümü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258357776</t>
+          <t>9786056100183</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Akman Az Efe 'nin Öykü Tulumu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258357769</t>
+          <t>9786256100152</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kapıların Ardı</t>
+          <t>Çizgi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256100077</t>
+          <t>9786256100091</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Gölge İdare Mahkemesi</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256100084</t>
+          <t>9786258357776</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Şiir Yazmasın</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258357967</t>
+          <t>9786258357769</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dino'nun İçindeki Kelebekler</t>
+          <t>Kapıların Ardı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258357950</t>
+          <t>9786256100077</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Karantinapolis</t>
+          <t>Gölge İdare Mahkemesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258357899</t>
+          <t>9786256100084</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İnsan</t>
+          <t>Erkekler Şiir Yazmasın</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258357936</t>
+          <t>9786258357967</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Metinler</t>
+          <t>Dino'nun İçindeki Kelebekler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258357943</t>
+          <t>9786258357950</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sezar'ın Kuyruğu</t>
+          <t>Karantinapolis</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258357905</t>
+          <t>9786258357899</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>İnsan</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258357882</t>
+          <t>9786258357936</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dilimdeki Kelimeler</t>
+          <t>Tehlikeli Metinler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258357875</t>
+          <t>9786258357943</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Uğuldayış</t>
+          <t>Sezar'ın Kuyruğu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258357912</t>
+          <t>9786258357905</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Giden</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258357806</t>
+          <t>9786258357882</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tıngı</t>
+          <t>Dilimdeki Kelimeler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258357745</t>
+          <t>9786258357875</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yerler Atlası</t>
+          <t>Uğuldayış</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258357820</t>
+          <t>9786258357912</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Zülfanur - Ahlashan</t>
+          <t>Giden</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258357837</t>
+          <t>9786258357806</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Yolculuk</t>
+          <t>Tıngı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258357851</t>
+          <t>9786258357745</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ömürlük Deniz Nöbetçisi</t>
+          <t>Kayıp Yerler Atlası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258357868</t>
+          <t>9786258357820</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mahzen</t>
+          <t>Zülfanur - Ahlashan</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258357844</t>
+          <t>9786258357837</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kuklarizm</t>
+          <t>İnsanlığa Yolculuk</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258357783</t>
+          <t>9786258357851</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kışkırtıcı Eşikler</t>
+          <t>Ömürlük Deniz Nöbetçisi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258357813</t>
+          <t>9786258357868</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İntihar Eden Öğretmen Okulu</t>
+          <t>Mahzen</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258357738</t>
+          <t>9786258357844</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Düğüm Düğüm</t>
+          <t>Kuklarizm</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258357752</t>
+          <t>9786258357783</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzelse Sebebi Sensin</t>
+          <t>Kışkırtıcı Eşikler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>228</v>
+        <v>240</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258357721</t>
+          <t>9786258357813</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>İntihar Eden Öğretmen Okulu</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258357691</t>
+          <t>9786258357738</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kelebek</t>
+          <t>Düğüm Düğüm</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>228</v>
+        <v>220</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258357707</t>
+          <t>9786258357752</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>5 Kuşak</t>
+          <t>Hayat Güzelse Sebebi Sensin</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258357714</t>
+          <t>9786258357721</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Türkan</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>124</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258357684</t>
+          <t>9786258357691</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ve Erirdi Zaman</t>
+          <t>Ölümsüz Kelebek</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>160</v>
+        <v>228</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258357677</t>
+          <t>9786258357707</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kentim Gizimli Hikayeleri</t>
+          <t>5 Kuşak</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258357639</t>
+          <t>9786258357714</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aşk’ın İzinde Dansı</t>
+          <t>Türkan</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258357646</t>
+          <t>9786258357684</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İnciferaye</t>
+          <t>Ve Erirdi Zaman</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258357660</t>
+          <t>9786258357677</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Üç Ölü Domuz</t>
+          <t>Kentim Gizimli Hikayeleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258357653</t>
+          <t>9786258357639</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Ukdeler</t>
+          <t>Yaşamın Aşk’ın İzinde Dansı</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258357608</t>
+          <t>9786258357646</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Krizi</t>
+          <t>İnciferaye</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>88</v>
+        <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258357622</t>
+          <t>9786258357660</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Apansızı</t>
+          <t>Üç Ölü Domuz</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>114</v>
+        <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258357615</t>
+          <t>9786258357653</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Şirret Ajans</t>
+          <t>Dikenli Ukdeler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>144</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258357424</t>
+          <t>9786258357608</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Su</t>
+          <t>İnsanlık Krizi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>114</v>
+        <v>88</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258357448</t>
+          <t>9786258357622</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Çanı</t>
+          <t>Apansızı</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>114</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258357561</t>
+          <t>9786258357615</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Leblebi Makinesi</t>
+          <t>Şirret Ajans</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258357509</t>
+          <t>9786258357424</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Sayfalar</t>
+          <t>Kızıl Su</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>114</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258357554</t>
+          <t>9786258357448</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Pera’da Aşk</t>
+          <t>Rüzgar Çanı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258357547</t>
+          <t>9786258357561</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kuş Uykusu Masalları</t>
+          <t>Leblebi Makinesi</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258357530</t>
+          <t>9786258357509</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Marika</t>
+          <t>Yırtık Sayfalar</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258357523</t>
+          <t>9786258357554</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yeni Atandım</t>
+          <t>Pera’da Aşk</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258357516</t>
+          <t>9786258357547</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Öyküler  Görünenin Ötesinde</t>
+          <t>Kuş Uykusu Masalları</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258357493</t>
+          <t>9786258357530</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Karayel</t>
+          <t>Matmazel Marika</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258357486</t>
+          <t>9786258357523</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sadakatle Başlar</t>
+          <t>Yeni Atandım</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258357455</t>
+          <t>9786258357516</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Yarı Gerçek Öyküler</t>
+          <t>Tuhaf Öyküler  Görünenin Ötesinde</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258357479</t>
+          <t>9786258357493</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Fındık ve Ceviz</t>
+          <t>Karayel</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258357462</t>
+          <t>9786258357486</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Nonna’nın Şifa Defteri</t>
+          <t>Aşk Sadakatle Başlar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258357103</t>
+          <t>9786258357455</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Güz</t>
+          <t>Yarı Gerçek Öyküler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258357264</t>
+          <t>9786258357479</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Çırak</t>
+          <t>Fındık ve Ceviz</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258357394</t>
+          <t>9786258357462</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Söylemek İstiyorum</t>
+          <t>Nonna’nın Şifa Defteri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258357417</t>
+          <t>9786258357103</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık</t>
+          <t>Üçüncü Güz</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258357400</t>
+          <t>9786258357264</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın İçindeki Sevda</t>
+          <t>Çırak</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258357196</t>
+          <t>9786258357394</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yılda İki Gün</t>
+          <t>Şarkı Söylemek İstiyorum</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258357172</t>
+          <t>9786258357417</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Vefa</t>
+          <t>Alacakaranlık</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258357226</t>
+          <t>9786258357400</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Düşüyle</t>
+          <t>Karanlığın İçindeki Sevda</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258357271</t>
+          <t>9786258357196</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Rind Doğum Ve Ölüm Arasında</t>
+          <t>Yedi Yılda İki Gün</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258357233</t>
+          <t>9786258357172</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Avlunun Kadınları</t>
+          <t>Vefa</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258357219</t>
+          <t>9786258357226</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çocuk İle Geleceğim</t>
+          <t>Mustafa Kemal Düşüyle</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258357202</t>
+          <t>9786258357271</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Rind Doğum Ve Ölüm Arasında</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258357240</t>
+          <t>9786258357233</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bukowski’nin Oğlu</t>
+          <t>Avlunun Kadınları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258357318</t>
+          <t>9786258357219</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>İçimdeki Çocuk İle Geleceğim</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258357325</t>
+          <t>9786258357202</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258357257</t>
+          <t>9786258357240</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Öykü</t>
+          <t>Bukowski’nin Oğlu</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258357332</t>
+          <t>9786258357318</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258357288</t>
+          <t>9786258357325</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kör Pusula</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258357301</t>
+          <t>9786258357257</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>İsimsiz Öykü</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258357363</t>
+          <t>9786258357332</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258357349</t>
+          <t>9786258357288</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kağnı</t>
+          <t>Kör Pusula</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258357370</t>
+          <t>9786258357301</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258357295</t>
+          <t>9786258357363</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258357356</t>
+          <t>9786258357349</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Kağnı</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258357387</t>
+          <t>9786258357370</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kanın Kaderi - Ennerhia Anlatıları</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258357189</t>
+          <t>9786258357295</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>O An</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258357165</t>
+          <t>9786258357356</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Hikayede Kalmasın</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258357141</t>
+          <t>9786258357387</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Yolculuk</t>
+          <t>Kanın Kaderi - Ennerhia Anlatıları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258357158</t>
+          <t>9786258357189</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>O An</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257940931</t>
+          <t>9786258357165</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İki</t>
+          <t>Hikayede Kalmasın</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258357127</t>
+          <t>9786258357141</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Harf Otu</t>
+          <t>Yüzyıllık Yolculuk</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258357134</t>
+          <t>9786258357158</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sahibe</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258357080</t>
+          <t>9786257940931</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Gitmek</t>
+          <t>İki</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258357066</t>
+          <t>9786258357127</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Racconizm Vol. 2 - Keşke Yavaş Yavaş Acele Etseydim</t>
+          <t>Harf Otu</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258357073</t>
+          <t>9786258357134</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>İçimde Bahçeler</t>
+          <t>Sahibe</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258357035</t>
+          <t>9786258357080</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Acımasız Buz Yangını</t>
+          <t>Gitmek</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257940948</t>
+          <t>9786258357066</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İncili Köşk'te Son Gece</t>
+          <t>Racconizm Vol. 2 - Keşke Yavaş Yavaş Acele Etseydim</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258357042</t>
+          <t>9786258357073</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Giderken Şarkımı Söyle</t>
+          <t>İçimde Bahçeler</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258357059</t>
+          <t>9786258357035</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Acımasız Buz Yangını</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257940924</t>
+          <t>9786257940948</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Adsız Kızın Masalı</t>
+          <t>İncili Köşk'te Son Gece</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258357028</t>
+          <t>9786258357042</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Giderken Şarkımı Söyle</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258357011</t>
+          <t>9786258357059</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Kırıldığı Vakit</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258357004</t>
+          <t>9786257940924</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mükerrem Hanım’ın Kuşkonmaz Maşası</t>
+          <t>Adsız Kızın Masalı</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257940993</t>
+          <t>9786258357028</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Düş Tıkırtıları Yazarevi 2022 Koleksiyonu</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257940849</t>
+          <t>9786258357011</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olmak - Ötesi</t>
+          <t>Ruhların Kırıldığı Vakit</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257940962</t>
+          <t>9786258357004</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Bir Kasabanın Cinnetlik Hikayesi</t>
+          <t>Mükerrem Hanım’ın Kuşkonmaz Maşası</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257940979</t>
+          <t>9786257940993</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kayalı</t>
+          <t>Düş Tıkırtıları Yazarevi 2022 Koleksiyonu</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257940955</t>
+          <t>9786257940849</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Körebe</t>
+          <t>Kadın Olmak - Ötesi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257940986</t>
+          <t>9786257940962</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sıfırıncı Hasta</t>
+          <t>Bir Kasabanın Cinnetlik Hikayesi</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257940917</t>
+          <t>9786257940979</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Üzerinden Yasadışı Göç</t>
+          <t>Kayalı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257940900</t>
+          <t>9786257940955</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yusuf İle Iseul</t>
+          <t>Körebe</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257940894</t>
+          <t>9786257940986</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Çıkanlar</t>
+          <t>Sıfırıncı Hasta</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257940887</t>
+          <t>9786257940917</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Stefan Zweig’ın Veda Mektubu</t>
+          <t>Türkiye Üzerinden Yasadışı Göç</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257940870</t>
+          <t>9786257940900</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Müfide</t>
+          <t>Yusuf İle Iseul</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257940863</t>
+          <t>9786257940894</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kartaca</t>
+          <t>Pencereden Çıkanlar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257940337</t>
+          <t>9786257940887</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2020 Şiir Yıllığı</t>
+          <t>Stefan Zweig’ın Veda Mektubu</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257940832</t>
+          <t>9786257940870</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Z</t>
+          <t>Müfide</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257940740</t>
+          <t>9786257940863</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Firkete</t>
+          <t>Kartaca</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257940856</t>
+          <t>9786257940337</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yük</t>
+          <t>2020 Şiir Yıllığı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257940689</t>
+          <t>9786257940832</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Olasılıksızlık</t>
+          <t>Matmazel Z</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257940719</t>
+          <t>9786257940740</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Güz Basamakları</t>
+          <t>Firkete</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257940696</t>
+          <t>9786257940856</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ah</t>
+          <t>Yük</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257940580</t>
+          <t>9786257940689</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hafıza</t>
+          <t>Faili Meçhul Olasılıksızlık</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257940597</t>
+          <t>9786257940719</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Demirdağlı</t>
+          <t>Güz Basamakları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257940573</t>
+          <t>9786257940696</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mimozalar Çürürken</t>
+          <t>Ah</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257940757</t>
+          <t>9786257940580</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Denizli Aynanın Sırları</t>
+          <t>Hafıza</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257940788</t>
+          <t>9786257940597</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Rind</t>
+          <t>Demirdağlı</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257940801</t>
+          <t>9786257940573</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabın Yazarı Öldü</t>
+          <t>Mimozalar Çürürken</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257940726</t>
+          <t>9786257940757</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunyalar</t>
+          <t>Denizli Aynanın Sırları</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257940795</t>
+          <t>9786257940788</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Eğrelti Otları Şarkı Söyler Mi?</t>
+          <t>Rind</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257940733</t>
+          <t>9786257940801</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mavi Söğüt</t>
+          <t>Bu Kitabın Yazarı Öldü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257940771</t>
+          <t>9786257940726</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Bir Kahraman Adayının Güncesi</t>
+          <t>Son Sardunyalar</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257940818</t>
+          <t>9786257940795</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Tahtaboşa Gelen Kuşlar</t>
+          <t>Eğrelti Otları Şarkı Söyler Mi?</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257940764</t>
+          <t>9786257940733</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sinestezi</t>
+          <t>Mavi Söğüt</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257940825</t>
+          <t>9786257940771</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Jordan Endülüs ve Elma Ağacı</t>
+          <t>Bir Kahraman Adayının Güncesi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786058007543</t>
+          <t>9786257940818</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Model Evren</t>
+          <t>Tahtaboşa Gelen Kuşlar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786058007536</t>
+          <t>9786257940764</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Gök Tuzağı</t>
+          <t>Sinestezi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786058042087</t>
+          <t>9786257940825</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Anlatamadıklarım</t>
+          <t>Jordan Endülüs ve Elma Ağacı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058025530</t>
+          <t>9786058007543</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Bir Luvi’nin Ölümü</t>
+          <t>Model Evren</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>18</v>
+        <v>140</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058025516</t>
+          <t>9786058007536</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>6-7 Eylül 1955 Olayları ve Efsun’un Son Mektubu</t>
+          <t>Gök Tuzağı</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058025523</t>
+          <t>9786058042087</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Zemra</t>
+          <t>Anlatamadıklarım</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058025554</t>
+          <t>9786058025530</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Tekila</t>
+          <t>Bir Luvi’nin Ölümü</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>110</v>
+        <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058025561</t>
+          <t>9786058025516</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>6-7 Eylül 1955 Olayları ve Efsun’un Son Mektubu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058025547</t>
+          <t>9786058025523</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Gemi Öyküleri</t>
+          <t>Zemra</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058042001</t>
+          <t>9786058025554</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Babamın Hikayesi</t>
+          <t>Tekila</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058199682</t>
+          <t>9786058025561</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Başına Hüzün Tek Başına Mutluluk</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058199651</t>
+          <t>9786058025547</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Günebakan Sani</t>
+          <t>Gemi Öyküleri</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786056726262</t>
+          <t>9786058042001</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Acı Masal</t>
+          <t>Babamın Hikayesi</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058199606</t>
+          <t>9786058199682</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Saçımda Limon Çekirdekleri</t>
+          <t>Yalnız Başına Hüzün Tek Başına Mutluluk</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056726293</t>
+          <t>9786058199651</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sadık Dostlara</t>
+          <t>Günebakan Sani</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056726255</t>
+          <t>9786056726262</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ayaklanmış Yüreğim</t>
+          <t>Acı Masal</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056726248</t>
+          <t>9786058199606</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Pati Öyküleri</t>
+          <t>Saçımda Limon Çekirdekleri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>64</v>
+        <v>110</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786058199644</t>
+          <t>9786056726293</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kıyısındaki Adam</t>
+          <t>Sadık Dostlara</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786058199637</t>
+          <t>9786056726255</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Diablo'nun Günlüğü</t>
+          <t>Ayaklanmış Yüreğim</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786058199620</t>
+          <t>9786056726248</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Yazılı İletişim ve Raporlama Teknikleri</t>
+          <t>Pati Öyküleri</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>180</v>
+        <v>64</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786056726231</t>
+          <t>9786058199644</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Belleği</t>
+          <t>Dünyanın Kıyısındaki Adam</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786056726224</t>
+          <t>9786058199637</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Nar Köyü</t>
+          <t>Diablo'nun Günlüğü</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058199613</t>
+          <t>9786058199620</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Son Gemi - Antoloji 2</t>
+          <t>Yazılı İletişim ve Raporlama Teknikleri</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786056726217</t>
+          <t>9786056726231</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
+          <t>Doğu'nun Belleği</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786056726279</t>
+          <t>9786056726224</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sıradan  Mevzular</t>
+          <t>Nar Köyü</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786056726286</t>
+          <t>9786058199613</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Mevsim</t>
+          <t>Son Gemi - Antoloji 2</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056726200</t>
+          <t>9786056726217</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Son Gemi - Antoloji 1</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257940313</t>
+          <t>9786056726279</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Öleceğini Bilen Kadınlar</t>
+          <t>Sıradan  Mevzular</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257940320</t>
+          <t>9786056726286</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ardından</t>
+          <t>Altıncı Mevsim</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257940238</t>
+          <t>9786056726200</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Yolda</t>
+          <t>Son Gemi - Antoloji 1</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257940450</t>
+          <t>9786257940313</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İrmik - Renkli ve Meraklı</t>
+          <t>Öleceğini Bilen Kadınlar</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257940542</t>
+          <t>9786257940320</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret</t>
+          <t>Ardından</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257940559</t>
+          <t>9786257940238</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ben Gibi</t>
+          <t>Yolda</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257940467</t>
+          <t>9786257940450</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yolum Umutla</t>
+          <t>İrmik - Renkli ve Meraklı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>64</v>
+        <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257940108</t>
+          <t>9786257940542</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Kod</t>
+          <t>Ziyaret</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257940627</t>
+          <t>9786257940559</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kaygıların Küçük Meydanı</t>
+          <t>Ben Gibi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>28</v>
+        <v>160</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257940566</t>
+          <t>9786257940467</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Cennetteki Şeytanlar</t>
+          <t>Yolum Umutla</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>160</v>
+        <v>64</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257940443</t>
+          <t>9786257940108</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Düş Tıkırtıları</t>
+          <t>Kod</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257940665</t>
+          <t>9786257940627</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Bir Gecelik Gelin Çiçeği</t>
+          <t>Kaygıların Küçük Meydanı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257940672</t>
+          <t>9786257940566</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ayrılığı Aşkla Sevdim</t>
+          <t>Cennetteki Şeytanlar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257940481</t>
+          <t>9786257940443</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Mutsuz Kadınlar Kulübü</t>
+          <t>Düş Tıkırtıları</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257940269</t>
+          <t>9786257940665</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Unutulan</t>
+          <t>Bir Gecelik Gelin Çiçeği</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257940702</t>
+          <t>9786257940672</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Düş İzi</t>
+          <t>Ayrılığı Aşkla Sevdim</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257940610</t>
+          <t>9786257940481</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Korsika Umuda Yolculuk 124+5</t>
+          <t>Mutsuz Kadınlar Kulübü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257940504</t>
+          <t>9786257940269</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Diğer Rezaletler</t>
+          <t>Unutulan</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257940245</t>
+          <t>9786257940702</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>In Light of the Past Why Have  I Become a Vegetarian?</t>
+          <t>Düş İzi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257940252</t>
+          <t>9786257940610</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Işığında Neden Vejetaryen Oldum?</t>
+          <t>Korsika Umuda Yolculuk 124+5</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257940221</t>
+          <t>9786257940504</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Çember</t>
+          <t>Aşk ve Diğer Rezaletler</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257940382</t>
+          <t>9786257940245</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Viraj</t>
+          <t>In Light of the Past Why Have  I Become a Vegetarian?</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257940405</t>
+          <t>9786257940252</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Sen Yoksun Ben Varım</t>
+          <t>Geçmişin Işığında Neden Vejetaryen Oldum?</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257940375</t>
+          <t>9786257940221</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Markella'yı Beklerken</t>
+          <t>Çember</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257940658</t>
+          <t>9786257940382</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Saat</t>
+          <t>Viraj</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786058007581</t>
+          <t>9786257940405</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ölü Serçelerin Bahçesi</t>
+          <t>Sen Yoksun Ben Varım</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257940535</t>
+          <t>9786257940375</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ben Eskiden Çocuktum</t>
+          <t>Markella'yı Beklerken</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257940351</t>
+          <t>9786257940658</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Kara Gergedan</t>
+          <t>Zamansız Saat</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257940368</t>
+          <t>9786058007581</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Akordiyoncu</t>
+          <t>Ölü Serçelerin Bahçesi</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257940511</t>
+          <t>9786257940535</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kırk Birinci Evin Banyosu</t>
+          <t>Ben Eskiden Çocuktum</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257940528</t>
+          <t>9786257940351</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Diğer Ülke Vatandaşı</t>
+          <t>Kara Gergedan</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257940603</t>
+          <t>9786257940368</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kurt ile Kuzu</t>
+          <t>Akordiyoncu</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257940641</t>
+          <t>9786257940511</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Atlası</t>
+          <t>Kırk Birinci Evin Banyosu</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257940634</t>
+          <t>9786257940528</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Gizlilik Saati</t>
+          <t>Diğer Ülke Vatandaşı</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257940290</t>
+          <t>9786257940603</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Huzursuz Adamlar</t>
+          <t>Kurt ile Kuzu</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257940306</t>
+          <t>9786257940641</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım En Güzel Dün</t>
+          <t>Ruhumun Atlası</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257940436</t>
+          <t>9786257940634</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Bipolar</t>
+          <t>Gizlilik Saati</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257940177</t>
+          <t>9786257940290</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kusurun En Sevdiğim</t>
+          <t>Huzursuz Adamlar</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257940139</t>
+          <t>9786257940306</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Eski, Sonra, Şimdi</t>
+          <t>Yaşadığım En Güzel Dün</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257940283</t>
+          <t>9786257940436</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Tanrıgöz</t>
+          <t>Bipolar</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257940276</t>
+          <t>9786257940177</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Koğuş</t>
+          <t>Kusurun En Sevdiğim</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257940474</t>
+          <t>9786257940139</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>Eski, Sonra, Şimdi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257940399</t>
+          <t>9786257940283</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Gezip Gördüklerim</t>
+          <t>Tanrıgöz</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257940078</t>
+          <t>9786257940276</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Midilli</t>
+          <t>Üçüncü Koğuş</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257940429</t>
+          <t>9786257940474</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Racconizm (Ciltli)</t>
+          <t>Hera</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257940191</t>
+          <t>9786257940399</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Özgür Renkler</t>
+          <t>Gezip Gördüklerim</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257940207</t>
+          <t>9786257940078</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Sen Yüreğimdeki Yarayı Bir Görsen</t>
+          <t>Hatırla Midilli</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257940085</t>
+          <t>9786257940429</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Munganga</t>
+          <t>Racconizm (Ciltli)</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257940412</t>
+          <t>9786257940191</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Lotus Kalbi</t>
+          <t>Özgür Renkler</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257940146</t>
+          <t>9786257940207</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Taşı</t>
+          <t>Sen Yüreğimdeki Yarayı Bir Görsen</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257940122</t>
+          <t>9786257940085</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dar Vakitte Düş</t>
+          <t>Munganga</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786058042018</t>
+          <t>9786257940412</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>İnsan Unuturum Sanır</t>
+          <t>Lotus Kalbi</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786058199699</t>
+          <t>9786257940146</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Normal İnsan</t>
+          <t>Zümrüt Taşı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257940214</t>
+          <t>9786257940122</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Tepetaklak Öyküler</t>
+          <t>Dar Vakitte Düş</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786058007567</t>
+          <t>9786058042018</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Güc'cüg Pirens</t>
+          <t>İnsan Unuturum Sanır</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>25</v>
+        <v>160</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786058042056</t>
+          <t>9786058199699</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>On Bir Öykü</t>
+          <t>Birkaç Normal İnsan</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786058025578</t>
+          <t>9786257940214</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Zehrimar</t>
+          <t>Tepetaklak Öyküler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257940153</t>
+          <t>9786058007567</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Suretler</t>
+          <t>Güc'cüg Pirens</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786058007550</t>
+          <t>9786058042056</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Zat-ı Muhterem'in Mektupları</t>
+          <t>On Bir Öykü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257940016</t>
+          <t>9786058025578</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Üç Kafadar Bir Kütüphane</t>
+          <t>Zehrimar</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257940009</t>
+          <t>9786257940153</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu Karcı Dağı Efsanesi</t>
+          <t>Gölgedeki Suretler</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786058007529</t>
+          <t>9786058007550</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Bir Nefes</t>
+          <t>Zat-ı Muhterem'in Mektupları</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786058042049</t>
+          <t>9786257940016</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölü Bir Deli Bir Aşk</t>
+          <t>Üç Kafadar Bir Kütüphane</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786058199668</t>
+          <t>9786257940009</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Gezegen</t>
+          <t>Anka Kuşu Karcı Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257940047</t>
+          <t>9786058007529</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Hayat Şimdi Başlar</t>
+          <t>Yolculuk Bir Nefes</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257940092</t>
+          <t>9786058042049</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kırıp Döktüklerim</t>
+          <t>Bir Ölü Bir Deli Bir Aşk</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257940054</t>
+          <t>9786058199668</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Muazzez’e Mektuplar</t>
+          <t>Gezegen</t>
         </is>
       </c>
       <c r="C309" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257940030</t>
+          <t>9786257940047</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Hayalciler</t>
+          <t>Hayat Şimdi Başlar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257940115</t>
+          <t>9786257940092</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Gelecekçi</t>
+          <t>Kırıp Döktüklerim</t>
         </is>
       </c>
       <c r="C311" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786058025592</t>
+          <t>9786257940054</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Bay Lumumba</t>
+          <t>Muazzez’e Mektuplar</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786058025585</t>
+          <t>9786257940030</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Roman</t>
+          <t>Hayalciler</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257940061</t>
+          <t>9786257940115</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Esinlenme</t>
+          <t>Gelecekçi</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786058199675</t>
+          <t>9786058025592</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Döngüsü</t>
+          <t>Bay Lumumba</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786058007512</t>
+          <t>9786058025585</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Aziz Hatıralar</t>
+          <t>Kayıp Roman</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786058007505</t>
+          <t>9786257940061</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Annemin Elleri</t>
+          <t>Esinlenme</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786058042025</t>
+          <t>9786058199675</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Meyname</t>
+          <t>Kelebeğin Döngüsü</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786058007598</t>
+          <t>9786058007512</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Doğru Konuş</t>
+          <t>Aziz Hatıralar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257940023</t>
+          <t>9786058007505</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Zarf Zihin</t>
+          <t>Annemin Elleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786058042032</t>
+          <t>9786058042025</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Sırtlan Karası</t>
+          <t>Meyname</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257940498</t>
+          <t>9786058007598</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Doğru Konuş</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786058042094</t>
+          <t>9786257940023</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yörünge 3185</t>
+          <t>Zarf Zihin</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>84</v>
+        <v>110</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786058042070</t>
+          <t>9786058042032</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Gece Örtüsü</t>
+          <t>Sırtlan Karası</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786058025509</t>
+          <t>9786257940498</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Susmağa Ağıt</t>
+          <t>Baba</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786058042063</t>
+          <t>9786058042094</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Yörünge 3185</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>180</v>
+        <v>84</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
+          <t>9786058042070</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Ölümün Gece Örtüsü</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786058025509</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Susmağa Ağıt</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786058042063</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
           <t>9786256100794</t>
         </is>
       </c>
-      <c r="B327" s="1" t="inlineStr">
+      <c r="B330" s="1" t="inlineStr">
         <is>
           <t>Düş Ozanı</t>
         </is>
       </c>
-      <c r="C327" s="1">
+      <c r="C330" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>