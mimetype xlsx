--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,4975 +85,5080 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256100961</t>
+          <t>9786258840049</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Gezegeni</t>
+          <t>Gacinga</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256100954</t>
+          <t>9786258840018</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ruhum İstanbul Bedenim Kore</t>
+          <t>İçimdeki Kadın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256100930</t>
+          <t>9786256100947</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hello, Türk!</t>
+          <t>Ateş Böcekleri Elimi Yakar mı?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256100916</t>
+          <t>9786258840001</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun Yemini</t>
+          <t>Önce Çay İçelim Muhabir Abla</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>480</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256100909</t>
+          <t>9786256100992</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Güzel Miyim Ben Suzan Teyze?</t>
+          <t>Ömrü Aydınlatan Yazgı (Aşk)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256100893</t>
+          <t>9786256100985</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Esarete Direnen İyilik</t>
+          <t>Kapı Kapanınca</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256100923</t>
+          <t>9786256100978</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Parmağın Güncesi</t>
+          <t>İsyanın İçinde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256100855</t>
+          <t>9786256100961</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Aşkı</t>
+          <t>Kiraz Gezegeni</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256100886</t>
+          <t>9786256100954</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Uzak Sahillerde</t>
+          <t>Ruhum İstanbul Bedenim Kore</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256100879</t>
+          <t>9786256100930</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Benden Gözlerini Kaçırma</t>
+          <t>Hello, Türk!</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256100844</t>
+          <t>9786256100916</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Değişikler</t>
+          <t>Kuzgun Yemini</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256100824</t>
+          <t>9786256100909</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Değiştir</t>
+          <t>Güzel Miyim Ben Suzan Teyze?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256100732</t>
+          <t>9786256100893</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sıkışmış Anlar Üzerine</t>
+          <t>Esarete Direnen İyilik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256100800</t>
+          <t>9786256100923</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şükran</t>
+          <t>Altıncı Parmağın Güncesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>460</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258357585</t>
+          <t>9786256100855</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gösterişli Bunalımlar</t>
+          <t>Kırlangıç Aşkı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256100787</t>
+          <t>9786256100886</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Baba Balina Nerede?</t>
+          <t>Kalbim Uzak Sahillerde</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256100749</t>
+          <t>9786256100879</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Öylesine Yaşamlar</t>
+          <t>Benden Gözlerini Kaçırma</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256100756</t>
+          <t>9786256100844</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Efendi Melankoliye Büründü</t>
+          <t>Değişikler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256100718</t>
+          <t>9786256100824</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>S'övgü Tanığı</t>
+          <t>Değiştir</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256100770</t>
+          <t>9786256100732</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Terk</t>
+          <t>Zamana Sıkışmış Anlar Üzerine</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>580</v>
+        <v>480</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256100763</t>
+          <t>9786256100800</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vajinasını Terk Eden Kadın</t>
+          <t>Şükran</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>460</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256100725</t>
+          <t>9786258357585</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Martı Çıkmazı</t>
+          <t>Gösterişli Bunalımlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256100688</t>
+          <t>9786256100787</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Absürt İnsan</t>
+          <t>Baba Balina Nerede?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256100701</t>
+          <t>9786256100749</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler 2</t>
+          <t>Öylesine Yaşamlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256100695</t>
+          <t>9786256100756</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gölgedekiler</t>
+          <t>Efendi Melankoliye Büründü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256100664</t>
+          <t>9786256100718</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Burada Herkes Tanıdık</t>
+          <t>S'övgü Tanığı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256100671</t>
+          <t>9786256100770</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ben Pauline’i Arıyorum Ama O</t>
+          <t>Terk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256100640</t>
+          <t>9786256100763</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Boşluktakiler</t>
+          <t>Vajinasını Terk Eden Kadın</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256100633</t>
+          <t>9786256100725</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Geçerken</t>
+          <t>Martı Çıkmazı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256100657</t>
+          <t>9786256100688</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Hakimi</t>
+          <t>Absürt İnsan</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256100596</t>
+          <t>9786256100701</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kusurun En Sevdiğim</t>
+          <t>Gölgedekiler 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>440</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256100626</t>
+          <t>9786256100695</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Pembe Sokak</t>
+          <t>Gölgedekiler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256100589</t>
+          <t>9786256100664</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kerberos</t>
+          <t>Burada Herkes Tanıdık</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256100619</t>
+          <t>9786256100671</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sert Yokuş</t>
+          <t>Ben Pauline’i Arıyorum Ama O</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256100602</t>
+          <t>9786256100640</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Orkide: Sinemaların Kızı</t>
+          <t>Boşluktakiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256100442</t>
+          <t>9786256100633</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ahular Meydanı</t>
+          <t>Yaşamak Geçerken</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256100572</t>
+          <t>9786256100657</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yara'dan</t>
+          <t>Bozkırın Hakimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>380</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256100541</t>
+          <t>9786256100596</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dönmez Bazı Şerpalar</t>
+          <t>Kusurun En Sevdiğim</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256100558</t>
+          <t>9786256100626</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyle Dans Eden Şiirler</t>
+          <t>Pembe Sokak</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256100565</t>
+          <t>9786256100589</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Güllerin İçinden</t>
+          <t>Kerberos</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256100527</t>
+          <t>9786256100619</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk, Bir Ömür, Bir Beste</t>
+          <t>Sert Yokuş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256100534</t>
+          <t>9786256100602</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kalsana Dedi Bana</t>
+          <t>Hayalet Orkide: Sinemaların Kızı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>260</v>
+        <v>440</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256100497</t>
+          <t>9786256100442</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tarifini Veriyorum Yetimliğin Lütfen Not Edin!</t>
+          <t>Ahular Meydanı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256100503</t>
+          <t>9786256100572</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Rujdan Dökülenler</t>
+          <t>Yara'dan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256100510</t>
+          <t>9786256100541</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Biraz Adam</t>
+          <t>Dönmez Bazı Şerpalar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256100480</t>
+          <t>9786256100558</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hiçlikten Gelenler</t>
+          <t>Sevgiyle Dans Eden Şiirler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256100459</t>
+          <t>9786256100565</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Annesinin Kuması Kuzusu</t>
+          <t>Güllerin İçinden</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256100428</t>
+          <t>9786256100527</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Umudu Kutsayan Bilgeler</t>
+          <t>Bir Aşk, Bir Ömür, Bir Beste</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256100435</t>
+          <t>9786256100534</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kral Kapısı</t>
+          <t>Kalsana Dedi Bana</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256100473</t>
+          <t>9786256100497</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Delilerimi İpe Astım</t>
+          <t>Tarifini Veriyorum Yetimliğin Lütfen Not Edin!</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256100466</t>
+          <t>9786256100503</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sivrisinek</t>
+          <t>Kırmızı Rujdan Dökülenler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256100404</t>
+          <t>9786256100510</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sadece</t>
+          <t>Biraz Adam</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256100411</t>
+          <t>9786256100480</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ah Ayla!</t>
+          <t>Hiçlikten Gelenler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256100398</t>
+          <t>9786256100459</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığım Sessiz Değil</t>
+          <t>Annesinin Kuması Kuzusu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256100381</t>
+          <t>9786256100428</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tik Tak: Yaşamın Ucunda</t>
+          <t>Umudu Kutsayan Bilgeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256100374</t>
+          <t>9786256100435</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Döngüm</t>
+          <t>Kral Kapısı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256100343</t>
+          <t>9786256100473</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Çakravartin’in Yol Hikâyesi</t>
+          <t>Delilerimi İpe Astım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256100350</t>
+          <t>9786256100466</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sus Pus Gri</t>
+          <t>Sivrisinek</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256100367</t>
+          <t>9786256100404</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Çıkanlar 2/ Köşede Kalmasın</t>
+          <t>Sadece</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256100336</t>
+          <t>9786256100411</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Zeynep</t>
+          <t>Ah Ayla!</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256100329</t>
+          <t>9786256100398</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kurumaya Astığım Düşler</t>
+          <t>Yalnızlığım Sessiz Değil</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256100121</t>
+          <t>9786256100381</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Zihinkırım</t>
+          <t>Tik Tak: Yaşamın Ucunda</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258357929</t>
+          <t>9786256100374</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Raziye</t>
+          <t>Döngüm</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256100312</t>
+          <t>9786256100343</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Simin’in Çocukları</t>
+          <t>Bir Çakravartin’in Yol Hikâyesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256100282</t>
+          <t>9786256100350</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sarı</t>
+          <t>Sus Pus Gri</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258357592</t>
+          <t>9786256100367</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kralların Kralı</t>
+          <t>Pencereden Çıkanlar 2/ Köşede Kalmasın</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256100114</t>
+          <t>9786256100336</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bugünden Ötesi</t>
+          <t>Zeynep</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258357110</t>
+          <t>9786256100329</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yakan Top</t>
+          <t>Kurumaya Astığım Düşler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256100107</t>
+          <t>9786256100121</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Annemin Küpeleri</t>
+          <t>Zihinkırım</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256100299</t>
+          <t>9786258357929</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları: Meslek Bilinci</t>
+          <t>Raziye</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256100305</t>
+          <t>9786256100312</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları: Bir Planlama Çalışması</t>
+          <t>Simin’in Çocukları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258357578</t>
+          <t>9786256100282</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çikos Mondikos</t>
+          <t>Sarı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258357431</t>
+          <t>9786258357592</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Görülmemiştir</t>
+          <t>Kralların Kralı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258357097</t>
+          <t>9786256100114</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Bugünden Ötesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256100268</t>
+          <t>9786258357110</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Tufan</t>
+          <t>Yakan Top</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256100176</t>
+          <t>9786256100107</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Derdistan</t>
+          <t>Annemin Küpeleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256100275</t>
+          <t>9786256100299</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Haziran</t>
+          <t>Bir Kütüphanecinin Hatıraları: Meslek Bilinci</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256100251</t>
+          <t>9786256100305</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Lebensmüde</t>
+          <t>Bir Kütüphanecinin Hatıraları: Bir Planlama Çalışması</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256100220</t>
+          <t>9786258357578</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Arsız Hayat</t>
+          <t>Çikos Mondikos</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256100244</t>
+          <t>9786258357431</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Leyla’nın Kuleleri</t>
+          <t>Görülmemiştir</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256100206</t>
+          <t>9786258357097</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Garip</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256100237</t>
+          <t>9786256100268</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Ole</t>
+          <t>Yüreğimdeki Tufan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258357974</t>
+          <t>9786256100176</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Derdistan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256100138</t>
+          <t>9786256100275</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Filozof Limon</t>
+          <t>Haziran</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256100169</t>
+          <t>9786256100251</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bir Alaturka Odysseia</t>
+          <t>Lebensmüde</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256100145</t>
+          <t>9786256100220</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığından Süzülen Şiirler</t>
+          <t>Arsız Hayat</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258357780</t>
+          <t>9786256100244</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Apartman Hikayeleri</t>
+          <t>Leyla’nın Kuleleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256100190</t>
+          <t>9786256100206</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şahmeran’ın Ölümü</t>
+          <t>Garip</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056100183</t>
+          <t>9786256100237</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Akman Az Efe 'nin Öykü Tulumu</t>
+          <t>Benim Adım Ole</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256100152</t>
+          <t>9786258357974</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Çizgi</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256100091</t>
+          <t>9786256100138</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Filozof Limon</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258357776</t>
+          <t>9786256100169</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Bir Alaturka Odysseia</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258357769</t>
+          <t>9786256100145</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kapıların Ardı</t>
+          <t>Ay Işığından Süzülen Şiirler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256100077</t>
+          <t>9786258357780</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Gölge İdare Mahkemesi</t>
+          <t>Apartman Hikayeleri</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256100084</t>
+          <t>9786256100190</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Erkekler Şiir Yazmasın</t>
+          <t>Şahmeran’ın Ölümü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258357967</t>
+          <t>9786056100183</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dino'nun İçindeki Kelebekler</t>
+          <t>Akman Az Efe 'nin Öykü Tulumu</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258357950</t>
+          <t>9786256100152</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Karantinapolis</t>
+          <t>Çizgi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258357899</t>
+          <t>9786256100091</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İnsan</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258357936</t>
+          <t>9786258357776</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Metinler</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258357943</t>
+          <t>9786258357769</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sezar'ın Kuyruğu</t>
+          <t>Kapıların Ardı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258357905</t>
+          <t>9786256100077</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Gölge İdare Mahkemesi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258357882</t>
+          <t>9786256100084</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dilimdeki Kelimeler</t>
+          <t>Erkekler Şiir Yazmasın</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258357875</t>
+          <t>9786258357967</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Uğuldayış</t>
+          <t>Dino'nun İçindeki Kelebekler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258357912</t>
+          <t>9786258357950</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Giden</t>
+          <t>Karantinapolis</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258357806</t>
+          <t>9786258357899</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tıngı</t>
+          <t>İnsan</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258357745</t>
+          <t>9786258357936</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yerler Atlası</t>
+          <t>Tehlikeli Metinler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258357820</t>
+          <t>9786258357943</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Zülfanur - Ahlashan</t>
+          <t>Sezar'ın Kuyruğu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258357837</t>
+          <t>9786258357905</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Yolculuk</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258357851</t>
+          <t>9786258357882</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ömürlük Deniz Nöbetçisi</t>
+          <t>Dilimdeki Kelimeler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258357868</t>
+          <t>9786258357875</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mahzen</t>
+          <t>Uğuldayış</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258357844</t>
+          <t>9786258357912</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kuklarizm</t>
+          <t>Giden</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258357783</t>
+          <t>9786258357806</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kışkırtıcı Eşikler</t>
+          <t>Tıngı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258357813</t>
+          <t>9786258357745</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İntihar Eden Öğretmen Okulu</t>
+          <t>Kayıp Yerler Atlası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258357738</t>
+          <t>9786258357820</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Düğüm Düğüm</t>
+          <t>Zülfanur - Ahlashan</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258357752</t>
+          <t>9786258357837</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hayat Güzelse Sebebi Sensin</t>
+          <t>İnsanlığa Yolculuk</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>228</v>
+        <v>220</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258357721</t>
+          <t>9786258357851</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Bir Kütüphanecinin Hatıraları</t>
+          <t>Ömürlük Deniz Nöbetçisi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258357691</t>
+          <t>9786258357868</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kelebek</t>
+          <t>Mahzen</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>228</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258357707</t>
+          <t>9786258357844</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>5 Kuşak</t>
+          <t>Kuklarizm</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258357714</t>
+          <t>9786258357783</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Türkan</t>
+          <t>Kışkırtıcı Eşikler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>124</v>
+        <v>240</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258357684</t>
+          <t>9786258357813</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ve Erirdi Zaman</t>
+          <t>İntihar Eden Öğretmen Okulu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258357677</t>
+          <t>9786258357738</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kentim Gizimli Hikayeleri</t>
+          <t>Düğüm Düğüm</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258357639</t>
+          <t>9786258357752</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Aşk’ın İzinde Dansı</t>
+          <t>Hayat Güzelse Sebebi Sensin</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>120</v>
+        <v>228</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258357646</t>
+          <t>9786258357721</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İnciferaye</t>
+          <t>Bir Kütüphanecinin Hatıraları</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258357660</t>
+          <t>9786258357691</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Üç Ölü Domuz</t>
+          <t>Ölümsüz Kelebek</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>140</v>
+        <v>228</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258357653</t>
+          <t>9786258357707</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Ukdeler</t>
+          <t>5 Kuşak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258357608</t>
+          <t>9786258357714</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Krizi</t>
+          <t>Türkan</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>88</v>
+        <v>124</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258357622</t>
+          <t>9786258357684</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Apansızı</t>
+          <t>Ve Erirdi Zaman</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>114</v>
+        <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258357615</t>
+          <t>9786258357677</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Şirret Ajans</t>
+          <t>Kentim Gizimli Hikayeleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>144</v>
+        <v>160</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258357424</t>
+          <t>9786258357639</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Su</t>
+          <t>Yaşamın Aşk’ın İzinde Dansı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258357448</t>
+          <t>9786258357646</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Çanı</t>
+          <t>İnciferaye</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>114</v>
+        <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258357561</t>
+          <t>9786258357660</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Leblebi Makinesi</t>
+          <t>Üç Ölü Domuz</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258357509</t>
+          <t>9786258357653</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Sayfalar</t>
+          <t>Dikenli Ukdeler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258357554</t>
+          <t>9786258357608</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Pera’da Aşk</t>
+          <t>İnsanlık Krizi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>120</v>
+        <v>88</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258357547</t>
+          <t>9786258357622</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kuş Uykusu Masalları</t>
+          <t>Apansızı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258357530</t>
+          <t>9786258357615</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Marika</t>
+          <t>Şirret Ajans</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>160</v>
+        <v>144</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258357523</t>
+          <t>9786258357424</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yeni Atandım</t>
+          <t>Kızıl Su</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258357516</t>
+          <t>9786258357448</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Öyküler  Görünenin Ötesinde</t>
+          <t>Rüzgar Çanı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>120</v>
+        <v>114</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258357493</t>
+          <t>9786258357561</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Karayel</t>
+          <t>Leblebi Makinesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258357486</t>
+          <t>9786258357509</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sadakatle Başlar</t>
+          <t>Yırtık Sayfalar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258357455</t>
+          <t>9786258357554</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Yarı Gerçek Öyküler</t>
+          <t>Pera’da Aşk</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258357479</t>
+          <t>9786258357547</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Fındık ve Ceviz</t>
+          <t>Kuş Uykusu Masalları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258357462</t>
+          <t>9786258357530</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Nonna’nın Şifa Defteri</t>
+          <t>Matmazel Marika</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258357103</t>
+          <t>9786258357523</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Güz</t>
+          <t>Yeni Atandım</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258357264</t>
+          <t>9786258357516</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çırak</t>
+          <t>Tuhaf Öyküler  Görünenin Ötesinde</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258357394</t>
+          <t>9786258357493</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Şarkı Söylemek İstiyorum</t>
+          <t>Karayel</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258357417</t>
+          <t>9786258357486</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık</t>
+          <t>Aşk Sadakatle Başlar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258357400</t>
+          <t>9786258357455</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın İçindeki Sevda</t>
+          <t>Yarı Gerçek Öyküler</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258357196</t>
+          <t>9786258357479</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yılda İki Gün</t>
+          <t>Fındık ve Ceviz</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258357172</t>
+          <t>9786258357462</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Vefa</t>
+          <t>Nonna’nın Şifa Defteri</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258357226</t>
+          <t>9786258357103</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Düşüyle</t>
+          <t>Üçüncü Güz</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258357271</t>
+          <t>9786258357264</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Rind Doğum Ve Ölüm Arasında</t>
+          <t>Çırak</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258357233</t>
+          <t>9786258357394</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Avlunun Kadınları</t>
+          <t>Şarkı Söylemek İstiyorum</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258357219</t>
+          <t>9786258357417</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Çocuk İle Geleceğim</t>
+          <t>Alacakaranlık</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258357202</t>
+          <t>9786258357400</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Karanlığın İçindeki Sevda</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258357240</t>
+          <t>9786258357196</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Bukowski’nin Oğlu</t>
+          <t>Yedi Yılda İki Gün</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258357318</t>
+          <t>9786258357172</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Vefa</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258357325</t>
+          <t>9786258357226</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Mustafa Kemal Düşüyle</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258357257</t>
+          <t>9786258357271</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Öykü</t>
+          <t>Rind Doğum Ve Ölüm Arasında</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258357332</t>
+          <t>9786258357233</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Ses</t>
+          <t>Avlunun Kadınları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258357288</t>
+          <t>9786258357219</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kör Pusula</t>
+          <t>İçimdeki Çocuk İle Geleceğim</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258357301</t>
+          <t>9786258357202</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258357363</t>
+          <t>9786258357240</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Bukowski’nin Oğlu</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258357349</t>
+          <t>9786258357318</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kağnı</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258357370</t>
+          <t>9786258357325</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258357295</t>
+          <t>9786258357257</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>İsimsiz Öykü</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258357356</t>
+          <t>9786258357332</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Esirler</t>
+          <t>Ses</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258357387</t>
+          <t>9786258357288</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kanın Kaderi - Ennerhia Anlatıları</t>
+          <t>Kör Pusula</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258357189</t>
+          <t>9786258357301</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>O An</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258357165</t>
+          <t>9786258357363</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Hikayede Kalmasın</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258357141</t>
+          <t>9786258357349</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Yolculuk</t>
+          <t>Kağnı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258357158</t>
+          <t>9786258357370</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257940931</t>
+          <t>9786258357295</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İki</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258357127</t>
+          <t>9786258357356</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Harf Otu</t>
+          <t>Esirler</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258357134</t>
+          <t>9786258357387</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Sahibe</t>
+          <t>Kanın Kaderi - Ennerhia Anlatıları</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258357080</t>
+          <t>9786258357189</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Gitmek</t>
+          <t>O An</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258357066</t>
+          <t>9786258357165</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Racconizm Vol. 2 - Keşke Yavaş Yavaş Acele Etseydim</t>
+          <t>Hikayede Kalmasın</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258357073</t>
+          <t>9786258357141</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İçimde Bahçeler</t>
+          <t>Yüzyıllık Yolculuk</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258357035</t>
+          <t>9786258357158</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Acımasız Buz Yangını</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257940948</t>
+          <t>9786257940931</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İncili Köşk'te Son Gece</t>
+          <t>İki</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258357042</t>
+          <t>9786258357127</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Giderken Şarkımı Söyle</t>
+          <t>Harf Otu</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258357059</t>
+          <t>9786258357134</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Sahibe</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257940924</t>
+          <t>9786258357080</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Adsız Kızın Masalı</t>
+          <t>Gitmek</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258357028</t>
+          <t>9786258357066</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Arzu</t>
+          <t>Racconizm Vol. 2 - Keşke Yavaş Yavaş Acele Etseydim</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258357011</t>
+          <t>9786258357073</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Kırıldığı Vakit</t>
+          <t>İçimde Bahçeler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258357004</t>
+          <t>9786258357035</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mükerrem Hanım’ın Kuşkonmaz Maşası</t>
+          <t>Acımasız Buz Yangını</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257940993</t>
+          <t>9786257940948</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Düş Tıkırtıları Yazarevi 2022 Koleksiyonu</t>
+          <t>İncili Köşk'te Son Gece</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257940849</t>
+          <t>9786258357042</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olmak - Ötesi</t>
+          <t>Giderken Şarkımı Söyle</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257940962</t>
+          <t>9786258357059</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Bir Kasabanın Cinnetlik Hikayesi</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257940979</t>
+          <t>9786257940924</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kayalı</t>
+          <t>Adsız Kızın Masalı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257940955</t>
+          <t>9786258357028</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Körebe</t>
+          <t>Arzu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257940986</t>
+          <t>9786258357011</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sıfırıncı Hasta</t>
+          <t>Ruhların Kırıldığı Vakit</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257940917</t>
+          <t>9786258357004</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Üzerinden Yasadışı Göç</t>
+          <t>Mükerrem Hanım’ın Kuşkonmaz Maşası</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257940900</t>
+          <t>9786257940993</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yusuf İle Iseul</t>
+          <t>Düş Tıkırtıları Yazarevi 2022 Koleksiyonu</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257940894</t>
+          <t>9786257940849</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Pencereden Çıkanlar</t>
+          <t>Kadın Olmak - Ötesi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257940887</t>
+          <t>9786257940962</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Stefan Zweig’ın Veda Mektubu</t>
+          <t>Bir Kasabanın Cinnetlik Hikayesi</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257940870</t>
+          <t>9786257940979</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Müfide</t>
+          <t>Kayalı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257940863</t>
+          <t>9786257940955</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kartaca</t>
+          <t>Körebe</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257940337</t>
+          <t>9786257940986</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2020 Şiir Yıllığı</t>
+          <t>Sıfırıncı Hasta</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257940832</t>
+          <t>9786257940917</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Matmazel Z</t>
+          <t>Türkiye Üzerinden Yasadışı Göç</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257940740</t>
+          <t>9786257940900</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Firkete</t>
+          <t>Yusuf İle Iseul</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257940856</t>
+          <t>9786257940894</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yük</t>
+          <t>Pencereden Çıkanlar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257940689</t>
+          <t>9786257940887</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Olasılıksızlık</t>
+          <t>Stefan Zweig’ın Veda Mektubu</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257940719</t>
+          <t>9786257940870</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Güz Basamakları</t>
+          <t>Müfide</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257940696</t>
+          <t>9786257940863</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ah</t>
+          <t>Kartaca</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257940580</t>
+          <t>9786257940337</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Hafıza</t>
+          <t>2020 Şiir Yıllığı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257940597</t>
+          <t>9786257940832</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Demirdağlı</t>
+          <t>Matmazel Z</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257940573</t>
+          <t>9786257940740</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Mimozalar Çürürken</t>
+          <t>Firkete</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257940757</t>
+          <t>9786257940856</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Denizli Aynanın Sırları</t>
+          <t>Yük</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257940788</t>
+          <t>9786257940689</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Rind</t>
+          <t>Faili Meçhul Olasılıksızlık</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257940801</t>
+          <t>9786257940719</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabın Yazarı Öldü</t>
+          <t>Güz Basamakları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257940726</t>
+          <t>9786257940696</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunyalar</t>
+          <t>Ah</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257940795</t>
+          <t>9786257940580</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Eğrelti Otları Şarkı Söyler Mi?</t>
+          <t>Hafıza</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257940733</t>
+          <t>9786257940597</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mavi Söğüt</t>
+          <t>Demirdağlı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257940771</t>
+          <t>9786257940573</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Bir Kahraman Adayının Güncesi</t>
+          <t>Mimozalar Çürürken</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257940818</t>
+          <t>9786257940757</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tahtaboşa Gelen Kuşlar</t>
+          <t>Denizli Aynanın Sırları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257940764</t>
+          <t>9786257940788</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sinestezi</t>
+          <t>Rind</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257940825</t>
+          <t>9786257940801</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Jordan Endülüs ve Elma Ağacı</t>
+          <t>Bu Kitabın Yazarı Öldü</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058007543</t>
+          <t>9786257940726</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Model Evren</t>
+          <t>Son Sardunyalar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058007536</t>
+          <t>9786257940795</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Gök Tuzağı</t>
+          <t>Eğrelti Otları Şarkı Söyler Mi?</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058042087</t>
+          <t>9786257940733</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Anlatamadıklarım</t>
+          <t>Mavi Söğüt</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058025530</t>
+          <t>9786257940771</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Bir Luvi’nin Ölümü</t>
+          <t>Bir Kahraman Adayının Güncesi</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>18</v>
+        <v>120</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058025516</t>
+          <t>9786257940818</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>6-7 Eylül 1955 Olayları ve Efsun’un Son Mektubu</t>
+          <t>Tahtaboşa Gelen Kuşlar</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058025523</t>
+          <t>9786257940764</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Zemra</t>
+          <t>Sinestezi</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786058025554</t>
+          <t>9786257940825</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Tekila</t>
+          <t>Jordan Endülüs ve Elma Ağacı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786058025561</t>
+          <t>9786058007543</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Nar</t>
+          <t>Model Evren</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058025547</t>
+          <t>9786058007536</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gemi Öyküleri</t>
+          <t>Gök Tuzağı</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058042001</t>
+          <t>9786058042087</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Babamın Hikayesi</t>
+          <t>Anlatamadıklarım</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058199682</t>
+          <t>9786058025530</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Başına Hüzün Tek Başına Mutluluk</t>
+          <t>Bir Luvi’nin Ölümü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>140</v>
+        <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786058199651</t>
+          <t>9786058025516</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Günebakan Sani</t>
+          <t>6-7 Eylül 1955 Olayları ve Efsun’un Son Mektubu</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056726262</t>
+          <t>9786058025523</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Acı Masal</t>
+          <t>Zemra</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786058199606</t>
+          <t>9786058025554</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Saçımda Limon Çekirdekleri</t>
+          <t>Tekila</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056726293</t>
+          <t>9786058025561</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Sadık Dostlara</t>
+          <t>Nar</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786056726255</t>
+          <t>9786058025547</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ayaklanmış Yüreğim</t>
+          <t>Gemi Öyküleri</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056726248</t>
+          <t>9786058042001</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Pati Öyküleri</t>
+          <t>Babamın Hikayesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>64</v>
+        <v>120</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786058199644</t>
+          <t>9786058199682</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Kıyısındaki Adam</t>
+          <t>Yalnız Başına Hüzün Tek Başına Mutluluk</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786058199637</t>
+          <t>9786058199651</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Diablo'nun Günlüğü</t>
+          <t>Günebakan Sani</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058199620</t>
+          <t>9786056726262</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Yazılı İletişim ve Raporlama Teknikleri</t>
+          <t>Acı Masal</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786056726231</t>
+          <t>9786058199606</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Doğu'nun Belleği</t>
+          <t>Saçımda Limon Çekirdekleri</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786056726224</t>
+          <t>9786056726293</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Nar Köyü</t>
+          <t>Sadık Dostlara</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786058199613</t>
+          <t>9786056726255</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Son Gemi - Antoloji 2</t>
+          <t>Ayaklanmış Yüreğim</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056726217</t>
+          <t>9786056726248</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
+          <t>Pati Öyküleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>200</v>
+        <v>64</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786056726279</t>
+          <t>9786058199644</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Sıradan  Mevzular</t>
+          <t>Dünyanın Kıyısındaki Adam</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786056726286</t>
+          <t>9786058199637</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Mevsim</t>
+          <t>Diablo'nun Günlüğü</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786056726200</t>
+          <t>9786058199620</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Son Gemi - Antoloji 1</t>
+          <t>Yazılı İletişim ve Raporlama Teknikleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257940313</t>
+          <t>9786056726231</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Öleceğini Bilen Kadınlar</t>
+          <t>Doğu'nun Belleği</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257940320</t>
+          <t>9786056726224</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ardından</t>
+          <t>Nar Köyü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257940238</t>
+          <t>9786058199613</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Yolda</t>
+          <t>Son Gemi - Antoloji 2</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257940450</t>
+          <t>9786056726217</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İrmik - Renkli ve Meraklı</t>
+          <t>Cumhuriyet Dönemi Türk Edebiyatı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257940542</t>
+          <t>9786056726279</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret</t>
+          <t>Sıradan  Mevzular</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257940559</t>
+          <t>9786056726286</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ben Gibi</t>
+          <t>Altıncı Mevsim</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257940467</t>
+          <t>9786056726200</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Yolum Umutla</t>
+          <t>Son Gemi - Antoloji 1</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>64</v>
+        <v>110</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257940108</t>
+          <t>9786257940313</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kod</t>
+          <t>Öleceğini Bilen Kadınlar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257940627</t>
+          <t>9786257940320</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kaygıların Küçük Meydanı</t>
+          <t>Ardından</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>28</v>
+        <v>120</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257940566</t>
+          <t>9786257940238</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Cennetteki Şeytanlar</t>
+          <t>Yolda</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257940443</t>
+          <t>9786257940450</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Düş Tıkırtıları</t>
+          <t>İrmik - Renkli ve Meraklı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257940665</t>
+          <t>9786257940542</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Bir Gecelik Gelin Çiçeği</t>
+          <t>Ziyaret</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257940672</t>
+          <t>9786257940559</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Ayrılığı Aşkla Sevdim</t>
+          <t>Ben Gibi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257940481</t>
+          <t>9786257940467</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Mutsuz Kadınlar Kulübü</t>
+          <t>Yolum Umutla</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>140</v>
+        <v>64</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257940269</t>
+          <t>9786257940108</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Unutulan</t>
+          <t>Kod</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257940702</t>
+          <t>9786257940627</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Düş İzi</t>
+          <t>Kaygıların Küçük Meydanı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>100</v>
+        <v>28</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257940610</t>
+          <t>9786257940566</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Korsika Umuda Yolculuk 124+5</t>
+          <t>Cennetteki Şeytanlar</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257940504</t>
+          <t>9786257940443</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Diğer Rezaletler</t>
+          <t>Düş Tıkırtıları</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257940245</t>
+          <t>9786257940665</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>In Light of the Past Why Have  I Become a Vegetarian?</t>
+          <t>Bir Gecelik Gelin Çiçeği</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257940252</t>
+          <t>9786257940672</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Işığında Neden Vejetaryen Oldum?</t>
+          <t>Ayrılığı Aşkla Sevdim</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257940221</t>
+          <t>9786257940481</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Çember</t>
+          <t>Mutsuz Kadınlar Kulübü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257940382</t>
+          <t>9786257940269</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Viraj</t>
+          <t>Unutulan</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257940405</t>
+          <t>9786257940702</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sen Yoksun Ben Varım</t>
+          <t>Düş İzi</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257940375</t>
+          <t>9786257940610</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Markella'yı Beklerken</t>
+          <t>Korsika Umuda Yolculuk 124+5</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257940658</t>
+          <t>9786257940504</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Saat</t>
+          <t>Aşk ve Diğer Rezaletler</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786058007581</t>
+          <t>9786257940245</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Ölü Serçelerin Bahçesi</t>
+          <t>In Light of the Past Why Have  I Become a Vegetarian?</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257940535</t>
+          <t>9786257940252</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ben Eskiden Çocuktum</t>
+          <t>Geçmişin Işığında Neden Vejetaryen Oldum?</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257940351</t>
+          <t>9786257940221</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Kara Gergedan</t>
+          <t>Çember</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257940368</t>
+          <t>9786257940382</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Akordiyoncu</t>
+          <t>Viraj</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257940511</t>
+          <t>9786257940405</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kırk Birinci Evin Banyosu</t>
+          <t>Sen Yoksun Ben Varım</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257940528</t>
+          <t>9786257940375</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Diğer Ülke Vatandaşı</t>
+          <t>Markella'yı Beklerken</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257940603</t>
+          <t>9786257940658</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kurt ile Kuzu</t>
+          <t>Zamansız Saat</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257940641</t>
+          <t>9786058007581</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Atlası</t>
+          <t>Ölü Serçelerin Bahçesi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257940634</t>
+          <t>9786257940535</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Gizlilik Saati</t>
+          <t>Ben Eskiden Çocuktum</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257940290</t>
+          <t>9786257940351</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Huzursuz Adamlar</t>
+          <t>Kara Gergedan</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257940306</t>
+          <t>9786257940368</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım En Güzel Dün</t>
+          <t>Akordiyoncu</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257940436</t>
+          <t>9786257940511</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bipolar</t>
+          <t>Kırk Birinci Evin Banyosu</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257940177</t>
+          <t>9786257940528</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kusurun En Sevdiğim</t>
+          <t>Diğer Ülke Vatandaşı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257940139</t>
+          <t>9786257940603</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Eski, Sonra, Şimdi</t>
+          <t>Kurt ile Kuzu</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257940283</t>
+          <t>9786257940641</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Tanrıgöz</t>
+          <t>Ruhumun Atlası</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257940276</t>
+          <t>9786257940634</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Koğuş</t>
+          <t>Gizlilik Saati</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257940474</t>
+          <t>9786257940290</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Hera</t>
+          <t>Huzursuz Adamlar</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257940399</t>
+          <t>9786257940306</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Gezip Gördüklerim</t>
+          <t>Yaşadığım En Güzel Dün</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257940078</t>
+          <t>9786257940436</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Midilli</t>
+          <t>Bipolar</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>80</v>
+        <v>220</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257940429</t>
+          <t>9786257940177</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Racconizm (Ciltli)</t>
+          <t>Kusurun En Sevdiğim</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257940191</t>
+          <t>9786257940139</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Özgür Renkler</t>
+          <t>Eski, Sonra, Şimdi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257940207</t>
+          <t>9786257940283</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Sen Yüreğimdeki Yarayı Bir Görsen</t>
+          <t>Tanrıgöz</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257940085</t>
+          <t>9786257940276</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Munganga</t>
+          <t>Üçüncü Koğuş</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257940412</t>
+          <t>9786257940474</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Lotus Kalbi</t>
+          <t>Hera</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257940146</t>
+          <t>9786257940399</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Taşı</t>
+          <t>Gezip Gördüklerim</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257940122</t>
+          <t>9786257940078</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Dar Vakitte Düş</t>
+          <t>Hatırla Midilli</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786058042018</t>
+          <t>9786257940429</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>İnsan Unuturum Sanır</t>
+          <t>Racconizm (Ciltli)</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786058199699</t>
+          <t>9786257940191</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Birkaç Normal İnsan</t>
+          <t>Özgür Renkler</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257940214</t>
+          <t>9786257940207</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Tepetaklak Öyküler</t>
+          <t>Sen Yüreğimdeki Yarayı Bir Görsen</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786058007567</t>
+          <t>9786257940085</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Güc'cüg Pirens</t>
+          <t>Munganga</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786058042056</t>
+          <t>9786257940412</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>On Bir Öykü</t>
+          <t>Lotus Kalbi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786058025578</t>
+          <t>9786257940146</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Zehrimar</t>
+          <t>Zümrüt Taşı</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257940153</t>
+          <t>9786257940122</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Gölgedeki Suretler</t>
+          <t>Dar Vakitte Düş</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786058007550</t>
+          <t>9786058042018</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Zat-ı Muhterem'in Mektupları</t>
+          <t>İnsan Unuturum Sanır</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257940016</t>
+          <t>9786058199699</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Üç Kafadar Bir Kütüphane</t>
+          <t>Birkaç Normal İnsan</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257940009</t>
+          <t>9786257940214</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Anka Kuşu Karcı Dağı Efsanesi</t>
+          <t>Tepetaklak Öyküler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786058007529</t>
+          <t>9786058007567</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk Bir Nefes</t>
+          <t>Güc'cüg Pirens</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786058042049</t>
+          <t>9786058042056</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Bir Ölü Bir Deli Bir Aşk</t>
+          <t>On Bir Öykü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786058199668</t>
+          <t>9786058025578</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Gezegen</t>
+          <t>Zehrimar</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257940047</t>
+          <t>9786257940153</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Hayat Şimdi Başlar</t>
+          <t>Gölgedeki Suretler</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257940092</t>
+          <t>9786058007550</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Kırıp Döktüklerim</t>
+          <t>Zat-ı Muhterem'in Mektupları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257940054</t>
+          <t>9786257940016</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Muazzez’e Mektuplar</t>
+          <t>Üç Kafadar Bir Kütüphane</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257940030</t>
+          <t>9786257940009</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hayalciler</t>
+          <t>Anka Kuşu Karcı Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257940115</t>
+          <t>9786058007529</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Gelecekçi</t>
+          <t>Yolculuk Bir Nefes</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786058025592</t>
+          <t>9786058042049</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Bay Lumumba</t>
+          <t>Bir Ölü Bir Deli Bir Aşk</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786058025585</t>
+          <t>9786058199668</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Roman</t>
+          <t>Gezegen</t>
         </is>
       </c>
       <c r="C316" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257940061</t>
+          <t>9786257940047</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Esinlenme</t>
+          <t>Hayat Şimdi Başlar</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786058199675</t>
+          <t>9786257940092</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Döngüsü</t>
+          <t>Kırıp Döktüklerim</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786058007512</t>
+          <t>9786257940054</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Aziz Hatıralar</t>
+          <t>Muazzez’e Mektuplar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786058007505</t>
+          <t>9786257940030</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Annemin Elleri</t>
+          <t>Hayalciler</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786058042025</t>
+          <t>9786257940115</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Meyname</t>
+          <t>Gelecekçi</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786058007598</t>
+          <t>9786058025592</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Doğru Konuş</t>
+          <t>Bay Lumumba</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257940023</t>
+          <t>9786058025585</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Zarf Zihin</t>
+          <t>Kayıp Roman</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786058042032</t>
+          <t>9786257940061</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Sırtlan Karası</t>
+          <t>Esinlenme</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257940498</t>
+          <t>9786058199675</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Baba</t>
+          <t>Kelebeğin Döngüsü</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786058042094</t>
+          <t>9786058007512</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Yörünge 3185</t>
+          <t>Aziz Hatıralar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>84</v>
+        <v>180</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786058042070</t>
+          <t>9786058007505</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Gece Örtüsü</t>
+          <t>Annemin Elleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786058025509</t>
+          <t>9786058042025</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Susmağa Ağıt</t>
+          <t>Meyname</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786058042063</t>
+          <t>9786058007598</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>Doğru Konuş</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
+          <t>9786257940023</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Zarf Zihin</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786058042032</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Sırtlan Karası</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786257940498</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Baba</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786058042094</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Yörünge 3185</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786058042070</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Ölümün Gece Örtüsü</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786058025509</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Susmağa Ağıt</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786058042063</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
           <t>9786256100794</t>
         </is>
       </c>
-      <c r="B330" s="1" t="inlineStr">
+      <c r="B337" s="1" t="inlineStr">
         <is>
           <t>Düş Ozanı</t>
         </is>
       </c>
-      <c r="C330" s="1">
+      <c r="C337" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>