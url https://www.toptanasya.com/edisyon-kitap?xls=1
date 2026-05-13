--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,1165 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259370361</t>
+          <t>9786259370385</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Paşolar Evi</t>
+          <t>İstanbul Ekspres</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259370347</t>
+          <t>9786259370361</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Denizin Derinliklerinde</t>
+          <t>Paşolar Evi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259370316</t>
+          <t>9786259370347</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kakomira</t>
+          <t>Denizin Derinliklerinde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259370323</t>
+          <t>9786259370316</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Naif'in Listesi</t>
+          <t>Kakomira</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259370354</t>
+          <t>9786259370323</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Naif'in Listesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259370309</t>
+          <t>9786259370354</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bu Yuvarda</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259584799</t>
+          <t>9786259370309</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Piton Cevahir</t>
+          <t>Bu Yuvarda</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259584782</t>
+          <t>9786259584799</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Öykü ve Roman Yazma Sanatı</t>
+          <t>Piton Cevahir</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259584744</t>
+          <t>9786259584782</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar</t>
+          <t>Öykü ve Roman Yazma Sanatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259584768</t>
+          <t>9786259584744</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İlk Oyunlar</t>
+          <t>Kayıp Ruhlar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259584751</t>
+          <t>9786259584768</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Maviden - Deniz Güzeldir</t>
+          <t>İlk Oyunlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259584775</t>
+          <t>9786259584751</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Nobel</t>
+          <t>Maviden - Deniz Güzeldir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259584737</t>
+          <t>9786259584775</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Defne Yangını</t>
+          <t>Benim Adım Nobel</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259584713</t>
+          <t>9786259584737</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Zenginleştiren Yolculuk</t>
+          <t>Defne Yangını</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259584720</t>
+          <t>9786259584713</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Günbatımındaki Işıklı Yol</t>
+          <t>Hayatı Zenginleştiren Yolculuk</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259584706</t>
+          <t>9786259584720</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Babasız</t>
+          <t>Günbatımındaki Işıklı Yol</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259462790</t>
+          <t>9786259584706</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Ülke</t>
+          <t>Babasız</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259462776</t>
+          <t>9786259462790</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Lacivert Ülke</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259462783</t>
+          <t>9786259462776</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Son 11</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259462769</t>
+          <t>9786259462783</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Muamma</t>
+          <t>Son 11</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259462752</t>
+          <t>9786259462769</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Leyla Geçidi</t>
+          <t>Muamma</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259462738</t>
+          <t>9786259462752</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dolunayın Gözleri: Kurt Adamlar</t>
+          <t>Leyla Geçidi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259462721</t>
+          <t>9786259462738</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fil Yası</t>
+          <t>Dolunayın Gözleri: Kurt Adamlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259906287</t>
+          <t>9786259462721</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>32 Numaradaki Yolcu</t>
+          <t>Fil Yası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259462745</t>
+          <t>9786259906287</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Güzel mi Koksun?</t>
+          <t>32 Numaradaki Yolcu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259462714</t>
+          <t>9786259462745</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan</t>
+          <t>Güzel mi Koksun?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259462707</t>
+          <t>9786259462714</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Göbek Bağı</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259906270</t>
+          <t>9786259462707</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bi’ Müsaade Et Delireyim</t>
+          <t>Göbek Bağı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259906294</t>
+          <t>9786259906270</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Başka Diyarlar</t>
+          <t>Bi’ Müsaade Et Delireyim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259906263</t>
+          <t>9786259906294</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Holistik Varoluş</t>
+          <t>Başka Diyarlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259906256</t>
+          <t>9786259906263</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Makul</t>
+          <t>Holistik Varoluş</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259906218</t>
+          <t>9786259906256</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Makul</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259906225</t>
+          <t>9786259906218</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Pupa - Bir Katilin Kozasından Çıkışı</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259906249</t>
+          <t>9786259906225</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>#EvdekiAlgoritma</t>
+          <t>Pupa - Bir Katilin Kozasından Çıkışı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259906232</t>
+          <t>9786259906249</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunya</t>
+          <t>#EvdekiAlgoritma</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259906201</t>
+          <t>9786259906232</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’tan Çağatay Geçti</t>
+          <t>Son Sardunya</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057325990</t>
+          <t>9786259906201</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Özgürlük</t>
+          <t>Kıbrıs’tan Çağatay Geçti</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057325983</t>
+          <t>9786057325990</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Küçük Harfler Büyük Aşklar</t>
+          <t>Tepedeki Özgürlük</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057454782</t>
+          <t>9786057325983</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık</t>
+          <t>Küçük Harfler Büyük Aşklar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057325976</t>
+          <t>9786057454782</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çine Canavarı - Bir Seri Katilin Gerçek Yaşamöyküsü</t>
+          <t>Yaratıcılık</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057325969</t>
+          <t>9786057325976</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>1001 Fıçı Bira</t>
+          <t>Çine Canavarı - Bir Seri Katilin Gerçek Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057325952</t>
+          <t>9786057325969</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kör Nefret</t>
+          <t>1001 Fıçı Bira</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057325921</t>
+          <t>9786057325952</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Arketip</t>
+          <t>Kör Nefret</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057325945</t>
+          <t>9786057325921</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Yolculuğu - Dealleştirilmiş Benlik İmgesi</t>
+          <t>İçimdeki Arketip</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057325938</t>
+          <t>9786057325945</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Banliyö Kıraathanesi</t>
+          <t>Varoluş Yolculuğu - Dealleştirilmiş Benlik İmgesi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057325914</t>
+          <t>9786057325938</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Albatros’un Uçuşu - Bodrum’un Küçük İskender’i</t>
+          <t>Banliyö Kıraathanesi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057325907</t>
+          <t>9786057325914</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sen Yine Kışı Özleyeceksin</t>
+          <t>Albatros’un Uçuşu - Bodrum’un Küçük İskender’i</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057376893</t>
+          <t>9786057325907</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye</t>
+          <t>Sen Yine Kışı Özleyeceksin</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057376879</t>
+          <t>9786057376893</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Anahtarım Cebimde</t>
+          <t>Nereden Nereye</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057376886</t>
+          <t>9786057376879</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şehbal</t>
+          <t>Anahtarım Cebimde</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057376862</t>
+          <t>9786057376886</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımdan Üşüdüm</t>
+          <t>Şehbal</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057376855</t>
+          <t>9786057376862</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Bugün Başlar</t>
+          <t>Sol Yanımdan Üşüdüm</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057376831</t>
+          <t>9786057376855</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bir Şey Yok Mu?</t>
+          <t>Gelecek Bugün Başlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057376848</t>
+          <t>9786057376831</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Son Dokunuş</t>
+          <t>Tatlı Bir Şey Yok Mu?</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057376817</t>
+          <t>9786057376848</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Keşke Çocukken Okusaydım</t>
+          <t>Son Dokunuş</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057376824</t>
+          <t>9786057376817</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gelincikleri Sevmekten Vazgeçme Anne</t>
+          <t>Keşke Çocukken Okusaydım</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057376800</t>
+          <t>9786057376824</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Şeylerin Keşfi</t>
+          <t>Gelincikleri Sevmekten Vazgeçme Anne</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057454799</t>
+          <t>9786057376800</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Şifa Çözülme</t>
+          <t>Şüpheli Şeylerin Keşfi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254439476</t>
+          <t>9786057454799</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Beyin</t>
+          <t>Farkındalık Şifa Çözülme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057454744</t>
+          <t>9786254439476</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şifresiz ve Sırsız: Gerçek Satış</t>
+          <t>Beyin</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057454751</t>
+          <t>9786057454744</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İşim Gücüm Yaşamak</t>
+          <t>Şifresiz ve Sırsız: Gerçek Satış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057454768</t>
+          <t>9786057454751</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yaralar Sarılırken</t>
+          <t>İşim Gücüm Yaşamak</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057454737</t>
+          <t>9786057454768</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Karıncalar</t>
+          <t>Yaralar Sarılırken</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254439445</t>
+          <t>9786057454737</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk</t>
+          <t>Karıncalar</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254439438</t>
+          <t>9786254439445</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yaş</t>
+          <t>Mutluluk</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254439407</t>
+          <t>9786254439438</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sene 2020</t>
+          <t>Yaş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254439414</t>
+          <t>9786254439407</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bir Sonraki Ölüme Kadar</t>
+          <t>Sene 2020</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254439483</t>
+          <t>9786254439414</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nikah Sarhoşluğu</t>
+          <t>Bir Sonraki Ölüme Kadar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057454775</t>
+          <t>9786254439483</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Harf Öncesi</t>
+          <t>Nikah Sarhoşluğu</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057454720</t>
+          <t>9786057454775</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kum İskelesi</t>
+          <t>Harf Öncesi</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254439452</t>
+          <t>9786057454720</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Son Sözü Aşk Söyler</t>
+          <t>Kum İskelesi</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254439469</t>
+          <t>9786254439452</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Son Sözü Aşk Söyler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254439421</t>
+          <t>9786254439469</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Porno Yıldızı</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057454706</t>
+          <t>9786254439421</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşk'ın Halleri</t>
+          <t>Aynadaki Porno Yıldızı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786057454706</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Aşk'ın Halleri</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9786057454713</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Cinayet Saati</t>
         </is>
       </c>
-      <c r="C76" s="1">
+      <c r="C77" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>