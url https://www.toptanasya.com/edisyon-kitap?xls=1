--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1180 +85,1240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259370385</t>
+          <t>9786259224329</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Ekspres</t>
+          <t>İstanbul'un Kedileri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259370361</t>
+          <t>9786259224312</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Paşolar Evi</t>
+          <t>Seni Ben Çağırmadım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259370347</t>
+          <t>9786259370392</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Denizin Derinliklerinde</t>
+          <t>Sonsuz Bilge</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259370316</t>
+          <t>9786259224336</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kakomira</t>
+          <t>Kayıp Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259370323</t>
+          <t>9786259370385</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Naif'in Listesi</t>
+          <t>İstanbul Ekspres</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259370354</t>
+          <t>9786259370361</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Paşolar Evi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259370309</t>
+          <t>9786259370347</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bu Yuvarda</t>
+          <t>Denizin Derinliklerinde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259584799</t>
+          <t>9786259370316</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Piton Cevahir</t>
+          <t>Kakomira</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259584782</t>
+          <t>9786259370323</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Öykü ve Roman Yazma Sanatı</t>
+          <t>Naif'in Listesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259584744</t>
+          <t>9786259370354</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259584768</t>
+          <t>9786259370309</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İlk Oyunlar</t>
+          <t>Bu Yuvarda</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259584751</t>
+          <t>9786259584799</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Maviden - Deniz Güzeldir</t>
+          <t>Piton Cevahir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259584775</t>
+          <t>9786259584782</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Nobel</t>
+          <t>Öykü ve Roman Yazma Sanatı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259584737</t>
+          <t>9786259584744</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Defne Yangını</t>
+          <t>Kayıp Ruhlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259584713</t>
+          <t>9786259584768</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Zenginleştiren Yolculuk</t>
+          <t>İlk Oyunlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259584720</t>
+          <t>9786259584751</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Günbatımındaki Işıklı Yol</t>
+          <t>Maviden - Deniz Güzeldir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259584706</t>
+          <t>9786259584775</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Babasız</t>
+          <t>Benim Adım Nobel</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259462790</t>
+          <t>9786259584737</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Ülke</t>
+          <t>Defne Yangını</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259462776</t>
+          <t>9786259584713</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Hayatı Zenginleştiren Yolculuk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259462783</t>
+          <t>9786259584720</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Son 11</t>
+          <t>Günbatımındaki Işıklı Yol</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259462769</t>
+          <t>9786259584706</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Muamma</t>
+          <t>Babasız</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259462752</t>
+          <t>9786259462790</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Leyla Geçidi</t>
+          <t>Lacivert Ülke</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259462738</t>
+          <t>9786259462776</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dolunayın Gözleri: Kurt Adamlar</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259462721</t>
+          <t>9786259462783</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Fil Yası</t>
+          <t>Son 11</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259906287</t>
+          <t>9786259462769</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>32 Numaradaki Yolcu</t>
+          <t>Muamma</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259462745</t>
+          <t>9786259462752</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Güzel mi Koksun?</t>
+          <t>Leyla Geçidi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259462714</t>
+          <t>9786259462738</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan</t>
+          <t>Dolunayın Gözleri: Kurt Adamlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259462707</t>
+          <t>9786259462721</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Göbek Bağı</t>
+          <t>Fil Yası</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259906270</t>
+          <t>9786259906287</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bi’ Müsaade Et Delireyim</t>
+          <t>32 Numaradaki Yolcu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259906294</t>
+          <t>9786259462745</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Başka Diyarlar</t>
+          <t>Güzel mi Koksun?</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259906263</t>
+          <t>9786259462714</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Holistik Varoluş</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259906256</t>
+          <t>9786259462707</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Makul</t>
+          <t>Göbek Bağı</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259906218</t>
+          <t>9786259906270</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Bi’ Müsaade Et Delireyim</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259906225</t>
+          <t>9786259906294</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pupa - Bir Katilin Kozasından Çıkışı</t>
+          <t>Başka Diyarlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259906249</t>
+          <t>9786259906263</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>#EvdekiAlgoritma</t>
+          <t>Holistik Varoluş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259906232</t>
+          <t>9786259906256</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunya</t>
+          <t>Makul</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259906201</t>
+          <t>9786259906218</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’tan Çağatay Geçti</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057325990</t>
+          <t>9786259906225</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Özgürlük</t>
+          <t>Pupa - Bir Katilin Kozasından Çıkışı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057325983</t>
+          <t>9786259906249</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Küçük Harfler Büyük Aşklar</t>
+          <t>#EvdekiAlgoritma</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057454782</t>
+          <t>9786259906232</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık</t>
+          <t>Son Sardunya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057325976</t>
+          <t>9786259906201</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çine Canavarı - Bir Seri Katilin Gerçek Yaşamöyküsü</t>
+          <t>Kıbrıs’tan Çağatay Geçti</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057325969</t>
+          <t>9786057325990</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>1001 Fıçı Bira</t>
+          <t>Tepedeki Özgürlük</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057325952</t>
+          <t>9786057325983</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kör Nefret</t>
+          <t>Küçük Harfler Büyük Aşklar</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057325921</t>
+          <t>9786057454782</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Arketip</t>
+          <t>Yaratıcılık</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057325945</t>
+          <t>9786057325976</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Yolculuğu - Dealleştirilmiş Benlik İmgesi</t>
+          <t>Çine Canavarı - Bir Seri Katilin Gerçek Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057325938</t>
+          <t>9786057325969</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Banliyö Kıraathanesi</t>
+          <t>1001 Fıçı Bira</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057325914</t>
+          <t>9786057325952</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Albatros’un Uçuşu - Bodrum’un Küçük İskender’i</t>
+          <t>Kör Nefret</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057325907</t>
+          <t>9786057325921</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sen Yine Kışı Özleyeceksin</t>
+          <t>İçimdeki Arketip</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057376893</t>
+          <t>9786057325945</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye</t>
+          <t>Varoluş Yolculuğu - Dealleştirilmiş Benlik İmgesi</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057376879</t>
+          <t>9786057325938</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Anahtarım Cebimde</t>
+          <t>Banliyö Kıraathanesi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057376886</t>
+          <t>9786057325914</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şehbal</t>
+          <t>Albatros’un Uçuşu - Bodrum’un Küçük İskender’i</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057376862</t>
+          <t>9786057325907</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımdan Üşüdüm</t>
+          <t>Sen Yine Kışı Özleyeceksin</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057376855</t>
+          <t>9786057376893</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Bugün Başlar</t>
+          <t>Nereden Nereye</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057376831</t>
+          <t>9786057376879</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bir Şey Yok Mu?</t>
+          <t>Anahtarım Cebimde</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057376848</t>
+          <t>9786057376886</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Son Dokunuş</t>
+          <t>Şehbal</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057376817</t>
+          <t>9786057376862</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Keşke Çocukken Okusaydım</t>
+          <t>Sol Yanımdan Üşüdüm</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057376824</t>
+          <t>9786057376855</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gelincikleri Sevmekten Vazgeçme Anne</t>
+          <t>Gelecek Bugün Başlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057376800</t>
+          <t>9786057376831</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Şeylerin Keşfi</t>
+          <t>Tatlı Bir Şey Yok Mu?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057454799</t>
+          <t>9786057376848</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Şifa Çözülme</t>
+          <t>Son Dokunuş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254439476</t>
+          <t>9786057376817</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Beyin</t>
+          <t>Keşke Çocukken Okusaydım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057454744</t>
+          <t>9786057376824</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şifresiz ve Sırsız: Gerçek Satış</t>
+          <t>Gelincikleri Sevmekten Vazgeçme Anne</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057454751</t>
+          <t>9786057376800</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İşim Gücüm Yaşamak</t>
+          <t>Şüpheli Şeylerin Keşfi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057454768</t>
+          <t>9786057454799</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yaralar Sarılırken</t>
+          <t>Farkındalık Şifa Çözülme</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057454737</t>
+          <t>9786254439476</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Karıncalar</t>
+          <t>Beyin</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254439445</t>
+          <t>9786057454744</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk</t>
+          <t>Şifresiz ve Sırsız: Gerçek Satış</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254439438</t>
+          <t>9786057454751</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yaş</t>
+          <t>İşim Gücüm Yaşamak</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254439407</t>
+          <t>9786057454768</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sene 2020</t>
+          <t>Yaralar Sarılırken</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254439414</t>
+          <t>9786057454737</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Sonraki Ölüme Kadar</t>
+          <t>Karıncalar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254439483</t>
+          <t>9786254439445</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nikah Sarhoşluğu</t>
+          <t>Mutluluk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>125</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057454775</t>
+          <t>9786254439438</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Harf Öncesi</t>
+          <t>Yaş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057454720</t>
+          <t>9786254439407</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kum İskelesi</t>
+          <t>Sene 2020</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254439452</t>
+          <t>9786254439414</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Son Sözü Aşk Söyler</t>
+          <t>Bir Sonraki Ölüme Kadar</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254439469</t>
+          <t>9786254439483</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Nikah Sarhoşluğu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>125</v>
+        <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254439421</t>
+          <t>9786057454775</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Porno Yıldızı</t>
+          <t>Harf Öncesi</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057454706</t>
+          <t>9786057454720</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Aşk'ın Halleri</t>
+          <t>Kum İskelesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
+          <t>9786254439452</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Son Sözü Aşk Söyler</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786254439469</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Aşk</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786254439421</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Porno Yıldızı</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057454706</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Aşk'ın Halleri</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
           <t>9786057454713</t>
         </is>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Cinayet Saati</t>
         </is>
       </c>
-      <c r="C77" s="1">
+      <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>