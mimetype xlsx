--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1240 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259224329</t>
+          <t>9786259224343</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Kedileri</t>
+          <t>On Öykülük Ömür</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259224312</t>
+          <t>9786259224305</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Seni Ben Çağırmadım</t>
+          <t>Geri Dönemezsin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259370392</t>
+          <t>9786259224329</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Bilge</t>
+          <t>İstanbul'un Kedileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259224336</t>
+          <t>9786259224312</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Zamanın Kıyısında</t>
+          <t>Seni Ben Çağırmadım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259370385</t>
+          <t>9786259370392</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Ekspres</t>
+          <t>Sonsuz Bilge</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259370361</t>
+          <t>9786259224336</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Paşolar Evi</t>
+          <t>Kayıp Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259370347</t>
+          <t>9786259370385</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Denizin Derinliklerinde</t>
+          <t>İstanbul Ekspres</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370316</t>
+          <t>9786259370361</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kakomira</t>
+          <t>Paşolar Evi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259370323</t>
+          <t>9786259370347</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Naif'in Listesi</t>
+          <t>Denizin Derinliklerinde</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259370354</t>
+          <t>9786259370316</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Kakomira</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259370309</t>
+          <t>9786259370323</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bu Yuvarda</t>
+          <t>Naif'in Listesi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259584799</t>
+          <t>9786259370354</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Piton Cevahir</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259584782</t>
+          <t>9786259370309</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Öykü ve Roman Yazma Sanatı</t>
+          <t>Bu Yuvarda</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259584744</t>
+          <t>9786259584799</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruhlar</t>
+          <t>Piton Cevahir</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259584768</t>
+          <t>9786259584782</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İlk Oyunlar</t>
+          <t>Öykü ve Roman Yazma Sanatı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259584751</t>
+          <t>9786259584744</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Maviden - Deniz Güzeldir</t>
+          <t>Kayıp Ruhlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259584775</t>
+          <t>9786259584768</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Nobel</t>
+          <t>İlk Oyunlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259584737</t>
+          <t>9786259584751</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Defne Yangını</t>
+          <t>Maviden - Deniz Güzeldir</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259584713</t>
+          <t>9786259584775</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Zenginleştiren Yolculuk</t>
+          <t>Benim Adım Nobel</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259584720</t>
+          <t>9786259584737</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Günbatımındaki Işıklı Yol</t>
+          <t>Defne Yangını</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259584706</t>
+          <t>9786259584713</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Babasız</t>
+          <t>Hayatı Zenginleştiren Yolculuk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259462790</t>
+          <t>9786259584720</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lacivert Ülke</t>
+          <t>Günbatımındaki Işıklı Yol</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259462776</t>
+          <t>9786259584706</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Babasız</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259462783</t>
+          <t>9786259462790</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Son 11</t>
+          <t>Lacivert Ülke</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259462769</t>
+          <t>9786259462776</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Muamma</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259462752</t>
+          <t>9786259462783</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Leyla Geçidi</t>
+          <t>Son 11</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259462738</t>
+          <t>9786259462769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dolunayın Gözleri: Kurt Adamlar</t>
+          <t>Muamma</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259462721</t>
+          <t>9786259462752</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Fil Yası</t>
+          <t>Leyla Geçidi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259906287</t>
+          <t>9786259462738</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>32 Numaradaki Yolcu</t>
+          <t>Dolunayın Gözleri: Kurt Adamlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259462745</t>
+          <t>9786259462721</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Güzel mi Koksun?</t>
+          <t>Fil Yası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259462714</t>
+          <t>9786259906287</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Oyunbozan</t>
+          <t>32 Numaradaki Yolcu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259462707</t>
+          <t>9786259462745</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Göbek Bağı</t>
+          <t>Güzel mi Koksun?</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259906270</t>
+          <t>9786259462714</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bi’ Müsaade Et Delireyim</t>
+          <t>Oyunbozan</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259906294</t>
+          <t>9786259462707</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Başka Diyarlar</t>
+          <t>Göbek Bağı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259906263</t>
+          <t>9786259906270</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Holistik Varoluş</t>
+          <t>Bi’ Müsaade Et Delireyim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259906256</t>
+          <t>9786259906294</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Makul</t>
+          <t>Başka Diyarlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259906218</t>
+          <t>9786259906263</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Holistik Varoluş</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259906225</t>
+          <t>9786259906256</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Pupa - Bir Katilin Kozasından Çıkışı</t>
+          <t>Makul</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259906249</t>
+          <t>9786259906218</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>#EvdekiAlgoritma</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259906232</t>
+          <t>9786259906225</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Son Sardunya</t>
+          <t>Pupa - Bir Katilin Kozasından Çıkışı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259906201</t>
+          <t>9786259906249</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’tan Çağatay Geçti</t>
+          <t>#EvdekiAlgoritma</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057325990</t>
+          <t>9786259906232</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tepedeki Özgürlük</t>
+          <t>Son Sardunya</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057325983</t>
+          <t>9786259906201</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Küçük Harfler Büyük Aşklar</t>
+          <t>Kıbrıs’tan Çağatay Geçti</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057454782</t>
+          <t>9786057325990</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık</t>
+          <t>Tepedeki Özgürlük</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057325976</t>
+          <t>9786057325983</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çine Canavarı - Bir Seri Katilin Gerçek Yaşamöyküsü</t>
+          <t>Küçük Harfler Büyük Aşklar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057325969</t>
+          <t>9786057454782</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>1001 Fıçı Bira</t>
+          <t>Yaratıcılık</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057325952</t>
+          <t>9786057325976</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kör Nefret</t>
+          <t>Çine Canavarı - Bir Seri Katilin Gerçek Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057325921</t>
+          <t>9786057325969</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Arketip</t>
+          <t>1001 Fıçı Bira</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057325945</t>
+          <t>9786057325952</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Yolculuğu - Dealleştirilmiş Benlik İmgesi</t>
+          <t>Kör Nefret</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057325938</t>
+          <t>9786057325921</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Banliyö Kıraathanesi</t>
+          <t>İçimdeki Arketip</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057325914</t>
+          <t>9786057325945</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Albatros’un Uçuşu - Bodrum’un Küçük İskender’i</t>
+          <t>Varoluş Yolculuğu - Dealleştirilmiş Benlik İmgesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057325907</t>
+          <t>9786057325938</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sen Yine Kışı Özleyeceksin</t>
+          <t>Banliyö Kıraathanesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057376893</t>
+          <t>9786057325914</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nereden Nereye</t>
+          <t>Albatros’un Uçuşu - Bodrum’un Küçük İskender’i</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057376879</t>
+          <t>9786057325907</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Anahtarım Cebimde</t>
+          <t>Sen Yine Kışı Özleyeceksin</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057376886</t>
+          <t>9786057376893</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Şehbal</t>
+          <t>Nereden Nereye</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057376862</t>
+          <t>9786057376879</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımdan Üşüdüm</t>
+          <t>Anahtarım Cebimde</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057376855</t>
+          <t>9786057376886</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Bugün Başlar</t>
+          <t>Şehbal</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057376831</t>
+          <t>9786057376862</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Bir Şey Yok Mu?</t>
+          <t>Sol Yanımdan Üşüdüm</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057376848</t>
+          <t>9786057376855</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Son Dokunuş</t>
+          <t>Gelecek Bugün Başlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057376817</t>
+          <t>9786057376831</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Keşke Çocukken Okusaydım</t>
+          <t>Tatlı Bir Şey Yok Mu?</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057376824</t>
+          <t>9786057376848</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gelincikleri Sevmekten Vazgeçme Anne</t>
+          <t>Son Dokunuş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057376800</t>
+          <t>9786057376817</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şüpheli Şeylerin Keşfi</t>
+          <t>Keşke Çocukken Okusaydım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057454799</t>
+          <t>9786057376824</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Farkındalık Şifa Çözülme</t>
+          <t>Gelincikleri Sevmekten Vazgeçme Anne</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254439476</t>
+          <t>9786057376800</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Beyin</t>
+          <t>Şüpheli Şeylerin Keşfi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057454744</t>
+          <t>9786057454799</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şifresiz ve Sırsız: Gerçek Satış</t>
+          <t>Farkındalık Şifa Çözülme</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057454751</t>
+          <t>9786254439476</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İşim Gücüm Yaşamak</t>
+          <t>Beyin</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057454768</t>
+          <t>9786057454744</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yaralar Sarılırken</t>
+          <t>Şifresiz ve Sırsız: Gerçek Satış</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057454737</t>
+          <t>9786057454751</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Karıncalar</t>
+          <t>İşim Gücüm Yaşamak</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254439445</t>
+          <t>9786057454768</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk</t>
+          <t>Yaralar Sarılırken</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254439438</t>
+          <t>9786057454737</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yaş</t>
+          <t>Karıncalar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254439407</t>
+          <t>9786254439445</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sene 2020</t>
+          <t>Mutluluk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254439414</t>
+          <t>9786254439438</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Sonraki Ölüme Kadar</t>
+          <t>Yaş</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254439483</t>
+          <t>9786254439407</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nikah Sarhoşluğu</t>
+          <t>Sene 2020</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057454775</t>
+          <t>9786254439414</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Harf Öncesi</t>
+          <t>Bir Sonraki Ölüme Kadar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057454720</t>
+          <t>9786254439483</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kum İskelesi</t>
+          <t>Nikah Sarhoşluğu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786254439452</t>
+          <t>9786057454775</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Son Sözü Aşk Söyler</t>
+          <t>Harf Öncesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786254439469</t>
+          <t>9786057454720</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Kum İskelesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254439421</t>
+          <t>9786254439452</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Porno Yıldızı</t>
+          <t>Son Sözü Aşk Söyler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057454706</t>
+          <t>9786254439469</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Aşk'ın Halleri</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
+          <t>9786254439421</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Porno Yıldızı</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786057454706</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Aşk'ın Halleri</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9786057454713</t>
         </is>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Cinayet Saati</t>
         </is>
       </c>
-      <c r="C81" s="1">
-        <v>200</v>
+      <c r="C83" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>