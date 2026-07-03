--- v0 (2026-03-22)
+++ v1 (2026-07-03)
@@ -94,706 +94,706 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786255859198</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kayra’nın Maceraları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>252</v>
+        <v>288</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786255859204</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Teoman’ın Maceraları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>252</v>
+        <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786255859174</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aşkın Sıcaklığı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>348</v>
+        <v>388</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786255859136</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Anadolu Kadını</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>372</v>
+        <v>396</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786255859143</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>En Güzel Hikâye Sensin Çocuk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>338</v>
+        <v>372</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786255859112</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Duygu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>336</v>
+        <v>364</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257428958</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ahraz Çoban</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>334</v>
+        <v>368</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257428972</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dünya Üç Gündür</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>340</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257428989</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Başlıksız Şiir</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>298</v>
+        <v>352</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257428965</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Bir Hüzün Gecesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>298</v>
+        <v>344</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257428880</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Süper Araba</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>252</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257428873</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Katerina</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>342</v>
+        <v>364</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257428866</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Yüreğimden Taşanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>372</v>
+        <v>398</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257428859</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kumlu’nun Şairi Aşık Mehmet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>348</v>
+        <v>388</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257428675</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kuş Olurduk</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>298</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257428668</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Susmadım Sesini Kıstım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>352</v>
+        <v>388</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257428637</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ufkumdaki Dokuz Tuğ</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>358</v>
+        <v>388</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257428620</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Sevda Karası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>352</v>
+        <v>388</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257428590</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bir Çağ Düşlüyorum</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>338</v>
+        <v>378</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257428187</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Ahmet Yesevi ve Şiirlerle Menkıbeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>336</v>
+        <v>358</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257428224</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Ali'ye Mektuplar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>348</v>
+        <v>372</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257428026</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Beni Hatırla</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>258</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257428231</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Harman</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>388</v>
+        <v>418</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257428262</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Harman 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>398</v>
+        <v>418</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257428156</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Galstuk Kravat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>368</v>
+        <v>398</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257428194</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Şiirlerle Menkıbe-i Yunus Emre</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>338</v>
+        <v>368</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057438430</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Kelebek Ömrü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057438485</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Taştaki Damgalar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057438478</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Yaradana Yakarış</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>388</v>
+        <v>424</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257428248</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Beypazarı Kurusu - Bu Bir Efsanedir</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>278</v>
+        <v>298</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057438492</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Ana Sırrı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>372</v>
+        <v>394</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257428255</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Aksisedam</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>348</v>
+        <v>364</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257428019</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Karanlıkta Bir Işık</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>344</v>
+        <v>368</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057438447</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hüzne Aşina</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>344</v>
+        <v>368</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057438454</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Dinle Kuşların Sesini</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>348</v>
+        <v>378</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257428439</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Bir Tutam Gül</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>268</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786257428422</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Martıların Kahkahası</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>292</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257428415</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Zümrüdüanka</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>338</v>
+        <v>382</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786257428163</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Cansu İle Anneannesinden Eğlenceli Oyunlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>298</v>
+        <v>318</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786257428279</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Bal Kimindir?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>334</v>
+        <v>374</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786057438461</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bencileyin</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>388</v>
+        <v>418</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786057438416</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Mahşerin Galibi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>492</v>
+        <v>536</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786057438423</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Mahşerin Esrarı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>492</v>
+        <v>536</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786057438409</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Süveyda’ya Mektuplar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>392</v>
+        <v>424</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786257428002</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Fıstık'ın Çalışkanlığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>298</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>