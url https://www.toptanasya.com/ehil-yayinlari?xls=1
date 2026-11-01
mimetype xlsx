--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -85,2605 +85,2650 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057289872</t>
+          <t>9786052196748</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu'l Gayb</t>
+          <t>Tezkiretü'l Evliya</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057272393</t>
+          <t>9789759707170</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Rabbe Ulaşmanın Sırları</t>
+          <t>Gıybet</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057272386</t>
+          <t>9786057289896</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Risaleleri</t>
+          <t>Kitabı Tecelliler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789759707118</t>
+          <t>9786057289872</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Arzularından Uzaklaş</t>
+          <t>Fütuhu'l Gayb</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057272379</t>
+          <t>9786057272393</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Veliliğin Sonu</t>
+          <t>Rabbe Ulaşmanın Sırları</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789759707163</t>
+          <t>9786057272386</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden Yol İşaretleri</t>
+          <t>Tasavvuf Risaleleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789759707156</t>
+          <t>9789759707118</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hikmet Dolu Bir İbadet Namaz</t>
+          <t>Nefsin Arzularından Uzaklaş</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789759707149</t>
+          <t>9786057272379</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Makamları</t>
+          <t>Veliliğin Sonu</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789759707132</t>
+          <t>9789759707163</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Nefisle Mücadelesi</t>
+          <t>Hayatın İçinden Yol İşaretleri</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789759707125</t>
+          <t>9789759707156</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Temizle</t>
+          <t>Hikmet Dolu Bir İbadet Namaz</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789759707101</t>
+          <t>9789759707149</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nefsin ve İblisin Tuzakları</t>
+          <t>Kalbin Makamları</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050696752</t>
+          <t>9789759707132</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Peygamberi Öğreniyorum</t>
+          <t>Kalbin Nefisle Mücadelesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050696776</t>
+          <t>9789759707125</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Melekleri Öğreniyorum</t>
+          <t>Kalbini Temizle</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257842051</t>
+          <t>9789759707101</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kitabımı Öğreniyorum</t>
+          <t>Nefsin ve İblisin Tuzakları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257842068</t>
+          <t>9786050696752</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kardeşliği Öğreniyorum</t>
+          <t>Peygamberi Öğreniyorum</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257842075</t>
+          <t>9786050696776</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kaderi Öğreniyorum</t>
+          <t>Melekleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257842099</t>
+          <t>9786257842051</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İslam'ı Öğreniyorum</t>
+          <t>Kitabımı Öğreniyorum</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050696769</t>
+          <t>9786257842068</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İmanımı Öğreniyorum</t>
+          <t>Kardeşliği Öğreniyorum</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257842082</t>
+          <t>9786257842075</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İbadet Etmeyi Öğreniyorum</t>
+          <t>Kaza ve Kaderi Öğreniyorum</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050696783</t>
+          <t>9786257842099</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ömer'i Öğreniyorum</t>
+          <t>İslam'ı Öğreniyorum</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257842105</t>
+          <t>9786050696769</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hz. Osman'ı Öğreniyorum</t>
+          <t>İmanımı Öğreniyorum</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050696790</t>
+          <t>9786257842082</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ebubekir'i Öğreniyorum</t>
+          <t>İbadet Etmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257842044</t>
+          <t>9786050696783</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali'yi Öğreniyorum</t>
+          <t>Hz. Ömer'i Öğreniyorum</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257842037</t>
+          <t>9786257842105</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hoşgörüyü Öğreniyorum</t>
+          <t>Hz. Osman'ı Öğreniyorum</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050696738</t>
+          <t>9786050696790</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dua Etmeyi Öğreniyorum</t>
+          <t>Hz. Ebubekir'i Öğreniyorum</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057289803</t>
+          <t>9786257842044</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dinimi Öğreniyorum</t>
+          <t>Hz. Ali'yi Öğreniyorum</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050696745</t>
+          <t>9786257842037</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cennet ve Cehennemi Öğreniyorum</t>
+          <t>Hoşgörüyü Öğreniyorum</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057289810</t>
+          <t>9786050696738</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Öğreniyorum</t>
+          <t>Dua Etmeyi Öğreniyorum</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057289827</t>
+          <t>9786057289803</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ahireti Öğreniyorum</t>
+          <t>Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257842921</t>
+          <t>9786050696745</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Varlığın Hakikati</t>
+          <t>Cennet ve Cehennemi Öğreniyorum</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257842938</t>
+          <t>9786057289810</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Şükrün Hakikati</t>
+          <t>Allah'ı Öğreniyorum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257842952</t>
+          <t>9786057289827</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Hakikati</t>
+          <t>Ahireti Öğreniyorum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257842945</t>
+          <t>9786257842921</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Hakikati</t>
+          <t>Varlığın Hakikati</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257842969</t>
+          <t>9786257842938</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Hakikati</t>
+          <t>Şükrün Hakikati</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257842983</t>
+          <t>9786257842952</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Hakikati</t>
+          <t>Sabrın Hakikati</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257842013</t>
+          <t>9786257842945</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İlmin Hakikati</t>
+          <t>Sevginin Hakikati</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257842976</t>
+          <t>9786257842969</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kulluğun Hakikati</t>
+          <t>Nefsin Hakikati</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257842990</t>
+          <t>9786257842983</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İmanın Hakikati</t>
+          <t>Kalbin Hakikati</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257842020</t>
+          <t>9786257842013</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İhlasın Hakikati</t>
+          <t>İlmin Hakikati</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257842914</t>
+          <t>9786257842976</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tıbbın Nebevi</t>
+          <t>Kulluğun Hakikati</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257842853</t>
+          <t>9786257842990</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Hileleri ve Tedavi Yolları</t>
+          <t>İmanın Hakikati</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257842839</t>
+          <t>9786257842020</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sevenlerin Bahçesi</t>
+          <t>İhlasın Hakikati</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257842907</t>
+          <t>9786257842914</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sabredenler ve Şükredenler</t>
+          <t>Tıbbın Nebevi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257842860</t>
+          <t>9786257842853</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nefsimi Nasıl Yenebilirim?</t>
+          <t>Şeytanın Hileleri ve Tedavi Yolları</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257842822</t>
+          <t>9786257842839</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nefis Terbiyesi</t>
+          <t>Sevenlerin Bahçesi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257842891</t>
+          <t>9786257842907</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Namaz</t>
+          <t>Sabredenler ve Şükredenler</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257842877</t>
+          <t>9786257842860</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kitabur Ruh</t>
+          <t>Nefsimi Nasıl Yenebilirim?</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257842884</t>
+          <t>9786257842822</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İlacı</t>
+          <t>Nefis Terbiyesi</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257842846</t>
+          <t>9786257842891</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ahkamı</t>
+          <t>Namaz</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052196144</t>
+          <t>9786257842877</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Riyazet Yolu</t>
+          <t>Kitabur Ruh</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052196137</t>
+          <t>9786257842884</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Risalet ve Nübüvvet</t>
+          <t>Kalbin İlacı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052196083</t>
+          <t>9786257842846</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnsan-ı Kamil</t>
+          <t>Çocuk Ahkamı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052196106</t>
+          <t>9786052196144</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l Edeb</t>
+          <t>Riyazet Yolu</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052196120</t>
+          <t>9786052196137</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet ve Kabir Azabı</t>
+          <t>Risalet ve Nübüvvet</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052196076</t>
+          <t>9786052196083</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dualar ve Nasihatler</t>
+          <t>İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054810451</t>
+          <t>9786052196106</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Zühd ve Amelde Huşu</t>
+          <t>Kitabu’l Edeb</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257842747</t>
+          <t>9786052196120</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Bilinci</t>
+          <t>Kıyamet ve Kabir Azabı</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257842600</t>
+          <t>9786052196076</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Bilinci</t>
+          <t>Dualar ve Nasihatler</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257842785</t>
+          <t>9786054810451</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın İsimlerinin Sırları ve Manalarının Keşfi</t>
+          <t>Zühd ve Amelde Huşu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052196700</t>
+          <t>9786257842747</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İlmi Aşkın Mahiyeti</t>
+          <t>Şehadet Bilinci</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052196731</t>
+          <t>9786257842600</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Mevla Aşkına Varma Mahiyeti</t>
+          <t>Sünnet Bilinci</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052196601</t>
+          <t>9786257842785</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ya Olduğun Gibi Görün Yada Göründüğün Gibi Ol</t>
+          <t>Allah'ın İsimlerinin Sırları ve Manalarının Keşfi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052196472</t>
+          <t>9786052196700</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Akarsu Gibi Ol</t>
+          <t>İlmi Aşkın Mahiyeti</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052196632</t>
+          <t>9786052196731</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ölü Gibi Ol</t>
+          <t>Mevla Aşkına Varma Mahiyeti</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052196687</t>
+          <t>9786052196601</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Teslimiyet Mahiyeti</t>
+          <t>Ya Olduğun Gibi Görün Yada Göründüğün Gibi Ol</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052196670</t>
+          <t>9786052196472</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Ehlinin Mahiyetine</t>
+          <t>Akarsu Gibi Ol</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052196663</t>
+          <t>9786052196632</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sabrın Mahiyeti</t>
+          <t>Ölü Gibi Ol</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052196717</t>
+          <t>9786052196687</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Yaratılış Mahiyeti</t>
+          <t>Teslimiyet Mahiyeti</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052196519</t>
+          <t>9786052196670</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gibi Ol</t>
+          <t>Tasavvuf Ehlinin Mahiyetine</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052196502</t>
+          <t>9786052196663</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gece Gibi Ol</t>
+          <t>Sabrın Mahiyeti</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052196694</t>
+          <t>9786052196717</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Nefsin Mahiyeti</t>
+          <t>İnsanın Yaratılış Mahiyeti</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257842808</t>
+          <t>9786052196519</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tezkiretü'l Evliya</t>
+          <t>Güneş Gibi Ol</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>230</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052196489</t>
+          <t>9786052196502</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gibi Ol</t>
+          <t>Gece Gibi Ol</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052196625</t>
+          <t>9786052196694</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Toprak Gibi Ol</t>
+          <t>Nefsin Mahiyeti</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>110</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052196656</t>
+          <t>9786257842808</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Mahiyeti</t>
+          <t>Tezkiretü'l Evliya</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052196724</t>
+          <t>9786052196489</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Mahiyeti</t>
+          <t>Deniz Gibi Ol</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052196595</t>
+          <t>9786052196625</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf</t>
+          <t>Toprak Gibi Ol</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257842761</t>
+          <t>9786052196656</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Alemi</t>
+          <t>Ruhun Mahiyeti</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052196588</t>
+          <t>9786052196724</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın Edeb ve Ahlakı</t>
+          <t>Kalbin Mahiyeti</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052196571</t>
+          <t>9786052196595</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Manevi Yolun Başlangıcı ve Sonu</t>
+          <t>Tasavvuf</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052196557</t>
+          <t>9786257842761</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Manevi İlhamlar</t>
+          <t>Sırlar Alemi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052196564</t>
+          <t>9786052196588</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Manevi Yolculuğun Mertebeleri</t>
+          <t>Müslümanın Edeb ve Ahlakı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052196540</t>
+          <t>9786052196571</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mana Alemi</t>
+          <t>Manevi Yolun Başlangıcı ve Sonu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052196533</t>
+          <t>9786052196557</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>Manevi İlhamlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052196526</t>
+          <t>9786052196564</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İman</t>
+          <t>Manevi Yolculuğun Mertebeleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052196496</t>
+          <t>9786052196540</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ehli Sünnet</t>
+          <t>Mana Alemi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257842266</t>
+          <t>9786052196533</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Her Durumda Adaletli Olma</t>
+          <t>İslam</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257842815</t>
+          <t>9786052196526</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İlahi Armağan</t>
+          <t>İman</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056740770</t>
+          <t>9786052196496</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kalpleri Aydınlatan Sohbetler</t>
+          <t>Ehli Sünnet</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056740787</t>
+          <t>9786257842266</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Marifet Yolu</t>
+          <t>Her Durumda Adaletli Olma</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257842228</t>
+          <t>9786257842815</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Nefis Terbiyesi</t>
+          <t>İlahi Armağan</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057289841</t>
+          <t>9786056740770</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Nefis Tezkiyesi</t>
+          <t>Kalpleri Aydınlatan Sohbetler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257842235</t>
+          <t>9786056740787</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sırların Sırrı</t>
+          <t>Marifet Yolu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056740718</t>
+          <t>9786257842228</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Adab Kitabı</t>
+          <t>Nefis Terbiyesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257842273</t>
+          <t>9786057289841</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Helaller ve Haramlar</t>
+          <t>Nefis Tezkiyesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056740749</t>
+          <t>9786257842235</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Hak Yolunun Talipleri</t>
+          <t>Sırların Sırrı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056740732</t>
+          <t>9786056740718</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Fütuhu’l Gayb</t>
+          <t>Adab Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056740725</t>
+          <t>9786257842273</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Amellerin Fazileti</t>
+          <t>Helaller ve Haramlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257842242</t>
+          <t>9786056740749</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hak Yolunun Esasları</t>
+          <t>Hak Yolunun Talipleri</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056740763</t>
+          <t>9786056740732</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İnanç Esasları</t>
+          <t>Fütuhu’l Gayb</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>170</v>
+        <v>90</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059918817</t>
+          <t>9786056740725</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Tevekkül</t>
+          <t>Amellerin Fazileti</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059918824</t>
+          <t>9786257842242</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Uzlet</t>
+          <t>Hak Yolunun Esasları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257842334</t>
+          <t>9786056740763</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın Şahsiyeti</t>
+          <t>İnanç Esasları</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059918770</t>
+          <t>9786059918817</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Görgü ve Nezaket Kuralları</t>
+          <t>Tevhid ve Tevekkül</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257842297</t>
+          <t>9786059918824</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sabredenler ve Şükredenler</t>
+          <t>Uzlet</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257842327</t>
+          <t>9786257842334</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Belalar ve Musibetler</t>
+          <t>Müslümanın Şahsiyeti</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257842754</t>
+          <t>9786059918770</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sabır Bilinci</t>
+          <t>Görgü ve Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257842617</t>
+          <t>9786257842297</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Namaz Bilinci</t>
+          <t>Sabredenler ve Şükredenler</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257842730</t>
+          <t>9786257842327</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Takva Bilinci</t>
+          <t>Belalar ve Musibetler</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257842631</t>
+          <t>9786257842754</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Mücadele Bilinci</t>
+          <t>Sabır Bilinci</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257842723</t>
+          <t>9786257842617</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Tevekkül Bilinci</t>
+          <t>Namaz Bilinci</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257842648</t>
+          <t>9786257842730</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Bilinci</t>
+          <t>Takva Bilinci</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257842655</t>
+          <t>9786257842631</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Bilinci</t>
+          <t>Mücadele Bilinci</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257842563</t>
+          <t>9786257842723</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilinci</t>
+          <t>Tevekkül Bilinci</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052306017</t>
+          <t>9786257842648</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İnfak Bilinci</t>
+          <t>Kur’an Bilinci</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257842570</t>
+          <t>9786257842655</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İman Bilinci</t>
+          <t>Kıyamet Bilinci</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257842686</t>
+          <t>9786257842563</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hicab Bilinci</t>
+          <t>İslam Bilinci</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257842693</t>
+          <t>9786052306017</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat Bilinci</t>
+          <t>İnfak Bilinci</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257842716</t>
+          <t>9786257842570</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dua Bilinci</t>
+          <t>İman Bilinci</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257842709</t>
+          <t>9786257842686</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Devlet Bilinci</t>
+          <t>Hicab Bilinci</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257842679</t>
+          <t>9786257842693</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Cihad Bilinci</t>
+          <t>Fıtrat Bilinci</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257842594</t>
+          <t>9786257842716</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Bilinci</t>
+          <t>Dua Bilinci</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257842587</t>
+          <t>9786257842709</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ümmet Bilinci</t>
+          <t>Devlet Bilinci</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257842419</t>
+          <t>9786257842679</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Bilinci</t>
+          <t>Cihad Bilinci</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257842532</t>
+          <t>9786257842594</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sünnet Bilinci</t>
+          <t>Tevhid Bilinci</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257842402</t>
+          <t>9786257842587</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sabır Bilinci</t>
+          <t>Ümmet Bilinci</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257842389</t>
+          <t>9786257842419</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Takva Bilinci</t>
+          <t>Şehadet Bilinci</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257842488</t>
+          <t>9786257842532</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Namaz Bilinci</t>
+          <t>Sünnet Bilinci</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257842396</t>
+          <t>9786257842402</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Tevekkül Bilinci</t>
+          <t>Sabır Bilinci</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257842495</t>
+          <t>9786257842389</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Mücadele Bilinci</t>
+          <t>Takva Bilinci</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257842549</t>
+          <t>9786257842488</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Bilinci</t>
+          <t>Namaz Bilinci</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257842525</t>
+          <t>9786257842396</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Tevhid Bilinci</t>
+          <t>Tevekkül Bilinci</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257842457</t>
+          <t>9786257842495</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Bilinci</t>
+          <t>Mücadele Bilinci</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257842471</t>
+          <t>9786257842549</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ümmet Bilinci</t>
+          <t>Kur’an Bilinci</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257842518</t>
+          <t>9786257842525</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Bilinci</t>
+          <t>Tevhid Bilinci</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257842365</t>
+          <t>9786257842457</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilinci</t>
+          <t>Kıyamet Bilinci</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052306178</t>
+          <t>9786257842471</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İnfak Bilinci</t>
+          <t>Ümmet Bilinci</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257842372</t>
+          <t>9786257842518</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İman Bilinci</t>
+          <t>Cahiliye Bilinci</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257842464</t>
+          <t>9786257842365</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Hicab Bilinci</t>
+          <t>İslam Bilinci</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257842433</t>
+          <t>9786052306178</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat Bilinci</t>
+          <t>İnfak Bilinci</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257842426</t>
+          <t>9786257842372</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dua Bilinci</t>
+          <t>İman Bilinci</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257842556</t>
+          <t>9786257842464</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Devlet Bilinci</t>
+          <t>Hicab Bilinci</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257842501</t>
+          <t>9786257842433</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Cihad Bilinci</t>
+          <t>Fıtrat Bilinci</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257842624</t>
+          <t>9786257842426</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Bilinci</t>
+          <t>Dua Bilinci</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059918664</t>
+          <t>9786257842556</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Gıybet</t>
+          <t>Devlet Bilinci</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059918688</t>
+          <t>9786257842501</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Müslümanın Günlük Edepleri</t>
+          <t>Cihad Bilinci</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059918718</t>
+          <t>9786257842624</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Kitabı Yakin</t>
+          <t>Cahiliye Bilinci</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059918756</t>
+          <t>9786059918664</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Yolu</t>
+          <t>Gıybet</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786050696707</t>
+          <t>9786059918688</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Nasihatname</t>
+          <t>Müslümanın Günlük Edepleri</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059918732</t>
+          <t>9786059918718</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Mektubat-ı Geylani</t>
+          <t>Kitabı Yakin</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059918725</t>
+          <t>9786059918756</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Manevi Edepler</t>
+          <t>Tasavvuf Yolu</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257842280</t>
+          <t>9786050696707</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Dua'nın Edepleri</t>
+          <t>Nasihatname</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059918657</t>
+          <t>9786059918732</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul</t>
+          <t>Mektubat-ı Geylani</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059918671</t>
+          <t>9786059918725</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kitabı Tecelliler</t>
+          <t>Manevi Edepler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257842778</t>
+          <t>9786257842280</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Nefs-i Gazabiye</t>
+          <t>Dua'nın Edepleri</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257842358</t>
+          <t>9786059918657</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>El- Münkız Mine'd Dalal</t>
+          <t>Ey Oğul</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257842204</t>
+          <t>9786059918671</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Dil Hastalıkları</t>
+          <t>Kitabı Tecelliler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786050696714</t>
+          <t>9786257842778</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Özün Özü</t>
+          <t>Nefs-i Gazabiye</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257842259</t>
+          <t>9786257842358</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İlacı</t>
+          <t>El- Münkız Mine'd Dalal</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>230</v>
+        <v>170</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257842211</t>
+          <t>9786257842204</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Marifetullah</t>
+          <t>Dil Hastalıkları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257842143</t>
+          <t>9786050696714</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Cenab-ı Aşk</t>
+          <t>Özün Özü</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257842150</t>
+          <t>9786257842259</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çevreleyen İlim</t>
+          <t>Kalbin İlacı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257842112</t>
+          <t>9786257842211</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Hakimliği</t>
+          <t>Marifetullah</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257842136</t>
+          <t>9786257842143</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kamil İnsan ve Allah</t>
+          <t>Cenab-ı Aşk</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257842129</t>
+          <t>9786257842150</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Nefs ve İnsan</t>
+          <t>Çevreleyen İlim</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257842167</t>
+          <t>9786257842112</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Nefsi Arzular</t>
+          <t>Kalbin Hakimliği</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257842181</t>
+          <t>9786257842136</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Öğütler</t>
+          <t>Kamil İnsan ve Allah</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257842174</t>
+          <t>9786257842129</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Sahilsiz Deniz</t>
+          <t>Nefs ve İnsan</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257842198</t>
+          <t>9786257842167</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Şeytan</t>
+          <t>Nefsi Arzular</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257842006</t>
+          <t>9786257842181</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yerlerin ve Göklerin Hakimliği</t>
+          <t>Öğütler</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
+          <t>9786257842174</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Sahilsiz Deniz</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786257842198</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Şeytan</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786257842006</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Yerlerin ve Göklerin Hakimliği</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
           <t>9786052196649</t>
         </is>
       </c>
-      <c r="B172" s="1" t="inlineStr">
+      <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Alemin Yaratılış Mahiyeti</t>
         </is>
       </c>
-      <c r="C172" s="1">
+      <c r="C175" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>