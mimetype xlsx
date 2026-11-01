--- v1 (2026-05-13)
+++ v2 (2026-11-01)
@@ -139,51 +139,51 @@
         <is>
           <t>9786058575769</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Şiadan Kızılbaşlığa Türklerde Alevilik</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>495</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789944159418</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Kadın</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058575776</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Etnik Yapı ve 1914 Nüfusu</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055476458</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -199,51 +199,51 @@
         <is>
           <t>9786055476496</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kölelikten Sultanlığa Padişah Anaları</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789944159869</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İran’da Kaçar Türk Hanedanlığı Babilik ve Bahailik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>295</v>
+        <v>495</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786055476168</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İngilizlerin Osmanlıyı Yok Etme Siyaseti</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055476502</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>