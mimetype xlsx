--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -214,51 +214,51 @@
         <is>
           <t>9789944159869</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İran’da Kaçar Türk Hanedanlığı Babilik ve Bahailik</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786055476168</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İngilizlerin Osmanlıyı Yok Etme Siyaseti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>185</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055476502</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Hun Türklerinden Son Türklere İkinci Adamlar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789750131141</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>