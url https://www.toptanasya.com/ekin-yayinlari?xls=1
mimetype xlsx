--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -124,66 +124,66 @@
         <is>
           <t>9786258484885</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Nehri Geçerken</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258484892</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İlk Gerilla</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786258484915</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Siyonist İstihbarat Örgütleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258484427</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Müslüman İspanya 711-1502</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258484625</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -229,51 +229,51 @@
         <is>
           <t>9786258484731</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Suriye'de Devrim Süreci</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258484816</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kızıl Kapı - Gazze’nin Hafızası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258484748</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Ehl-i Sünnet ve’l-Cemaat: Doğuşu ve Hâkim İnanç Akımına Dönüşmesi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258484694</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
@@ -379,51 +379,51 @@
         <is>
           <t>9786258484434</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Baas-İhvan Mücadelesi Suriye Örneği</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786258484441</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>İslami Perspektiften Psikoloji</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786258484410</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Adil Toplum</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786258484403</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
@@ -2299,51 +2299,51 @@
         <is>
           <t>9786055146085</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Ahlak Bilinci</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9786055146306</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Varoluş Savaşımız</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9786055146290</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Libya</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9786055146009</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>