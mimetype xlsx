--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,2995 +85,3040 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258484908</t>
+          <t>9786258757293</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Beşeriyet ve Nübüvvet Arasında Kur'an'da Peygamber İmgesi</t>
+          <t>Girişimcilik Kavramlar ve Uygulama</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258484885</t>
+          <t>9786258757330</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nehri Geçerken</t>
+          <t>Adli Bilimler Öğretimine Yönelik Zenginleştirme Çalışmaları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258484892</t>
+          <t>9786258757316</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İlk Gerilla</t>
+          <t>Türkiye'nin Enerji Dönüşümü ve Nükleer Santraller</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258484915</t>
+          <t>9786258484908</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Siyonist İstihbarat Örgütleri</t>
+          <t>Beşeriyet ve Nübüvvet Arasında Kur'an'da Peygamber İmgesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258484427</t>
+          <t>9786258484885</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Müslüman İspanya 711-1502</t>
+          <t>Nehri Geçerken</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258484625</t>
+          <t>9786258484892</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Modern Fas Edebiyatı (Ciltli)</t>
+          <t>İlk Gerilla</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258484823</t>
+          <t>9786258484915</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kalbinin Sesini Dinle</t>
+          <t>Siyonist İstihbarat Örgütleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258484861</t>
+          <t>9786258484427</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Direnişin İki Yüzü (Özel Set)</t>
+          <t>Müslüman İspanya 711-1502</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1620</v>
+        <v>540</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258484731</t>
+          <t>9786258484625</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Suriye'de Devrim Süreci</t>
+          <t>Modern Fas Edebiyatı (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258484816</t>
+          <t>9786258484823</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kapı - Gazze’nin Hafızası</t>
+          <t>Kalbinin Sesini Dinle</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258484748</t>
+          <t>9786258484861</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Sünnet ve’l-Cemaat: Doğuşu ve Hâkim İnanç Akımına Dönüşmesi</t>
+          <t>Direnişin İki Yüzü (Özel Set)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258484694</t>
+          <t>9786258484731</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Giyotin</t>
+          <t>Suriye'de Devrim Süreci</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>170</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258484724</t>
+          <t>9786258484816</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Uzaktaki Yakın</t>
+          <t>Kızıl Kapı - Gazze’nin Hafızası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258484649</t>
+          <t>9786258484748</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rusya'da ve Avrupa'da Oryantalizmin Tarihi</t>
+          <t>Ehl-i Sünnet ve’l-Cemaat: Doğuşu ve Hâkim İnanç Akımına Dönüşmesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>560</v>
+        <v>800</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258484632</t>
+          <t>9786258484694</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Medeniyet</t>
+          <t>Giyotin</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055146313</t>
+          <t>9786258484724</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf (Ciltli)</t>
+          <t>Uzaktaki Yakın</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>13000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258484472</t>
+          <t>9786258484649</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şeriat Teori - Uygulama - Dönüşüm</t>
+          <t>Rusya'da ve Avrupa'da Oryantalizmin Tarihi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258484489</t>
+          <t>9786258484632</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşmek ve İslamlaşmak</t>
+          <t>Dil ve Medeniyet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>530</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258484434</t>
+          <t>9786055146313</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Baas-İhvan Mücadelesi Suriye Örneği</t>
+          <t>El-Keşşaf (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258484441</t>
+          <t>9786258484472</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İslami Perspektiften Psikoloji</t>
+          <t>Şeriat Teori - Uygulama - Dönüşüm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>450</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258484410</t>
+          <t>9786258484489</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Adil Toplum</t>
+          <t>Özgürleşmek ve İslamlaşmak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258484403</t>
+          <t>9786258484434</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gazze - Ardu’l İzze</t>
+          <t>Baas-İhvan Mücadelesi Suriye Örneği</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258484359</t>
+          <t>9786258484441</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 8. Cilt (Ciltli)</t>
+          <t>İslami Perspektiften Psikoloji</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258484380</t>
+          <t>9786258484410</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 9. Cilt (Ciltli)</t>
+          <t>Adil Toplum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258484397</t>
+          <t>9786258484403</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Meselesine Müslümanca Bakmak</t>
+          <t>Gazze - Ardu’l İzze</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055146658</t>
+          <t>9786258484359</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Günümüz Kelam Problemleri</t>
+          <t>El-Keşşaf 8. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258484373</t>
+          <t>9786258484380</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gazze Risalesi</t>
+          <t>El-Keşşaf 9. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258484366</t>
+          <t>9786258484397</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Diken ve Karanfil</t>
+          <t>Mülteci Meselesine Müslümanca Bakmak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258434311</t>
+          <t>9786055146658</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 7. Cilt (Ciltli)</t>
+          <t>Günümüz Kelam Problemleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258484342</t>
+          <t>9786258484373</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hama’nın Ardından</t>
+          <t>Gazze Risalesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258484304</t>
+          <t>9786258484366</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İslami Uyanışın Şartları</t>
+          <t>Diken ve Karanfil</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258484298</t>
+          <t>9786258434311</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Allah Seni Çok Seviyor</t>
+          <t>El-Keşşaf 7. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258484274</t>
+          <t>9786258484342</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 6. Cilt</t>
+          <t>Hama’nın Ardından</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258484267</t>
+          <t>9786258484304</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kardeşler</t>
+          <t>İslami Uyanışın Şartları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>620</v>
+        <v>390</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>2016000004342</t>
+          <t>9786258484298</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 2. Cilt (Ciltli)</t>
+          <t>Allah Seni Çok Seviyor</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758507306</t>
+          <t>9786258484274</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslami Kimlik İlkeler ve Hareket</t>
+          <t>El-Keşşaf 6. Cilt</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258484243</t>
+          <t>9786258484267</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İfsada Karşı Islah Çağrısı</t>
+          <t>Müslüman Kardeşler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758507021</t>
+          <t>2016000004342</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sudan İslam Projesi</t>
+          <t>El-Keşşaf 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257105811</t>
+          <t>9789758507306</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kadızadeliler Hareketi</t>
+          <t>İslami Kimlik İlkeler ve Hareket</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758588008</t>
+          <t>9786258484243</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şelpe Tekniği Metodu 1</t>
+          <t>İfsada Karşı Islah Çağrısı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>19.91</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257105781</t>
+          <t>9789758507021</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yezidilik ve Yezidiler</t>
+          <t>Sudan İslam Projesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758507399</t>
+          <t>9786257105811</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sürecinde Ak Parti ve Müslümanlar</t>
+          <t>Kadızadeliler Hareketi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>18.75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4440000000421</t>
+          <t>9789758588008</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Batı Şeria ve Gazze'de İslami Direniş</t>
+          <t>Şelpe Tekniği Metodu 1</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>19.91</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055146078</t>
+          <t>9786257105781</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çocukluktan Yaşlılığa Vahiy ve Eğitim</t>
+          <t>Yezidilik ve Yezidiler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758507214</t>
+          <t>9789758507399</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gözetim Altında Özgürlük</t>
+          <t>Değişim Sürecinde Ak Parti ve Müslümanlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>25</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055146887</t>
+          <t>4440000000421</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin İzinde: Din Bilim ve Ateizm</t>
+          <t>Batı Şeria ve Gazze'de İslami Direniş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000000418</t>
+          <t>9786055146078</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İslami Hareket Ve Kudüs</t>
+          <t>Çocukluktan Yaşlılığa Vahiy ve Eğitim</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>16</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9799758507312</t>
+          <t>9789758507214</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İslami Kimlik - Mücadele ve Muhasebe</t>
+          <t>Gözetim Altında Özgürlük</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257105804</t>
+          <t>9786055146887</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'a Göre İnsan - Din İlişkisi</t>
+          <t>Hakikatin İzinde: Din Bilim ve Ateizm</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9799758507329</t>
+          <t>4440000000418</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Neslini İnşa Sorumluluğu</t>
+          <t>İslami Hareket Ve Kudüs</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9799758507152</t>
+          <t>9799758507312</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Anlaşılmasında İki Mesele</t>
+          <t>İslami Kimlik - Mücadele ve Muhasebe</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>25</v>
+        <v>390</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758507036</t>
+          <t>9786257105804</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mekke Döneminde Siyasi Düşünce Metodolojisi</t>
+          <t>Kur'an'a Göre İnsan - Din İlişkisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>18</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758507078</t>
+          <t>9799758507329</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Öyküye Ağıt</t>
+          <t>Kur'an Neslini İnşa Sorumluluğu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758500701</t>
+          <t>9799758507152</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Reşid Rıza ve Batı</t>
+          <t>Kur'an'ın Anlaşılmasında İki Mesele</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055146054</t>
+          <t>9789758507036</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Suyun Suya Kavuştuğudur</t>
+          <t>Mekke Döneminde Siyasi Düşünce Metodolojisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>175</v>
+        <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055146023</t>
+          <t>9789758507078</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tunus'ta Devrim Süreci</t>
+          <t>Öyküye Ağıt</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>650</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257105965</t>
+          <t>9789758500701</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dini Doğru Anlamak (Ciltli)</t>
+          <t>Reşid Rıza ve Batı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055146672</t>
+          <t>9786055146054</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yitik Ülke Arakan</t>
+          <t>Suyun Suya Kavuştuğudur</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055146733</t>
+          <t>9786055146023</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Adalet Kavramı</t>
+          <t>Tunus'ta Devrim Süreci</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>520</v>
+        <v>650</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055146726</t>
+          <t>9786257105965</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İslam Hukukunda Savaş ve Barış</t>
+          <t>Dini Doğru Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>520</v>
+        <v>850</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055146153</t>
+          <t>9786055146672</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerimi Çok Seviyorum</t>
+          <t>Yitik Ülke Arakan</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>18</v>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758507887</t>
+          <t>9786055146733</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Despotizmin Sonbaharı</t>
+          <t>İslam'da Adalet Kavramı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>610</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758507511</t>
+          <t>9786055146726</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Anonim Din Arayışı ve Dinsel Çoğulculuk</t>
+          <t>İslam Hukukunda Savaş ve Barış</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>610</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055146740</t>
+          <t>9786055146153</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İlm-i Halimiz</t>
+          <t>Peygamberlerimi Çok Seviyorum</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758507818</t>
+          <t>9789758507887</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kardeşlerin Doğuşu</t>
+          <t>Despotizmin Sonbaharı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>620</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000017868</t>
+          <t>9789758507511</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İslami Siyaset Teorisi ve Sorunlar</t>
+          <t>Anonim Din Arayışı ve Dinsel Çoğulculuk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>15</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3002458100216</t>
+          <t>9786055146740</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İslami Direniş ve Islahat</t>
+          <t>İlm-i Halimiz</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>22.5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000017866</t>
+          <t>9789758507818</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İslami Düşüncede Oryantalist Etki</t>
+          <t>Müslüman Kardeşlerin Doğuşu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>18</v>
+        <v>700</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758507788</t>
+          <t>3990000017868</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Çalışmaları</t>
+          <t>İslami Siyaset Teorisi ve Sorunlar</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055146757</t>
+          <t>3002458100216</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İslam Davası</t>
+          <t>İslami Direniş ve Islahat</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>480</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055146764</t>
+          <t>3990000017866</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çağa Tanıklığım</t>
+          <t>İslami Düşüncede Oryantalist Etki</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>650</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055146689</t>
+          <t>9789758507788</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Fıkıhtan Faşizme</t>
+          <t>Kur'an Çalışmaları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>550</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055146665</t>
+          <t>9786055146757</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Müdafaa</t>
+          <t>İslam Davası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>580</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055146696</t>
+          <t>9786055146764</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Fecri</t>
+          <t>Çağa Tanıklığım</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>800</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758507030</t>
+          <t>9786055146689</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mekke Döneminde Siyasi Düşünce Metodolojisi</t>
+          <t>Fıkıhtan Faşizme</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>690</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055146771</t>
+          <t>9786055146665</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hac Yolunda 1964 Günlükleri</t>
+          <t>Ölümsüz Müdafaa</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>450</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055146467</t>
+          <t>9786055146696</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisindeki Gençler</t>
+          <t>Özgürlüğün Fecri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055146481</t>
+          <t>9789758507030</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İsyan ve İman</t>
+          <t>Mekke Döneminde Siyasi Düşünce Metodolojisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>490</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055146610</t>
+          <t>9786055146771</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İnanç ve Amelde Kur’ani Kavramlar</t>
+          <t>Hac Yolunda 1964 Günlükleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>420</v>
+        <v>540</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055146238</t>
+          <t>9786055146467</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Cevap Veriyor</t>
+          <t>Nuh’un Gemisindeki Gençler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055146504</t>
+          <t>9786055146481</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in Savaşları</t>
+          <t>İsyan ve İman</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>425</v>
+        <v>480</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055146207</t>
+          <t>9786055146610</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Allah Yolunda Cihan</t>
+          <t>İnanç ve Amelde Kur’ani Kavramlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>425</v>
+        <v>530</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758507443</t>
+          <t>9786055146238</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Hz. Peygamber'i Eğitmesi</t>
+          <t>Kur'an Cevap Veriyor</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055146214</t>
+          <t>9786055146504</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Huma'ya Mektup</t>
+          <t>Hz. Muhammed'in Savaşları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>10</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055146252</t>
+          <t>9786055146207</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Hz. Nuh’un Toplumsal Islak Çabaları</t>
+          <t>Allah Yolunda Cihan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055146603</t>
+          <t>9789758507443</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 4. Cilt (Ciltli)</t>
+          <t>Kur'an'ın Hz. Peygamber'i Eğitmesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055146320</t>
+          <t>9786055146214</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 2. Cilt (Ciltli)</t>
+          <t>Huma'ya Mektup</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>1400</v>
+        <v>10</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055146597</t>
+          <t>9786055146252</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Batı’ya Karşı İslam</t>
+          <t>Kur’an’da Hz. Nuh’un Toplumsal Islak Çabaları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>450</v>
+        <v>420</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055146641</t>
+          <t>9786055146603</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Cemaleddin Afgani Hayatı ve Etrafındaki Şüpheler</t>
+          <t>El-Keşşaf 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>340</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055146634</t>
+          <t>9786055146320</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Mühendis 2</t>
+          <t>El-Keşşaf 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>260</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055146627</t>
+          <t>9786055146597</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Allah</t>
+          <t>Batı’ya Karşı İslam</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>540</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055146146</t>
+          <t>9786055146641</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri Büyük Boy 14 (Cilt) (Ciltli)</t>
+          <t>Cemaleddin Afgani Hayatı ve Etrafındaki Şüpheler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>11900</v>
+        <v>390</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055146337</t>
+          <t>9786055146634</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu Forumu - Foruma Pirsgireka Kurd</t>
+          <t>Yoldaki Mühendis 2</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>3990000033843</t>
+          <t>9786055146627</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 1. Cilt (Ciltli)</t>
+          <t>Kur’an’da Allah</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>1400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758507665</t>
+          <t>9786055146146</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Mümin Kadın</t>
+          <t>Menar Tefsiri Büyük Boy 14 (Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758507061</t>
+          <t>9786055146337</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Temel Kaynağımız Kur'an</t>
+          <t>Kürt Sorunu Forumu - Foruma Pirsgireka Kurd</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758507504</t>
+          <t>3990000033843</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yozlaşma ve Baskı Ortamında Sanat</t>
+          <t>El-Keşşaf 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758507109</t>
+          <t>9789758507665</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Rumeysa</t>
+          <t>Mümin Kadın</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>15</v>
+        <v>480</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055146016</t>
+          <t>9789758507061</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Diriliş Gerçeği</t>
+          <t>Temel Kaynağımız Kur'an</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758507405</t>
+          <t>9789758507504</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Risalesi</t>
+          <t>Yozlaşma ve Baskı Ortamında Sanat</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758507832</t>
+          <t>9789758507109</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Rumeysa</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758507245</t>
+          <t>9786055146016</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İsevilikten Hıristiyanlığa</t>
+          <t>Kur'an'da Diriliş Gerçeği</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>35</v>
+        <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9799758507169</t>
+          <t>9789758507405</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kitab'a Varis Olanlar</t>
+          <t>Ramazan Risalesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758507597</t>
+          <t>9789758507832</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Düşünce ve Eylem</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9799758507114</t>
+          <t>9789758507245</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Irak Şiirleri</t>
+          <t>İsevilikten Hıristiyanlığa</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758507566</t>
+          <t>9799758507169</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihinden Portreler</t>
+          <t>Kitab'a Varis Olanlar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758507573</t>
+          <t>9789758507597</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ulusçuluk Çıkmazı Türklük - Kürtlük ve Çözüm Süreci</t>
+          <t>Düşünce ve Eylem</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758507269</t>
+          <t>9799758507114</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İşkence Tarlası ve Direniş Çiçekleri</t>
+          <t>Irak Şiirleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758507528</t>
+          <t>9789758507566</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Sürgünleri</t>
+          <t>İslam Tarihinden Portreler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3002458100209</t>
+          <t>9789758507573</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İslam Devriminin Aşamaları</t>
+          <t>Ulusçuluk Çıkmazı Türklük - Kürtlük ve Çözüm Süreci</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789758507924</t>
+          <t>9789758507269</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Vahyin Şahitliği ve Toplumsal Değişim</t>
+          <t>İşkence Tarlası ve Direniş Çiçekleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758507900</t>
+          <t>9789758507528</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Şirk</t>
+          <t>28 Şubat Sürgünleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>20</v>
+        <v>550</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758507481</t>
+          <t>3002458100209</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf ve İslam</t>
+          <t>İslam Devriminin Aşamaları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758507429</t>
+          <t>9789758507924</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Sünnet</t>
+          <t>Vahyin Şahitliği ve Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>450</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758507917</t>
+          <t>9789758507900</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İnsan</t>
+          <t>Tevhid ve Şirk</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758507801</t>
+          <t>9789758507481</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kıssalarının Tarihselliği</t>
+          <t>Tasavvuf ve İslam</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758507559</t>
+          <t>9789758507429</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İslami Mücadelede Öncü Şahsiyetler</t>
+          <t>Nebevi Sünnet</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>70</v>
+        <v>540</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758507894</t>
+          <t>9789758507917</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hasan el-Benna’nın Siyasi Düşüncesi</t>
+          <t>Kur’an’da İnsan</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>900</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9799758507145</t>
+          <t>9789758507801</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İman - Amel İlişkisi Bağlamında Kur'an'da Kurtuluş Kavramı</t>
+          <t>Kur’an Kıssalarının Tarihselliği</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789758507986</t>
+          <t>9789758507559</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Devrim Sürecinde Ortadoğu Edisyon</t>
+          <t>İslami Mücadelede Öncü Şahsiyetler</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789758507450</t>
+          <t>9789758507894</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ı Anlamada Usul  (el-Kur'anu'l-Mecid)</t>
+          <t>Hasan el-Benna’nın Siyasi Düşüncesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>520</v>
+        <v>900</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789758507870</t>
+          <t>9799758507145</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Tasavvurumuz ve Ortadoğu İntifadası</t>
+          <t>İman - Amel İlişkisi Bağlamında Kur'an'da Kurtuluş Kavramı</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789758507276</t>
+          <t>9789758507986</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitimi ve Aile</t>
+          <t>Devrim Sürecinde Ortadoğu Edisyon</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055146580</t>
+          <t>9789758507450</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Darbe'den Olağanüstü Hal'e 15 Temmuz ve Adil Şahitlik</t>
+          <t>Kur'an'ı Anlamada Usul  (el-Kur'anu'l-Mecid)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055146528</t>
+          <t>9789758507870</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Mevdudi</t>
+          <t>Gelecek Tasavvurumuz ve Ortadoğu İntifadası</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>25</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055146535</t>
+          <t>9789758507276</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İbn-i Arabi</t>
+          <t>Çocuk Eğitimi ve Aile</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>1000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055146139</t>
+          <t>9786055146580</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Haset</t>
+          <t>Darbe'den Olağanüstü Hal'e 15 Temmuz ve Adil Şahitlik</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055146573</t>
+          <t>9786055146528</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 3. Cilt (Ciltli)</t>
+          <t>Mevdudi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>1400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055146160</t>
+          <t>9786055146535</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ömer Muhtar</t>
+          <t>İbn-i Arabi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055146405</t>
+          <t>9786055146139</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İslami Düşüncenin İhyası</t>
+          <t>Haset</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055146412</t>
+          <t>9786055146573</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Özeleştiri ve Yenilenme Sorumluluğu</t>
+          <t>El-Keşşaf 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055146283</t>
+          <t>9786055146160</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Yönetim Biçimi</t>
+          <t>Ömer Muhtar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055146245</t>
+          <t>9786055146405</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İslami Uyanış Sürecimiz ve İslamcılık Söyleşileri</t>
+          <t>İslami Düşüncenin İhyası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789758507948</t>
+          <t>9786055146412</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Etkinliklerle Elif Cüzü</t>
+          <t>Özeleştiri ve Yenilenme Sorumluluğu</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789758507184</t>
+          <t>9786055146283</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Peygamberlere Karşı Tavırlar ve Sonuçları</t>
+          <t>İslam’da Yönetim Biçimi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055146269</t>
+          <t>9786055146245</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Milliyetçi Körleşme</t>
+          <t>İslami Uyanış Sürecimiz ve İslamcılık Söyleşileri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055146375</t>
+          <t>9789758507948</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Etibe’ye Mektuplar</t>
+          <t>Etkinliklerle Elif Cüzü</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055146368</t>
+          <t>9789758507184</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Derdest</t>
+          <t>Kur’an’da Peygamberlere Karşı Tavırlar ve Sonuçları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>340</v>
+        <v>480</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055146344</t>
+          <t>9786055146269</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İslami Şahsiyetin İnşası</t>
+          <t>Kürt Sorunu ve Milliyetçi Körleşme</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055146276</t>
+          <t>9786055146375</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Süreci Nereden Nereye?</t>
+          <t>Etibe’ye Mektuplar</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055146061</t>
+          <t>9786055146368</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İslami Mücadelenin Yeni Dili</t>
+          <t>Derdest</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055146191</t>
+          <t>9786055146344</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İkna Odaları</t>
+          <t>İslami Şahsiyetin İnşası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>400</v>
+        <v>720</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055146184</t>
+          <t>9786055146276</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Dilime Gerili Pankart</t>
+          <t>Çözüm Süreci Nereden Nereye?</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055146177</t>
+          <t>9786055146061</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Yoldaki Mühendis</t>
+          <t>İslami Mücadelenin Yeni Dili</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055146047</t>
+          <t>9786055146191</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Hizbut-Tahrir ve Hilafet</t>
+          <t>İkna Odaları</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>620</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055146030</t>
+          <t>9786055146184</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Cemaat-i İslami</t>
+          <t>Dilime Gerili Pankart</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>620</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055146085</t>
+          <t>9786055146177</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Bilinci</t>
+          <t>Yoldaki Mühendis</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055146306</t>
+          <t>9786055146047</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Savaşımız</t>
+          <t>Hizbut-Tahrir ve Hilafet</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055146290</t>
+          <t>9786055146030</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Libya</t>
+          <t>Cemaat-i İslami</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055146009</t>
+          <t>9786055146085</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İskilipli Atıf Hoca</t>
+          <t>Ahlak Bilinci</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000047251</t>
+          <t>9786055146306</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Eğitim</t>
+          <t>Varoluş Savaşımız</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>14</v>
+        <v>540</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789758507993</t>
+          <t>9786055146290</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Said</t>
+          <t>Libya</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257105941</t>
+          <t>9786055146009</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Yönetim Tartışmaları ve İnsan Hakları</t>
+          <t>İskilipli Atıf Hoca</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257105958</t>
+          <t>3990000047251</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Hilafetin İlgası</t>
+          <t>Vahiy ve Eğitim</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257105989</t>
+          <t>9789758507993</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Barutsuz Savaş</t>
+          <t>Şeyh Said</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>340</v>
+        <v>900</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257105729</t>
+          <t>9786257105941</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Şeyho Hoca İle İslami Uyanışın Dünü Bugünü</t>
+          <t>İslam’da Yönetim Tartışmaları ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257105859</t>
+          <t>9786257105958</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Şura ve Şura Yönetimi</t>
+          <t>Hilafetin İlgası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789758507955</t>
+          <t>9786257105989</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 10.Cilt (Ciltli)</t>
+          <t>Barutsuz Savaş</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789758507702</t>
+          <t>9786257105729</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 3. Cilt (Ciltli)</t>
+          <t>Şeyho Hoca İle İslami Uyanışın Dünü Bugünü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>50</v>
+        <v>520</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789758507719</t>
+          <t>9786257105859</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 4. Cilt (Ciltli)</t>
+          <t>Şura ve Şura Yönetimi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789758507726</t>
+          <t>9789758507955</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 5. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 10.Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789758507764</t>
+          <t>9789758507702</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 6. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789758507962</t>
+          <t>9789758507719</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 11. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789758507696</t>
+          <t>9789758507726</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 2. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 5. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055146115</t>
+          <t>9789758507764</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 13. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 6. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789758507849</t>
+          <t>9789758507962</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 9. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 11. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789758507795</t>
+          <t>9789758507696</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 8. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789758507771</t>
+          <t>9786055146115</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 7. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 13. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055146122</t>
+          <t>9789758507849</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri Büyük Boy 14. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 9. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257105613</t>
+          <t>9789758507795</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>El-Keşşaf 5. Cilt (Ciltli)</t>
+          <t>Menar Tefsiri 8. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>1400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257105323</t>
+          <t>9789758507771</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Hz. Salih ve Semud Toplumu</t>
+          <t>Menar Tefsiri 7. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055146979</t>
+          <t>9786055146122</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Makbul Dualar</t>
+          <t>Menar Tefsiri Büyük Boy 14. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>520</v>
+        <v>50</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055146986</t>
+          <t>9786257105613</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Vahiy Nedir?</t>
+          <t>El-Keşşaf 5. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>450</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789758507672</t>
+          <t>9786257105323</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Menar Tefsiri 1. Cilt (Ciltli)</t>
+          <t>Kur'an'da Hz. Salih ve Semud Toplumu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257105330</t>
+          <t>9786055146979</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kırık Ayna</t>
+          <t>Makbul Dualar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>420</v>
+        <v>650</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257105552</t>
+          <t>9786055146986</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Filistin</t>
+          <t>Vahiy Nedir?</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789758507498</t>
+          <t>9789758507672</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Milli Din Arayışı ve Türk Müslümanlığı</t>
+          <t>Menar Tefsiri 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257105880</t>
+          <t>9786257105330</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Önceliklerimiz</t>
+          <t>Kırık Ayna</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257105866</t>
+          <t>9786257105552</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm'le Barışmak!</t>
+          <t>Filistin</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257105798</t>
+          <t>9789758507498</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İslam</t>
+          <t>Milli Din Arayışı ve Türk Müslümanlığı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>850</v>
+        <v>350</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055146894</t>
+          <t>9786257105880</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Karakter ve Değerler Eğitimi</t>
+          <t>Önceliklerimiz</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>4458000101597</t>
+          <t>9786257105866</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Direniş Güncesi</t>
+          <t>Kemalizm'le Barışmak!</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>3990000085451</t>
+          <t>9786257105798</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Mutezile ve İnsanın Özgürlüğü Sorunu</t>
+          <t>İslam</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>18</v>
+        <v>950</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789758507238</t>
+          <t>9786055146894</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Ali Şiası ve Safevi Şiası</t>
+          <t>Karakter ve Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>12.96</v>
+        <v>490</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789758507207</t>
+          <t>4458000101597</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mücadele ve Muhasebe</t>
+          <t>Direniş Güncesi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789758507733</t>
+          <t>3990000085451</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kur'anda Dua ve Rasullerin Dua Örnekleri</t>
+          <t>Mutezile ve İnsanın Özgürlüğü Sorunu</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789758507087</t>
+          <t>9789758507238</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Malik Bin Nebi'ye Göre Toplumsal Değişim</t>
+          <t>Ali Şiası ve Safevi Şiası</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055146221</t>
+          <t>9789758507207</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İbadet İlmihali Günlük Hayatımızda Kulluk</t>
+          <t>Mücadele ve Muhasebe</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055146863</t>
+          <t>9789758507733</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Adalet Hukuk Merhamet</t>
+          <t>Kur'anda Dua ve Rasullerin Dua Örnekleri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055146832</t>
+          <t>9789758507087</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakanlar</t>
+          <t>Malik Bin Nebi'ye Göre Toplumsal Değişim</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055146856</t>
+          <t>9786055146221</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bilgiden Bilince (Ciltli)</t>
+          <t>İbadet İlmihali Günlük Hayatımızda Kulluk</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>750</v>
+        <v>340</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055146900</t>
+          <t>9786055146863</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tefsire Giriş (Ciltli)</t>
+          <t>Adalet Hukuk Merhamet</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>950</v>
+        <v>360</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789758507603</t>
+          <t>9786055146832</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Açılım Politikaları Kemalizim ve Müslümanlar</t>
+          <t>İz Bırakanlar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>35</v>
+        <v>480</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789758507535</t>
+          <t>9786055146856</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de İslamcılığın Kökleri</t>
+          <t>Bilgiden Bilince (Ciltli)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>450</v>
+        <v>850</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789758507542</t>
+          <t>9786055146900</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de İslamcılık ve Özeleştiri</t>
+          <t>Tefsire Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055146870</t>
+          <t>9789758507603</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Şiirinden Seçmeler</t>
+          <t>Açılım Politikaları Kemalizim ve Müslümanlar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>650</v>
+        <v>35</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
+          <t>9789758507535</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de İslamcılığın Kökleri</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789758507542</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de İslamcılık ve Özeleştiri</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786055146870</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Arap Şiirinden Seçmeler</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
           <t>9786258484922</t>
         </is>
       </c>
-      <c r="B198" s="1" t="inlineStr">
+      <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Maturidi Örneğinde Din, Şeriat, Siyaset</t>
         </is>
       </c>
-      <c r="C198" s="1">
-        <v>260</v>
+      <c r="C201" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>