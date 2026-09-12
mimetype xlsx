--- v0 (2026-03-22)
+++ v1 (2026-09-12)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059305143</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Nasıl Mutlu Olursunuz?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>385</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786059305150</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kendinizi Daha İyi Hissedin, Daha İyi Olun, Daha İyi Kalın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>405</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059305099</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Yeni Türkiye Cumhuriyeti</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059305006</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>