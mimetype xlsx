--- v0 (2026-03-22)
+++ v1 (2026-09-12)
@@ -85,895 +85,910 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059982375</t>
+          <t>9786059982641</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Feyz-i Kaşani’nin Düşüncesinde İslami Açıdan Eğitim</t>
+          <t>Ramazan Savaşı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059982368</t>
+          <t>9786059982375</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İslam Psikolojisinin Yaklaşımıyla Evlilik Öncesi Yaklaşımlar Evlenmeden Önce</t>
+          <t>Feyz-i Kaşani’nin Düşüncesinde İslami Açıdan Eğitim</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059982344</t>
+          <t>9786059982368</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yedi Ulu Ozan’ın Eserlerine Tekitle Anadolu Aleviliğinde İmamet İnancı</t>
+          <t>İslam Psikolojisinin Yaklaşımıyla Evlilik Öncesi Yaklaşımlar Evlenmeden Önce</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059982351</t>
+          <t>9786059982344</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İslam Psikolojisinin Yaklaşımıyla Çocukların Cinsel Eğitimi Usulca Sözler</t>
+          <t>Yedi Ulu Ozan’ın Eserlerine Tekitle Anadolu Aleviliğinde İmamet İnancı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059982382</t>
+          <t>9786059982351</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İslami ve Dini Perspektiften Yaşam Becerileri</t>
+          <t>İslam Psikolojisinin Yaklaşımıyla Çocukların Cinsel Eğitimi Usulca Sözler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059982511</t>
+          <t>9786059982382</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Teoriden Pratiğe Velayet-i Fakih Doktrini</t>
+          <t>İslami ve Dini Perspektiften Yaşam Becerileri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059982474</t>
+          <t>9786059982511</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Ehlibeyt Işığında Aklî Ve Naklî Delilleriyle (Ciltli)</t>
+          <t>Teoriden Pratiğe Velayet-i Fakih Doktrini</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059982443</t>
+          <t>9786059982474</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ali’nin Diliyle ALİ</t>
+          <t>Kur’an ve Ehlibeyt Işığında Aklî Ve Naklî Delilleriyle (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059982429</t>
+          <t>9786059982443</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İmam Mehdi ve Mehdeviyet Dersleri</t>
+          <t>Ali’nin Diliyle ALİ</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059982399</t>
+          <t>9786059982429</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kur’an, Sünnet ve Akıl Işığında İlahiyat 2 Cilt</t>
+          <t>İmam Mehdi ve Mehdeviyet Dersleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059982313</t>
+          <t>9786059982399</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yeni Mutezile ve Din Felsefesi</t>
+          <t>Kur’an, Sünnet ve Akıl Işığında İlahiyat 2 Cilt</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254440625</t>
+          <t>9786059982313</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Saadet İksiri Güzel Ahlak (Ciltli)</t>
+          <t>Yeni Mutezile ve Din Felsefesi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059982290</t>
+          <t>9786254440625</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İmamları Tanıma, Guluv, Taksir ve Tefviz Meselesi</t>
+          <t>Saadet İksiri Güzel Ahlak (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059982238</t>
+          <t>9786059982290</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kelam</t>
+          <t>İmamları Tanıma, Guluv, Taksir ve Tefviz Meselesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059982245</t>
+          <t>9786059982238</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Metotları ve Ekolleri</t>
+          <t>Yeni Kelam</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059982283</t>
+          <t>9786059982245</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Mehdi İnancı</t>
+          <t>Tefsir Metotları ve Ekolleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059982085</t>
+          <t>9786059982283</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sorular ve Cevaplar Cilt 3 : Hadis, Tarih</t>
+          <t>İslam’da Mehdi İnancı</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059982078</t>
+          <t>9786059982085</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sorular ve Cevaplar Cilt 2 : Kur'an, Ahlak</t>
+          <t>Sorular ve Cevaplar Cilt 3 : Hadis, Tarih</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059982061</t>
+          <t>9786059982078</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sorular ve Cevaplar Cilt 1 : Kelam, Felsefe</t>
+          <t>Sorular ve Cevaplar Cilt 2 : Kur'an, Ahlak</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056458767</t>
+          <t>9786059982061</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Ekolleri 2. Cilt</t>
+          <t>Sorular ve Cevaplar Cilt 1 : Kelam, Felsefe</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056458750</t>
+          <t>9786056458767</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Ekolleri 1. Cilt</t>
+          <t>Tefsir Ekolleri 2. Cilt</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058596993</t>
+          <t>9786056458750</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Peygamber ve Ehlibeyt'in Eğitimsel Siyeri Cilt 3 : Ahlaki Eğitim</t>
+          <t>Tefsir Ekolleri 1. Cilt</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058596986</t>
+          <t>9786058596993</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Peygamber ve Ehlibeyt'in Eğitimsel Siyeri Cilt 2 : Dini Eğitim</t>
+          <t>Peygamber ve Ehlibeyt'in Eğitimsel Siyeri Cilt 3 : Ahlaki Eğitim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058596979</t>
+          <t>9786058596986</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Peygamber ve Ehlibeyt'in Eğitimsel Siyeri Cilt 1 : Evlat Eğitimi</t>
+          <t>Peygamber ve Ehlibeyt'in Eğitimsel Siyeri Cilt 2 : Dini Eğitim</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059982115</t>
+          <t>9786058596979</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tevhid (Ciltli)</t>
+          <t>Peygamber ve Ehlibeyt'in Eğitimsel Siyeri Cilt 1 : Evlat Eğitimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058596955</t>
+          <t>9786059982115</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Tefsiri Metodolojisi</t>
+          <t>Tevhid (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058596948</t>
+          <t>9786058596955</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Büyük Dinleri Tanımak</t>
+          <t>Kur'an Tefsiri Metodolojisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058596931</t>
+          <t>9786058596948</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İslami Açıdan Gençlik Psikolojisi</t>
+          <t>Büyük Dinleri Tanımak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058596924</t>
+          <t>9786058596931</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni'nin Liderlik Tarzı</t>
+          <t>İslami Açıdan Gençlik Psikolojisi</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058596917</t>
+          <t>9786058596924</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Yanlış Yöntemler</t>
+          <t>İmam Humeyni'nin Liderlik Tarzı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058596900</t>
+          <t>9786058596917</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Dilinin Analizi ve Kur'an'ı Anlamanın Metodolojisi</t>
+          <t>Eğitimde Yanlış Yöntemler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056458774</t>
+          <t>9786058596900</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ahlak</t>
+          <t>Kur'an Dilinin Analizi ve Kur'an'ı Anlamanın Metodolojisi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059982016</t>
+          <t>9786056458774</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kelami Fırkalar ve Mezhepler</t>
+          <t>Ahlak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056458798</t>
+          <t>9786059982016</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali'nin Yönetim Tarzı</t>
+          <t>Kelami Fırkalar ve Mezhepler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059982009</t>
+          <t>9786056458798</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni'ye Göre Teorik İrfanın Temelleri</t>
+          <t>Hz. Ali'nin Yönetim Tarzı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059982023</t>
+          <t>9786059982009</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Cinsiyet Farklılıkları</t>
+          <t>İmam Humeyni'ye Göre Teorik İrfanın Temelleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059982030</t>
+          <t>9786059982023</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Faiz</t>
+          <t>İslam ve Cinsiyet Farklılıkları</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059982054</t>
+          <t>9786059982030</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cemal Aynası</t>
+          <t>Faiz</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059982047</t>
+          <t>9786059982054</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gaybet Dönemi Tarihi</t>
+          <t>Cemal Aynası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059982108</t>
+          <t>9786059982047</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hadisi Anlama Metodolojisi</t>
+          <t>Gaybet Dönemi Tarihi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056458781</t>
+          <t>9786059982108</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hadis İlimlerine Giriş</t>
+          <t>Hadisi Anlama Metodolojisi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056458705</t>
+          <t>9786056458781</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'dan Esintiler</t>
+          <t>Hadis İlimlerine Giriş</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056458712</t>
+          <t>9786056458705</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İki Sure Örnek Eğitmen Örnek İnsan</t>
+          <t>Kur'an'dan Esintiler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056458729</t>
+          <t>9786056458712</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur'an İlimlerine Giriş</t>
+          <t>İki Sure Örnek Eğitmen Örnek İnsan</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056458736</t>
+          <t>9786056458729</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İslami Kaynaklar Işığında Ruhsal Hijyen</t>
+          <t>Kur'an İlimlerine Giriş</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059982160</t>
+          <t>9786056458736</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kur'an İlimleri Metodolojisi (Ciltli)</t>
+          <t>İslami Kaynaklar Işığında Ruhsal Hijyen</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059982214</t>
+          <t>9786059982160</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 3</t>
+          <t>Kur'an İlimleri Metodolojisi (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059982207</t>
+          <t>9786059982214</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 2</t>
+          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 3</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059982191</t>
+          <t>9786059982207</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 1</t>
+          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 2</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059982221</t>
+          <t>9786059982191</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 4</t>
+          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 1</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059982139</t>
+          <t>9786059982221</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Aile Sosyolojisi</t>
+          <t>Müslüman Alimlerin Eğitim, Öğretim ve Temelleri Üzerine Görüşleri 4</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059982153</t>
+          <t>9786059982139</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İslami İrfan</t>
+          <t>İslam ve Aile Sosyolojisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059982146</t>
+          <t>9786059982153</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslami Yaşam Tarzı</t>
+          <t>İslami İrfan</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059982122</t>
+          <t>9786059982146</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hac - İlahi Aşkın Tecelligahı (Ciltli)</t>
+          <t>İslami Yaşam Tarzı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059982092</t>
+          <t>9786059982122</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tefsir Ekolleri 3. Cilt</t>
+          <t>Hac - İlahi Aşkın Tecelligahı (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055533007</t>
+          <t>9786059982092</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ehlibeyt Dosyası (Ciltli)</t>
+          <t>Tefsir Ekolleri 3. Cilt</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
+          <t>9786055533007</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Ehlibeyt Dosyası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
           <t>9786059982252</t>
         </is>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>El-Müracaat (Ciltli)</t>
         </is>
       </c>
-      <c r="C58" s="1">
+      <c r="C59" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>