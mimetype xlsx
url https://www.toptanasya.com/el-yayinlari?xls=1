--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259685434</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Komünist Aydınlanma</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259685427</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>İsyan Hikayeleri - İtaatsizliğin Antropolojisi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259685403</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -169,636 +169,636 @@
         <is>
           <t>9786259685410</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>İşgal</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057333988</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Postmodern Milliyetçilik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057333971</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Marks Ne Dedi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057333964</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Hoşça Kal Abla</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057333940</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yol Ayrımı: Ya İnsanlık Ya Kapitalizm</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057333933</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kuşatma Yerel ve Küresel Dinamikler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057333919</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Neo-Liberalizm Roman ve Aşk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057333926</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Firar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057454386</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Türkülerde İbo</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057333902</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kuzey Amerika'da Yeni Sosyalist Cumhuriyet İçin Anayasa</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057454393</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Komünizm ve Jeffersoncu Demokrasi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057063625</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Tutuyorum Hayalimi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057454379</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Emperyalist Türkiye</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057454362</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Komünarlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057454331</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Oluş Sorunu: Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789758674312</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Gül Buz İçinde (DVD Ekli) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057454355</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Atılımlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057454348</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bir Gülüşün Ateşiyle</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789758674756</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Arnavutluk Deneyi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789758674718</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Komünist Rotaya Dair</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789758674787</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Ajith Geçmişin Tortusunun Bir Portresi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789758674732</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789758674633</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>KESK (Kamu Emekçileri Sendikaları Konfederasyonu)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789758674794</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Filipin Toplumu ve Devrimi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789758674855</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Seçme Makaleler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789758674770</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Yeni Emperyalist Ülkelerin Ortaya Çıkışı Üzerine</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789758674565</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Komplo Tarlaları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789758674510</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Marksizmi Ortodoksça Savunmak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789758674459</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Zincirin Halkası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789758674329</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Vicdan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789758674336</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Ve Dağ Esintisiyle Uyandık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789758674218</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Umudun Adımları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789758674343</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Tek Sesli Bir Hece</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789758674480</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Tarihin Önünde Yürümek</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789758674152</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Şahince</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789758674268</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Sisli Bahar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789758674138</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Sana 21. Yüzyıl Raporumu Sunuyorum</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789758674077</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Parçalanmış Dünya Günümüzde Emperyalizm</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789758674237</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Ölümsemek</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789758674039</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’dan Cumhuriyet’e Burjuvazinin Evrimi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789758674367</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Küresel Sermaye ve Evrensel Emek-Değer Teorisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789758674466</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Kutsal WC</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789758674046</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
@@ -814,336 +814,336 @@
         <is>
           <t>9789758674220</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Koçgiri Destanı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789758674145</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Kıvılcımlı Yazılar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789758674121</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Kırık Halka</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789758674275</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Kaypakkaya ile Birlikte - Anı 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789758674060</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>İnat 1 Yeryüzü Mizahı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789758674401</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>İlk Adımlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789758674381</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Gülazare</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789758674206</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Grundrisse İçin Analitik Notlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789758674374</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Felsefe ve Bilim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789758674428</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Fehrenge Kırmancki-Tırki /  Türkçe -Kırmancki Sözlük</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789758674299</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Eylül Ayazı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789758674084</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Eşrefoğlu Al Haberi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758674114</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Emperyalizm ve Marksist Tarih Çözümlemesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789758674176</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Ekmeğin Şarabın Tuzun Aşkına</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9799758674106</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Duvarlara İnat</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789758674282</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Duvarın İki Yakası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758674190</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Dersim Destanı</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789758674473</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Davası Olmayanın Deniz’i Olmaz</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758674435</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Çöl Tutulması</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789758674442</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Çocuk Eğitiminde Ailenin Önemi</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758674244</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Çığ Düş’tü</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789758674169</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Bizim Çeliğin Suyundan</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789758674350</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
@@ -1204,276 +1204,276 @@
         <is>
           <t>9789758674404</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Ağustos</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758674589</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>1917 Ekim Devrimindeki Devletçi Sapma</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758674503</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Matematik Sözlüğü - 1. Sınıftan 8. Sınıfa Kadar</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789758674701</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Kadın ve Komünizm</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789758674688</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Umut Doğu'da Saklı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789758674416</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Sürgün</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789758674626</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Tek Ülkede Sosyalizm</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789758674725</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Kültürel Sıkışma Toplumsal Dışlanma</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758674657</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Ğada 2</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789758674695</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Denge ve Devrim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789758674602</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Demokrasi: Neden Daha İyisini Yapamayalım ki?</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789758674558</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Kürt Millet Hareketleri ve Irak'ta Kürdistan İhtilali</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789758674527</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Tüm Tanrılardan Kurtulun !</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789758674497</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Anadolu'da Parlayan Işık Alevilik</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789758674596</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Marksist Düşünce Diyalektiği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789758674572</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Devrimci ve Kurucu Mücadele için Marksist Eleştiri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789758674534</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Kızıma Mektup</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789758674541</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Kendi Diline Sığmayan Tarih</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786057454324</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
@@ -1489,261 +1489,261 @@
         <is>
           <t>9789758674930</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Bilim ve Devrim</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786057454300</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Taşıran Damlanın Cesareti</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786057454317</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Yaklaşan İç Savaş ve Günümüzde Devrim İçin Yeniden Kutuplaştırma</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789758674909</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Bolşevik Bakışla Büyük Proleter Kültür Devrimi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789758674916</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>İdeolojik Kırılmalar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758674886</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Kapitalizmin Düğümleri</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789758674848</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Devrim Yapmak ve İnsanlığı Kurtarmak</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789758674831</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Patikadaki Ateş</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789758674879</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Çıkış Hattı: Nasıl Yapmalı?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789758674923</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Basics - Bob Avakian’ın Konuşma ve Yazılarından</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789758674817</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Bolşevik Bakışla Emperyalist Güçler Gerçeği</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789758674824</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Dünyaya ve Ülkeye Sınıfsal Bakış</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789758674800</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Bir Umut Bir İnsan</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789758674749</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Seçme Konuşmalar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786058132542</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Alfonzo</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789758674763</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Yeni Komünizm</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786259685441</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Zamanın Seyri</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>