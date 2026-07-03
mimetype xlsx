--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1675 +85,1690 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259685434</t>
+          <t>9786259685458</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Komünist Aydınlanma</t>
+          <t>Özgürlüğe Kanat Çırpan Kadınlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259685427</t>
+          <t>9786259685434</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İsyan Hikayeleri - İtaatsizliğin Antropolojisi</t>
+          <t>Komünist Aydınlanma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259685403</t>
+          <t>9786259685427</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Felaket Uyarısı!</t>
+          <t>İsyan Hikayeleri - İtaatsizliğin Antropolojisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057333995</t>
+          <t>9786259685403</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Burjuva İdeolojisinin Krizi ve Düşünce Tarzı Öğretisi</t>
+          <t>Felaket Uyarısı!</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259685410</t>
+          <t>9786057333995</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İşgal</t>
+          <t>Burjuva İdeolojisinin Krizi ve Düşünce Tarzı Öğretisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057333988</t>
+          <t>9786259685410</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Milliyetçilik</t>
+          <t>İşgal</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057333971</t>
+          <t>9786057333988</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Marks Ne Dedi</t>
+          <t>Postmodern Milliyetçilik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057333964</t>
+          <t>9786057333971</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Abla</t>
+          <t>Marks Ne Dedi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057333940</t>
+          <t>9786057333964</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yol Ayrımı: Ya İnsanlık Ya Kapitalizm</t>
+          <t>Hoşça Kal Abla</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057333933</t>
+          <t>9786057333940</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma Yerel ve Küresel Dinamikler</t>
+          <t>Yol Ayrımı: Ya İnsanlık Ya Kapitalizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057333919</t>
+          <t>9786057333933</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Neo-Liberalizm Roman ve Aşk</t>
+          <t>Kuşatma Yerel ve Küresel Dinamikler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057333926</t>
+          <t>9786057333919</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Firar</t>
+          <t>Neo-Liberalizm Roman ve Aşk</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057454386</t>
+          <t>9786057333926</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkülerde İbo</t>
+          <t>Firar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057333902</t>
+          <t>9786057454386</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Amerika'da Yeni Sosyalist Cumhuriyet İçin Anayasa</t>
+          <t>Türkülerde İbo</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057454393</t>
+          <t>9786057333902</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Komünizm ve Jeffersoncu Demokrasi</t>
+          <t>Kuzey Amerika'da Yeni Sosyalist Cumhuriyet İçin Anayasa</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057063625</t>
+          <t>9786057454393</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tutuyorum Hayalimi</t>
+          <t>Komünizm ve Jeffersoncu Demokrasi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057454379</t>
+          <t>9786057063625</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Türkiye</t>
+          <t>Tutuyorum Hayalimi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057454362</t>
+          <t>9786057454379</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Komünarlar</t>
+          <t>Emperyalist Türkiye</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057454331</t>
+          <t>9786057454362</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Oluş Sorunu: Ne Yapmalı?</t>
+          <t>Komünarlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758674312</t>
+          <t>9786057454331</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gül Buz İçinde (DVD Ekli) (Ciltli)</t>
+          <t>Oluş Sorunu: Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057454355</t>
+          <t>9789758674312</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Atılımlar</t>
+          <t>Kırmızı Gül Buz İçinde (DVD Ekli) (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057454348</t>
+          <t>9786057454355</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Gülüşün Ateşiyle</t>
+          <t>Atılımlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758674756</t>
+          <t>9786057454348</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arnavutluk Deneyi</t>
+          <t>Bir Gülüşün Ateşiyle</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758674718</t>
+          <t>9789758674756</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Komünist Rotaya Dair</t>
+          <t>Arnavutluk Deneyi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758674787</t>
+          <t>9789758674718</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ajith Geçmişin Tortusunun Bir Portresi</t>
+          <t>Komünist Rotaya Dair</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758674732</t>
+          <t>9789758674787</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazılar</t>
+          <t>Ajith Geçmişin Tortusunun Bir Portresi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758674633</t>
+          <t>9789758674732</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>KESK (Kamu Emekçileri Sendikaları Konfederasyonu)</t>
+          <t>Seçme Yazılar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758674794</t>
+          <t>9789758674633</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Filipin Toplumu ve Devrimi</t>
+          <t>KESK (Kamu Emekçileri Sendikaları Konfederasyonu)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758674855</t>
+          <t>9789758674794</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Seçme Makaleler</t>
+          <t>Filipin Toplumu ve Devrimi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758674770</t>
+          <t>9789758674855</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeni Emperyalist Ülkelerin Ortaya Çıkışı Üzerine</t>
+          <t>Seçme Makaleler</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758674565</t>
+          <t>9789758674770</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Komplo Tarlaları</t>
+          <t>Yeni Emperyalist Ülkelerin Ortaya Çıkışı Üzerine</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758674510</t>
+          <t>9789758674565</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Marksizmi Ortodoksça Savunmak</t>
+          <t>Komplo Tarlaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758674459</t>
+          <t>9789758674510</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Zincirin Halkası</t>
+          <t>Marksizmi Ortodoksça Savunmak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758674329</t>
+          <t>9789758674459</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vicdan</t>
+          <t>Zincirin Halkası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758674336</t>
+          <t>9789758674329</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ve Dağ Esintisiyle Uyandık</t>
+          <t>Vicdan</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758674218</t>
+          <t>9789758674336</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Umudun Adımları</t>
+          <t>Ve Dağ Esintisiyle Uyandık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758674343</t>
+          <t>9789758674218</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tek Sesli Bir Hece</t>
+          <t>Umudun Adımları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>8</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758674480</t>
+          <t>9789758674343</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Önünde Yürümek</t>
+          <t>Tek Sesli Bir Hece</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758674152</t>
+          <t>9789758674480</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şahince</t>
+          <t>Tarihin Önünde Yürümek</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>4.63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758674268</t>
+          <t>9789758674152</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sisli Bahar</t>
+          <t>Şahince</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758674138</t>
+          <t>9789758674268</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sana 21. Yüzyıl Raporumu Sunuyorum</t>
+          <t>Sisli Bahar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758674077</t>
+          <t>9789758674138</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Dünya Günümüzde Emperyalizm</t>
+          <t>Sana 21. Yüzyıl Raporumu Sunuyorum</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758674237</t>
+          <t>9789758674077</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ölümsemek</t>
+          <t>Parçalanmış Dünya Günümüzde Emperyalizm</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>4.63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758674039</t>
+          <t>9789758674237</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Cumhuriyet’e Burjuvazinin Evrimi</t>
+          <t>Ölümsemek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758674367</t>
+          <t>9789758674039</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Küresel Sermaye ve Evrensel Emek-Değer Teorisi</t>
+          <t>Osmanlı’dan Cumhuriyet’e Burjuvazinin Evrimi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789758674466</t>
+          <t>9789758674367</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kutsal WC</t>
+          <t>Küresel Sermaye ve Evrensel Emek-Değer Teorisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758674046</t>
+          <t>9789758674466</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Komüncüler</t>
+          <t>Kutsal WC</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758674220</t>
+          <t>9789758674046</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Koçgiri Destanı</t>
+          <t>Komüncüler</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789758674145</t>
+          <t>9789758674220</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcımlı Yazılar</t>
+          <t>Koçgiri Destanı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789758674121</t>
+          <t>9789758674145</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kırık Halka</t>
+          <t>Kıvılcımlı Yazılar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758674275</t>
+          <t>9789758674121</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kaypakkaya ile Birlikte - Anı 2</t>
+          <t>Kırık Halka</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758674060</t>
+          <t>9789758674275</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnat 1 Yeryüzü Mizahı</t>
+          <t>Kaypakkaya ile Birlikte - Anı 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758674401</t>
+          <t>9789758674060</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İlk Adımlar</t>
+          <t>İnat 1 Yeryüzü Mizahı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758674381</t>
+          <t>9789758674401</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gülazare</t>
+          <t>İlk Adımlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758674206</t>
+          <t>9789758674381</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Grundrisse İçin Analitik Notlar</t>
+          <t>Gülazare</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758674374</t>
+          <t>9789758674206</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Bilim</t>
+          <t>Grundrisse İçin Analitik Notlar</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758674428</t>
+          <t>9789758674374</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Fehrenge Kırmancki-Tırki /  Türkçe -Kırmancki Sözlük</t>
+          <t>Felsefe ve Bilim</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758674299</t>
+          <t>9789758674428</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Eylül Ayazı</t>
+          <t>Fehrenge Kırmancki-Tırki /  Türkçe -Kırmancki Sözlük</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789758674084</t>
+          <t>9789758674299</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Eşrefoğlu Al Haberi</t>
+          <t>Eylül Ayazı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758674114</t>
+          <t>9789758674084</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Marksist Tarih Çözümlemesi</t>
+          <t>Eşrefoğlu Al Haberi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758674176</t>
+          <t>9789758674114</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğin Şarabın Tuzun Aşkına</t>
+          <t>Emperyalizm ve Marksist Tarih Çözümlemesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>4.63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9799758674106</t>
+          <t>9789758674176</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Duvarlara İnat</t>
+          <t>Ekmeğin Şarabın Tuzun Aşkına</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758674282</t>
+          <t>9799758674106</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Duvarın İki Yakası</t>
+          <t>Duvarlara İnat</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758674190</t>
+          <t>9789758674282</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dersim Destanı</t>
+          <t>Duvarın İki Yakası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>4.63</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758674473</t>
+          <t>9789758674190</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Davası Olmayanın Deniz’i Olmaz</t>
+          <t>Dersim Destanı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758674435</t>
+          <t>9789758674473</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çöl Tutulması</t>
+          <t>Davası Olmayanın Deniz’i Olmaz</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758674442</t>
+          <t>9789758674435</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitiminde Ailenin Önemi</t>
+          <t>Çöl Tutulması</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758674244</t>
+          <t>9789758674442</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çığ Düş’tü</t>
+          <t>Çocuk Eğitiminde Ailenin Önemi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789758674169</t>
+          <t>9789758674244</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çeliğin Suyundan</t>
+          <t>Çığ Düş’tü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>4.63</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789758674350</t>
+          <t>9789758674169</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Sırtında</t>
+          <t>Bizim Çeliğin Suyundan</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758674183</t>
+          <t>9789758674350</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Umut Kesilmez</t>
+          <t>Bıçak Sırtında</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>4.63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758674008</t>
+          <t>9789758674183</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aşka Amin</t>
+          <t>Aşktan Umut Kesilmez</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758674305</t>
+          <t>9789758674008</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ararat Destanı</t>
+          <t>Aşka Amin</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789758674404</t>
+          <t>9789758674305</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ağustos</t>
+          <t>Ararat Destanı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>50</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758674589</t>
+          <t>9789758674404</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>1917 Ekim Devrimindeki Devletçi Sapma</t>
+          <t>Ağustos</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758674503</t>
+          <t>9789758674589</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Matematik Sözlüğü - 1. Sınıftan 8. Sınıfa Kadar</t>
+          <t>1917 Ekim Devrimindeki Devletçi Sapma</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789758674701</t>
+          <t>9789758674503</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Komünizm</t>
+          <t>Matematik Sözlüğü - 1. Sınıftan 8. Sınıfa Kadar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789758674688</t>
+          <t>9789758674701</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Umut Doğu'da Saklı</t>
+          <t>Kadın ve Komünizm</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789758674416</t>
+          <t>9789758674688</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Umut Doğu'da Saklı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758674626</t>
+          <t>9789758674416</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tek Ülkede Sosyalizm</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789758674725</t>
+          <t>9789758674626</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sıkışma Toplumsal Dışlanma</t>
+          <t>Tek Ülkede Sosyalizm</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758674657</t>
+          <t>9789758674725</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ğada 2</t>
+          <t>Kültürel Sıkışma Toplumsal Dışlanma</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758674695</t>
+          <t>9789758674657</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Denge ve Devrim</t>
+          <t>Ğada 2</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789758674602</t>
+          <t>9789758674695</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi: Neden Daha İyisini Yapamayalım ki?</t>
+          <t>Denge ve Devrim</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758674558</t>
+          <t>9789758674602</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kürt Millet Hareketleri ve Irak'ta Kürdistan İhtilali</t>
+          <t>Demokrasi: Neden Daha İyisini Yapamayalım ki?</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758674527</t>
+          <t>9789758674558</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tüm Tanrılardan Kurtulun !</t>
+          <t>Kürt Millet Hareketleri ve Irak'ta Kürdistan İhtilali</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758674497</t>
+          <t>9789758674527</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'da Parlayan Işık Alevilik</t>
+          <t>Tüm Tanrılardan Kurtulun !</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758674596</t>
+          <t>9789758674497</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Marksist Düşünce Diyalektiği</t>
+          <t>Anadolu'da Parlayan Işık Alevilik</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758674572</t>
+          <t>9789758674596</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Devrimci ve Kurucu Mücadele için Marksist Eleştiri</t>
+          <t>Marksist Düşünce Diyalektiği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789758674534</t>
+          <t>9789758674572</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kızıma Mektup</t>
+          <t>Devrimci ve Kurucu Mücadele için Marksist Eleştiri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758674541</t>
+          <t>9789758674534</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kendi Diline Sığmayan Tarih</t>
+          <t>Kızıma Mektup</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057454324</t>
+          <t>9789758674541</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi ve Politikada Görüş Yazıları</t>
+          <t>Kendi Diline Sığmayan Tarih</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758674930</t>
+          <t>9786057454324</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Devrim</t>
+          <t>Ekonomi ve Politikada Görüş Yazıları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057454300</t>
+          <t>9789758674930</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Taşıran Damlanın Cesareti</t>
+          <t>Bilim ve Devrim</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057454317</t>
+          <t>9786057454300</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşan İç Savaş ve Günümüzde Devrim İçin Yeniden Kutuplaştırma</t>
+          <t>Taşıran Damlanın Cesareti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789758674909</t>
+          <t>9786057454317</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bolşevik Bakışla Büyük Proleter Kültür Devrimi</t>
+          <t>Yaklaşan İç Savaş ve Günümüzde Devrim İçin Yeniden Kutuplaştırma</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789758674916</t>
+          <t>9789758674909</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İdeolojik Kırılmalar</t>
+          <t>Bolşevik Bakışla Büyük Proleter Kültür Devrimi</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789758674886</t>
+          <t>9789758674916</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Düğümleri</t>
+          <t>İdeolojik Kırılmalar</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789758674848</t>
+          <t>9789758674886</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Devrim Yapmak ve İnsanlığı Kurtarmak</t>
+          <t>Kapitalizmin Düğümleri</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789758674831</t>
+          <t>9789758674848</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Patikadaki Ateş</t>
+          <t>Devrim Yapmak ve İnsanlığı Kurtarmak</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789758674879</t>
+          <t>9789758674831</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çıkış Hattı: Nasıl Yapmalı?</t>
+          <t>Patikadaki Ateş</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789758674923</t>
+          <t>9789758674879</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Basics - Bob Avakian’ın Konuşma ve Yazılarından</t>
+          <t>Çıkış Hattı: Nasıl Yapmalı?</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789758674817</t>
+          <t>9789758674923</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bolşevik Bakışla Emperyalist Güçler Gerçeği</t>
+          <t>Basics - Bob Avakian’ın Konuşma ve Yazılarından</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789758674824</t>
+          <t>9789758674817</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya ve Ülkeye Sınıfsal Bakış</t>
+          <t>Bolşevik Bakışla Emperyalist Güçler Gerçeği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789758674800</t>
+          <t>9789758674824</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Bir İnsan</t>
+          <t>Dünyaya ve Ülkeye Sınıfsal Bakış</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789758674749</t>
+          <t>9789758674800</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Seçme Konuşmalar</t>
+          <t>Bir Umut Bir İnsan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058132542</t>
+          <t>9789758674749</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Alfonzo</t>
+          <t>Seçme Konuşmalar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758674763</t>
+          <t>9786058132542</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yeni Komünizm</t>
+          <t>Alfonzo</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
+          <t>9789758674763</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Komünizm</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
           <t>9786259685441</t>
         </is>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Zamanın Seyri</t>
         </is>
       </c>
-      <c r="C110" s="1">
+      <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>