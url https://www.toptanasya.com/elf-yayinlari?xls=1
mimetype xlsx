--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -94,216 +94,216 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786058637399</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Felsefe Yüzüğü 3 : Ejderhaların Kaderi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>575</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058537118</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Felsefe Yüzüğü 2 : Kralların Yürüyüşü</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786058637306</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Alice Ölüler Diyarında</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056536007</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sana Kapıldım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>725</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058537101</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Devrim 19</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058637351</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Alice Ölüler Diyarında 2 : Öldüren Aynanın İçinden</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058537132</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İstanbul’un Şanslı Fahişesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>825</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058537163</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Hayaletin Gölgesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>790</v>
+        <v>925</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058637382</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Sana Bağlandım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>710</v>
+        <v>895</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058637375</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Daima Sen</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058537194</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kayıp Ruh Yitik Beden</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058637313</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Karanlığa Doğru</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>710</v>
+        <v>825</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058637320</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Arena Bir</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>710</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058637344</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
@@ -319,76 +319,76 @@
         <is>
           <t>9786058537170</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Uyuyan Güller</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058537156</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sürgün</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>625</v>
+        <v>795</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056536021</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Daima Aşk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>625</v>
+        <v>725</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056536014</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Sana Tutuldum</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>650</v>
+        <v>725</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>