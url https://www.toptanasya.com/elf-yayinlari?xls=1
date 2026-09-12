--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -229,51 +229,51 @@
         <is>
           <t>9786058637382</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Sana Bağlandım</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>895</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058637375</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Daima Sen</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>625</v>
+        <v>725</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058537194</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kayıp Ruh Yitik Beden</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058637313</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>