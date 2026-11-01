--- v2 (2026-09-12)
+++ v3 (2026-11-01)
@@ -304,51 +304,51 @@
         <is>
           <t>9786058637344</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Felsefe Yüzüğü 1: Kahramanların Görevi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058537170</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Uyuyan Güller</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>145</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058537156</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sürgün</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>795</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056536021</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>