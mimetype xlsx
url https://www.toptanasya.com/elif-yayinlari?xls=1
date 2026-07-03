--- v0 (2026-02-07)
+++ v1 (2026-07-03)
@@ -85,1270 +85,1300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259638379</t>
+          <t>9789756469866</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Modernizmin Yansımaları: 20’li Yıllarda Türkiye</t>
+          <t>Ayet ve Hadislerle Hazreti Muhammed Döneminde İslam’da Cihad ve Allah yolunda Savaş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789756469613</t>
+          <t>9789756469859</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ve Sana Döndüm</t>
+          <t>Ayet ve Hadislerle Huzurun Temeli: İslam’da Nikah,Aile ve hayat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756469110</t>
+          <t>9786259638379</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Muhtarname</t>
+          <t>Modernizmin Yansımaları: 20’li Yıllarda Türkiye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>120</v>
+        <v>900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789759275365</t>
+          <t>9789756469613</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cakartalı Kız</t>
+          <t>Ve Sana Döndüm</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756469330</t>
+          <t>9789756469110</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bostan ve Gülistan</t>
+          <t>Muhtarname</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786250028650</t>
+          <t>9789759275365</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Ticarette Helal ve Haram Kazanç</t>
+          <t>Cakartalı Kız</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756469842</t>
+          <t>9789756469330</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle İslam'da Sosyal Yaşam Şer'i Hükümler ve Adalet</t>
+          <t>Bostan ve Gülistan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756469835</t>
+          <t>9786250028650</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle İslam Ahlakı</t>
+          <t>Ayet ve Hadislerle Ticarette Helal ve Haram Kazanç</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789756469828</t>
+          <t>9789756469842</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Yahudiler ve Hristiyanlar</t>
+          <t>Ayet ve Hadislerle İslam'da Sosyal Yaşam Şer'i Hükümler ve Adalet</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756469811</t>
+          <t>9789756469835</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle İnsan ve Evren Niçin Yaratıldı</t>
+          <t>Ayet ve Hadislerle İslam Ahlakı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756469804</t>
+          <t>9789756469828</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Mescid-i Dırar ve Münafıklar</t>
+          <t>Ayetlerle Yahudiler ve Hristiyanlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756469798</t>
+          <t>9789756469811</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Nur Üstüne Nurdur</t>
+          <t>Ayetlerle İnsan ve Evren Niçin Yaratıldı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756469590</t>
+          <t>9789756469804</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ey Nefsim</t>
+          <t>Ayet ve Hadislerle Mescid-i Dırar ve Münafıklar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756469668</t>
+          <t>9789756469798</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Arapça Yazma, Okuma ve Çalışma Defteri</t>
+          <t>Kur'an-ı Kerim Nur Üstüne Nurdur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789756469231</t>
+          <t>9789756469590</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Fakirlik ve Zenginlik Problemi</t>
+          <t>Ey Nefsim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789759275396</t>
+          <t>9789756469668</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hicret</t>
+          <t>Arapça Yazma, Okuma ve Çalışma Defteri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000016208</t>
+          <t>9789756469231</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İbadetlerin Ruhu</t>
+          <t>Hadislerde Fakirlik ve Zenginlik Problemi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756469378</t>
+          <t>9789759275396</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Niyazi Mısri</t>
+          <t>Hicret</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756469644</t>
+          <t>3990000016208</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Bilim ve Teknoloji</t>
+          <t>İbadetlerin Ruhu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756469583</t>
+          <t>9789756469378</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hızlı Okuma</t>
+          <t>Niyazi Mısri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>45</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756469491</t>
+          <t>9789756469644</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Kaderle Başlayan Ahiret Yolculuğu</t>
+          <t>Ayet ve Hadislerle Bilim ve Teknoloji</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756469118</t>
+          <t>9789756469583</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Çağ Sonrasına Denemeler</t>
+          <t>Arapça Hızlı Okuma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000046017</t>
+          <t>9789756469491</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle 32 Farz</t>
+          <t>Ayet ve Hadislerle Kaderle Başlayan Ahiret Yolculuğu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756469750</t>
+          <t>9789756469118</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Suskunluk Aciz Kalınca</t>
+          <t>Bir Çağ Sonrasına Denemeler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000079753</t>
+          <t>3990000046017</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hanin</t>
+          <t>Ayetlerle 32 Farz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756469057</t>
+          <t>9789756469750</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Uykusuz Geceler</t>
+          <t>Suskunluk Aciz Kalınca</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756469736</t>
+          <t>3990000079753</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hadiste Sened Tenkidi</t>
+          <t>Hanin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789759275310</t>
+          <t>9789756469057</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Cihada Çağrı</t>
+          <t>Uykusuz Geceler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756469699</t>
+          <t>9789756469736</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sınıflandırılmış Arapça Türkçe İngilizce Görsel Sözlük</t>
+          <t>Hadiste Sened Tenkidi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>125</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756469316</t>
+          <t>9789759275310</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yedi İklim Dört Kıta -2- Ortadoğu Afrika</t>
+          <t>Cihada Çağrı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756469293</t>
+          <t>9789756469699</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yedi İklim Dört Kıta -1- Uzakdoğu Avrupa</t>
+          <t>Sınıflandırılmış Arapça Türkçe İngilizce Görsel Sözlük</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789759275334</t>
+          <t>9789756469316</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yahudinin Kanlı Çöreği Getto</t>
+          <t>Yedi İklim Dört Kıta -2- Ortadoğu Afrika</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756469002</t>
+          <t>9789756469293</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Uzay Çiftçileri</t>
+          <t>Yedi İklim Dört Kıta -1- Uzakdoğu Avrupa</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756469552</t>
+          <t>9789759275334</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Basın Arapçası</t>
+          <t>Yahudinin Kanlı Çöreği Getto</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>21.3</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756469439</t>
+          <t>9789756469002</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 4. Kitap</t>
+          <t>Uzay Çiftçileri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789756469385</t>
+          <t>9789756469552</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 3. Kitap</t>
+          <t>Uygulamalı Basın Arapçası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>32</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756469354</t>
+          <t>9789756469439</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 2. Kitap</t>
+          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 4. Kitap</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756469347</t>
+          <t>9789756469385</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 1. Kitap</t>
+          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 3. Kitap</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>23.15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756469545</t>
+          <t>9789756469354</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Çevirileriyle Arapça Seçme Fıkralar</t>
+          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 2. Kitap</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789759275372</t>
+          <t>9789756469347</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Ayartması</t>
+          <t>Türkçe Çevirileriyle Arapça Seçme Hikayeler 1. Kitap</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756469163</t>
+          <t>9789756469545</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sığamadığım Dünya</t>
+          <t>Türkçe Çevirileriyle Arapça Seçme Fıkralar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756469187</t>
+          <t>9789759275372</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sarf Arapça Dilbilgisine Giriş - 1</t>
+          <t>Şeytanın Ayartması</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756469262</t>
+          <t>9789756469163</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Oğluma ve Kızıma Nasihat</t>
+          <t>Sığamadığım Dünya</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756469132</t>
+          <t>9789756469187</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mizah Edebiyatı</t>
+          <t>Sarf Arapça Dilbilgisine Giriş - 1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789759275303</t>
+          <t>9789756469262</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Latifeler Kitabı</t>
+          <t>Oğluma ve Kızıma Nasihat</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789756469521</t>
+          <t>9789756469132</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Korkak Dedenin Hayalleri</t>
+          <t>Mizah Edebiyatı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789756469286</t>
+          <t>9789759275303</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kırk Hadisle Müslüman Kimliği</t>
+          <t>Latifeler Kitabı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>8.33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789759275358</t>
+          <t>9789756469521</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kara Gölge</t>
+          <t>Korkak Dedenin Hayalleri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799759275388</t>
+          <t>9789756469286</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kalbin İlacı</t>
+          <t>Kırk Hadisle Müslüman Kimliği</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756469309</t>
+          <t>9789759275358</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Ahlak’ın Şartı Kaç</t>
+          <t>Kara Gölge</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789756469514</t>
+          <t>9799759275388</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hayatın İçinden İbretlik Yazılar</t>
+          <t>Kalbin İlacı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756469277</t>
+          <t>9789756469309</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Arap Hikayesinden Seçmeler</t>
+          <t>İslam’da Ahlak’ın Şartı Kaç</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>25</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756469569</t>
+          <t>9789756469514</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cennete Girmenin En Kestirme Yolu</t>
+          <t>Hayatın İçinden İbretlik Yazılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756469248</t>
+          <t>9789756469277</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Arapça Yazma ve Okuma Kılavuzu</t>
+          <t>Çağdaş Arap Hikayesinden Seçmeler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789756469415</t>
+          <t>9789756469569</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Arapça Yazılı Anlatım</t>
+          <t>Cennete Girmenin En Kestirme Yolu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756469255</t>
+          <t>9789756469248</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Arapça Modern Metinler ve Çözümlemesi</t>
+          <t>Arapça Yazma ve Okuma Kılavuzu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>37.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756469422</t>
+          <t>9789756469415</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Arapça Çeviri Kılavuzu</t>
+          <t>Arapça Yazılı Anlatım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>37.04</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756469170</t>
+          <t>9789756469255</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Altaylar’dan Kaçkarlar’a Hemşin</t>
+          <t>Arapça Modern Metinler ve Çözümlemesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756469392</t>
+          <t>9789756469422</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Arapça Yazma ve Okumaya Giriş</t>
+          <t>Arapça Çeviri Kılavuzu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>7.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000034555</t>
+          <t>9789756469170</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Yasemen</t>
+          <t>Altaylar’dan Kaçkarlar’a Hemşin</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9799756469032</t>
+          <t>9789756469392</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Asa ile Sohbetler</t>
+          <t>Arapça Yazma ve Okumaya Giriş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>75</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756469019</t>
+          <t>3990000034555</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Arılar Ülkesi</t>
+          <t>Bir Demet Yasemen</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756469446</t>
+          <t>9799756469032</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Evlilik ve Talak</t>
+          <t>Asa ile Sohbetler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789756469477</t>
+          <t>9789756469019</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Dualar</t>
+          <t>Arılar Ülkesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756469460</t>
+          <t>9789756469446</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Pratik Hac Rehberi - Haccın Sırasıyla Yapılışı</t>
+          <t>Ayet ve Hadislerle Evlilik ve Talak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756469705</t>
+          <t>9789756469477</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Taştan Kalpler</t>
+          <t>Ayet ve Hadislerle Dualar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756469637</t>
+          <t>9789756469460</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Peygamberler ve Kavimleri (Ciltli)</t>
+          <t>Ayet ve Hadislerle Pratik Hac Rehberi - Haccın Sırasıyla Yapılışı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789756469620</t>
+          <t>9789756469705</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Müjde ve Uyarılar (Ciltli)</t>
+          <t>Taştan Kalpler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789756469361</t>
+          <t>9789756469637</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Arapça Türkçe Deyimler Kalıp İfadeler Atasözleri Sözlüğü (Ciltli)</t>
+          <t>Ayet ve Hadislerle Peygamberler ve Kavimleri (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789756469064</t>
+          <t>9789756469620</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Zemin Katından Manzaralar</t>
+          <t>Ayet ve Hadislerle Müjde ve Uyarılar (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9799756469049</t>
+          <t>9789756469361</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Genetik Şifre Kopyalama ve Kur'an</t>
+          <t>Arapça Türkçe Deyimler Kalıp İfadeler Atasözleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>140</v>
+        <v>600</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789756469507</t>
+          <t>9789756469064</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle İyi ve Kötü Ameller</t>
+          <t>Hayatın Zemin Katından Manzaralar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756469484</t>
+          <t>9799756469049</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Hadis Hakkında Kısa Bilgiler</t>
+          <t>Genetik Şifre Kopyalama ve Kur'an</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789759275341</t>
+          <t>9789756469507</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kahramanları</t>
+          <t>Ayet ve Hadislerle İyi ve Kötü Ameller</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756469712</t>
+          <t>9789756469484</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Arapça Hikayeler (5 Kitap Takım)</t>
+          <t>Kur'an-ı Kerim ve Hadis Hakkında Kısa Bilgiler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756469682</t>
+          <t>9789759275341</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle İslam'da Cihad</t>
+          <t>Kuzey Kahramanları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756469279</t>
+          <t>9789756469712</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dağ Pınarı</t>
+          <t>Arapça Hikayeler (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>750</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756469774</t>
+          <t>9789756469682</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Beş Vakit Namaz ve Dualar</t>
+          <t>Ayet ve Hadislerle İslam'da Cihad</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756469767</t>
+          <t>9789756469279</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ayetlerle Anlatılan Melekler ve Vasıfları</t>
+          <t>Dağ Pınarı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756469095</t>
+          <t>9789756469774</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Gerçeği Ve Üç Şahidi</t>
+          <t>Ayet ve Hadislerle Beş Vakit Namaz ve Dualar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756469408</t>
+          <t>9789756469767</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Arapça Okuma Becerisini Geliştirme Rehberi</t>
+          <t>Ayetlerle Anlatılan Melekler ve Vasıfları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
+          <t>9789756469095</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvuf Gerçeği Ve Üç Şahidi</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789756469408</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Arapça Okuma Becerisini Geliştirme Rehberi</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
           <t>9789759275327</t>
         </is>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>İlahi Nur</t>
         </is>
       </c>
-      <c r="C83" s="1">
+      <c r="C85" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>