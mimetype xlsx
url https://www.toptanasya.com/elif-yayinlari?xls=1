--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -124,51 +124,51 @@
         <is>
           <t>9789756469859</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ayet ve Hadislerle Huzurun Temeli: İslam’da Nikah,Aile ve hayat</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259638379</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Modernizmin Yansımaları: 20’li Yıllarda Türkiye</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789756469613</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ve Sana Döndüm</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756469110</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>