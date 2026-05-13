--- v1 (2026-01-27)
+++ v2 (2026-05-13)
@@ -304,51 +304,51 @@
         <is>
           <t>9786059657303</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>80 Günde Devr-i Alem</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059657235</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Karagöz İle Hacivat</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056611261</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059485791</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>