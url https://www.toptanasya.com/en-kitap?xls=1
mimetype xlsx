--- v2 (2026-03-22)
+++ v3 (2026-11-01)
@@ -439,181 +439,181 @@
         <is>
           <t>9786257310314</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Oyuk İğne - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257310291</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Herlock Sholmes'e Karşı - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257310321</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kibar Hırsız - Arsen Lüpen</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257026161</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>T.İ.T - Türk İstihbarat ve Espiyonaj Tarihi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257310345</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Arsen Lüpen Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>610</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257310437</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Arsen Lüpen Seçme Eserler Özel Basım (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057944016</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Gertrude Bell İsyan</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059840828</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Nutuk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059840392</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786052398531</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>İsyanlar, İrtica ve İnkılaplar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059840743</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İstihbarat Örgütleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>