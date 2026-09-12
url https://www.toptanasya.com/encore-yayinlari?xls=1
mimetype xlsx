--- v1 (2026-03-25)
+++ v2 (2026-09-12)
@@ -1264,51 +1264,51 @@
         <is>
           <t>9789759271220</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Yalnızlık Zamanında Aşk</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>3990000010823</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Suret Psikokültürel Analiz Sayı:2 - Atalar, Babalar, Hayaletler (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>3990000009373</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Suret Psikokültürel Analiz Sayı:1 (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>29.7</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789944057677</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>