--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -85,715 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057427601</t>
+          <t>9786057267955</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ben Dünyaya Nasıl Geldim?</t>
+          <t>Korkularım mı Büyük? Ben mi?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>249.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259254357</t>
+          <t>9786259254371</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Okuma Günlüğüm</t>
+          <t>Can Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>269.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057267986</t>
+          <t>9786259254364</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gezi Ajandam</t>
+          <t>Aymelek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>599.9</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057267917</t>
+          <t>9786057427601</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Ajandası</t>
+          <t>Ben Dünyaya Nasıl Geldim?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>599.9</v>
+        <v>249.9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444444414</t>
+          <t>9786259254357</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yazar Olacak Çocuk Seti (2 Kitap)</t>
+          <t>Okuma Günlüğüm</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444412</t>
+          <t>9786057267986</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Züri'nin Maceraları Hikaye Kitabı Seti</t>
+          <t>Gezi Ajandam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259469416</t>
+          <t>9786057267917</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Züri'nin Maceraları - Söz Dinlemez Çiko</t>
+          <t>Çocuk Ajandası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>599.9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259469447</t>
+          <t>4444444444414</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Züri'nin Maceraları - Dürüst Timi</t>
+          <t>Yazar Olacak Çocuk Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259469461</t>
+          <t>4444444444412</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Züri'nin Maceraları - Çalışkan Tırtır</t>
+          <t>Züri'nin Maceraları Hikaye Kitabı Seti</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259469423</t>
+          <t>9786259469416</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Züri'nin Maceraları - Sakar Ali</t>
+          <t>Züri'nin Maceraları - Söz Dinlemez Çiko</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259469430</t>
+          <t>9786259469447</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Züri'nin Maceraları - Sabırsız Poni</t>
+          <t>Züri'nin Maceraları - Dürüst Timi</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057195739</t>
+          <t>9786259469461</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Yiğit'in Bilim Maceraları - Safari</t>
+          <t>Züri'nin Maceraları - Çalışkan Tırtır</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>279.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057267962</t>
+          <t>9786259469423</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Öz Güvenim Nerede?</t>
+          <t>Züri'nin Maceraları - Sakar Ali</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>269.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057267979</t>
+          <t>9786259469430</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Öfkeli Miyim Neyim!</t>
+          <t>Züri'nin Maceraları - Sabırsız Poni</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>269.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786250099674</t>
+          <t>9786057195739</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Duygu Etkinlikleri</t>
+          <t>Kerem ile Yiğit'in Bilim Maceraları - Safari</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>259.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259469409</t>
+          <t>9786057267962</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yazar Olacak Çocuk 2</t>
+          <t>Öz Güvenim Nerede?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>289.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057267993</t>
+          <t>9786057267979</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yazar Olacak Çocuk 1</t>
+          <t>Öfkeli Miyim Neyim!</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>289.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057103758</t>
+          <t>9786250099674</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Oruç Tutucu</t>
+          <t>Çocuklarla Duygu Etkinlikleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>269.9</v>
+        <v>259.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057427687</t>
+          <t>9786259469409</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Annem Yemek Yemek İstemiyor</t>
+          <t>Yazar Olacak Çocuk 2</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>279.9</v>
+        <v>289.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057427656</t>
+          <t>9786057267993</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Annem Okula Gitmemi İstemiyor</t>
+          <t>Yazar Olacak Çocuk 1</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>269.9</v>
+        <v>289.9</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057427694</t>
+          <t>9786057103758</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Annem Uyumak İstemiyor</t>
+          <t>Oruç Tutucu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>279.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786250001080</t>
+          <t>9786057427687</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şapkalı ile Duygu Eğitimi</t>
+          <t>Annem Yemek Yemek İstemiyor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>259.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057103772</t>
+          <t>9786057427656</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Bağımlısı Babam</t>
+          <t>Annem Okula Gitmemi İstemiyor</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>269.9</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057103789</t>
+          <t>9786057427694</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ödev Yapmayan Babam</t>
+          <t>Annem Uyumak İstemiyor</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>269.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057103796</t>
+          <t>9786250001080</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Babam</t>
+          <t>Şapkalı ile Duygu Eğitimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>269.9</v>
+        <v>259.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057267948</t>
+          <t>9786057103772</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Başına Buyruklar Ormanı</t>
+          <t>Teknoloji Bağımlısı Babam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>279.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057267924</t>
+          <t>9786057103789</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mızık Çızık Sokağı</t>
+          <t>Ödev Yapmayan Babam</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>269.9</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057267931</t>
+          <t>9786057103796</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ziyan Miyan Adası</t>
+          <t>Dağınık Babam</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>269.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057195708</t>
+          <t>9786057267948</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kayısı Çekirdeği</t>
+          <t>Başına Buyruklar Ormanı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>269.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057103734</t>
+          <t>9786057267924</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Sır Vereceğim - Mahremiyet Eğitimi</t>
+          <t>Mızık Çızık Sokağı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>269.9</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057195715</t>
+          <t>9786057267931</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Yiğit'in Bilim Maceraları - Hava Olayları</t>
+          <t>Ziyan Miyan Adası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>279.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057195722</t>
+          <t>9786057195708</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kerem ile Yiğit'in Bilim Maceraları - Gezegenler</t>
+          <t>Kayısı Çekirdeği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>279.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057103703</t>
+          <t>9786057103734</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Cümleler Özür Dilerim</t>
+          <t>Sana Bir Sır Vereceğim - Mahremiyet Eğitimi</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>269.9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057103710</t>
+          <t>9786057195715</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Cümleler Teşekkür Ederim</t>
+          <t>Kerem ile Yiğit'in Bilim Maceraları - Hava Olayları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>269.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057104700</t>
+          <t>9786057195722</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Cümleler Seni Seviyorum</t>
+          <t>Kerem ile Yiğit'in Bilim Maceraları - Gezegenler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>269.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057103741</t>
+          <t>9786057103703</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mahremiyet Eğitimi Ailede Başlar</t>
+          <t>Sihirli Cümleler Özür Dilerim</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>259.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259254302</t>
+          <t>9786057103710</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Rota Yeniden Oluşturuluyor</t>
+          <t>Sihirli Cümleler Teşekkür Ederim</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>289.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259254319</t>
+          <t>9786057104700</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum Çocuk</t>
+          <t>Sihirli Cümleler Seni Seviyorum</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>299.9</v>
+        <v>269.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057267900</t>
+          <t>9786057103741</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Fikrim Geldi</t>
+          <t>Mahremiyet Eğitimi Ailede Başlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>279.9</v>
+        <v>259.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259254333</t>
+          <t>9786259254302</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Susma Konuş Çocuk</t>
+          <t>Rota Yeniden Oluşturuluyor</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>299.9</v>
+        <v>289.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259469485</t>
+          <t>9786259254319</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sabırlı Aileler</t>
+          <t>Seni Anlıyorum Çocuk</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>299.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259254326</t>
+          <t>9786057267900</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Seni Anlıyorum Anne</t>
+          <t>Fikrim Geldi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>299.9</v>
+        <v>279.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259469478</t>
+          <t>9786259254333</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ninemin Gaz Lambası</t>
+          <t>Susma Konuş Çocuk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>279.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259254340</t>
+          <t>9786259469485</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in Hikayesi Kahramanlıkla Yazıldı</t>
+          <t>Sabırlı Aileler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>259.9</v>
+        <v>299.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9786259254326</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Seni Anlıyorum Anne</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>299.9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259469478</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Ninemin Gaz Lambası</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>279.9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259254340</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet'in Hikayesi Kahramanlıkla Yazıldı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>259.9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>4444444444579</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Mahremiyet Eğitimi Hikaye Kitabı Seti</t>
         </is>
       </c>
-      <c r="C46" s="1">
+      <c r="C49" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>