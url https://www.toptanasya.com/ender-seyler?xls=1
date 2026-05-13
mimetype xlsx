--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -259,51 +259,51 @@
         <is>
           <t>9786259485638</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kum Kenti İnsanları</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>265</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259485652</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Günindi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>235</v>
+        <v>365</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786256091474</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tehlikeli Zamanlar</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786256091358</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
@@ -424,46 +424,46 @@
         <is>
           <t>9786258091443</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Zilli Kurt</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786258091436</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Manastırlı Eleni / Mustafa Kemal Atatürk'ün İlk Aşkı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>