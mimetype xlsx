--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,385 +85,400 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256091641</t>
+          <t>9786256091658</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Vejetaryenliğin Yararları</t>
+          <t>Bir Tarihçinin Gözüyle Yaşamın Öğrettikleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256091610</t>
+          <t>9786256091641</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hareketsiz Uçuş</t>
+          <t>Vejetaryenliğin Yararları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>345</v>
+        <v>310</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256091603</t>
+          <t>9786256091610</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kalpte Bir Siyah Nokta</t>
+          <t>Hareketsiz Uçuş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>365</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256091573</t>
+          <t>9786256091603</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Eğreti Yıldız</t>
+          <t>Kalpte Bir Siyah Nokta</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>325</v>
+        <v>365</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256091566</t>
+          <t>9786256091573</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Futbol Takımı</t>
+          <t>Eğreti Yıldız</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256091542</t>
+          <t>9786256091566</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Baykuş</t>
+          <t>Siyasetin Futbol Takımı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>315</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256091498</t>
+          <t>9786256091542</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Kimdi?</t>
+          <t>Baykuş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256091535</t>
+          <t>9786256091498</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Misal</t>
+          <t>Mevlana Kimdi?</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256091528</t>
+          <t>9786256091535</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dersim’de Alevi Ocakları ve Ziyaretler</t>
+          <t>Misal</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>850</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256091511</t>
+          <t>9786256091528</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Sorunlar</t>
+          <t>Dersim’de Alevi Ocakları ve Ziyaretler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>310</v>
+        <v>850</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259485638</t>
+          <t>9786256091511</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kum Kenti İnsanları</t>
+          <t>Kozmik Sorunlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259485652</t>
+          <t>9786259485638</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Günindi</t>
+          <t>Kum Kenti İnsanları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>365</v>
+        <v>265</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256091474</t>
+          <t>9786259485652</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Zamanlar</t>
+          <t>Günindi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>365</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256091358</t>
+          <t>9786256091474</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çatlasa Tohum</t>
+          <t>Tehlikeli Zamanlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256091481</t>
+          <t>9786256091358</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ayşegül Yeşili</t>
+          <t>Çatlasa Tohum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256091085</t>
+          <t>9786256091481</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sınır</t>
+          <t>Ayşegül Yeşili</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>265</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259485669</t>
+          <t>9786256091085</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Lal Kitap</t>
+          <t>Sınır</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>375</v>
+        <v>265</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259485607</t>
+          <t>9786259485669</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Lal Kitap</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259485621</t>
+          <t>9786259485607</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Öp Bizi Boğaziçi</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259829593</t>
+          <t>9786259485621</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zinhak</t>
+          <t>Öp Bizi Boğaziçi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>370</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259485614</t>
+          <t>9786259829593</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Böcükname</t>
+          <t>Zinhak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258091443</t>
+          <t>9786259485614</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zilli Kurt</t>
+          <t>Böcükname</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9786258091443</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Zilli Kurt</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
           <t>9786258091436</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Manastırlı Eleni / Mustafa Kemal Atatürk'ün İlk Aşkı</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C25" s="1">
         <v>410</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>