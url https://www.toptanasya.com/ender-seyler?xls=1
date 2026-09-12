--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,400 +85,415 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256091658</t>
+          <t>9786256091672</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Tarihçinin Gözüyle Yaşamın Öğrettikleri</t>
+          <t>Terane</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256091641</t>
+          <t>9786256091658</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Vejetaryenliğin Yararları</t>
+          <t>Bir Tarihçinin Gözüyle Yaşamın Öğrettikleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256091610</t>
+          <t>9786256091641</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hareketsiz Uçuş</t>
+          <t>Vejetaryenliğin Yararları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>345</v>
+        <v>310</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256091603</t>
+          <t>9786256091610</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kalpte Bir Siyah Nokta</t>
+          <t>Hareketsiz Uçuş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>365</v>
+        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256091573</t>
+          <t>9786256091603</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eğreti Yıldız</t>
+          <t>Kalpte Bir Siyah Nokta</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>325</v>
+        <v>365</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256091566</t>
+          <t>9786256091573</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Futbol Takımı</t>
+          <t>Eğreti Yıldız</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256091542</t>
+          <t>9786256091566</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Baykuş</t>
+          <t>Siyasetin Futbol Takımı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>315</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256091498</t>
+          <t>9786256091542</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Kimdi?</t>
+          <t>Baykuş</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256091535</t>
+          <t>9786256091498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Misal</t>
+          <t>Mevlana Kimdi?</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256091528</t>
+          <t>9786256091535</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dersim’de Alevi Ocakları ve Ziyaretler</t>
+          <t>Misal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>850</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256091511</t>
+          <t>9786256091528</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kozmik Sorunlar</t>
+          <t>Dersim’de Alevi Ocakları ve Ziyaretler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>310</v>
+        <v>850</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259485638</t>
+          <t>9786256091511</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kum Kenti İnsanları</t>
+          <t>Kozmik Sorunlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259485652</t>
+          <t>9786259485638</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Günindi</t>
+          <t>Kum Kenti İnsanları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>365</v>
+        <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256091474</t>
+          <t>9786259485652</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Zamanlar</t>
+          <t>Günindi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>365</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256091358</t>
+          <t>9786256091474</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çatlasa Tohum</t>
+          <t>Tehlikeli Zamanlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256091481</t>
+          <t>9786256091358</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ayşegül Yeşili</t>
+          <t>Çatlasa Tohum</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256091085</t>
+          <t>9786256091481</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sınır</t>
+          <t>Ayşegül Yeşili</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>265</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259485669</t>
+          <t>9786256091085</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Lal Kitap</t>
+          <t>Sınır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>375</v>
+        <v>265</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259485607</t>
+          <t>9786259485669</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sobe</t>
+          <t>Lal Kitap</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259485621</t>
+          <t>9786259485607</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Öp Bizi Boğaziçi</t>
+          <t>Sobe</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259829593</t>
+          <t>9786259485621</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zinhak</t>
+          <t>Öp Bizi Boğaziçi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>370</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259485614</t>
+          <t>9786259829593</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Böcükname</t>
+          <t>Zinhak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258091443</t>
+          <t>9786259485614</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Zilli Kurt</t>
+          <t>Böcükname</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786258091443</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Zilli Kurt</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
           <t>9786258091436</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Manastırlı Eleni / Mustafa Kemal Atatürk'ün İlk Aşkı</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C26" s="1">
         <v>410</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>