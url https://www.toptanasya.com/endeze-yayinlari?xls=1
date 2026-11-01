--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -139,141 +139,141 @@
         <is>
           <t>9786259318400</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Pratik Arapça Cümle Unsurları Nahiv 1</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259516325</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası Sarf, Müştak Kelimeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259516332</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası Nahiv 2 Cümle Unsurları</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>460</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259516370</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası Nahiv 1 Cümle Unsurları</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259516387</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası Kelime Bilgisi 2</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259516349</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası Kelime Bilgisi 1</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259516356</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası İ’râb Bilgisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259516363</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kur’an Arapçası Edatlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259516301</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Rabbimize Yakarışlar (Dua Ayetleri Arapçası ve Türkçesiyle)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259516318</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>