--- v3 (2026-07-03)
+++ v4 (2026-11-01)
@@ -799,51 +799,51 @@
         <is>
           <t>9786052105689</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Mu'tezile ve Keramet</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786052105368</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>İslam ve Batı İlişkileri Çerçevesinde Medeniyet Meselesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786052105351</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Büyük Selçuklular ve Mezhep Kavgaları</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786052105320</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>