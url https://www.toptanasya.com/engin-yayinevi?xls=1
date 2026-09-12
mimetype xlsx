--- v1 (2026-03-25)
+++ v2 (2026-09-12)
@@ -1609,51 +1609,51 @@
         <is>
           <t>3990000022875</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>İngilizce Stage 6 Seti (10 Kitap, CD'siz)</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>1250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789753206211</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Rusça - Türkçe / Türkçe - Rusça Standart Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789753205399</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Farsça - Türkçe / Türkçe - Farsça Standart Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789753205405</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>