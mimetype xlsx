--- v3 (2026-03-22)
+++ v4 (2026-09-12)
@@ -154,51 +154,51 @@
         <is>
           <t>9786059195584</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Termo Cilt Ahşap Kutulu Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>2188</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>8683695681307</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Termo Cilt Klasik Kutulu Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>2188</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9809759904123</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy Termo Cilt Ahşap Kutulu Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>3024</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>8683695681383</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -754,51 +754,51 @@
         <is>
           <t>8683695681215</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy Hakiki Deri Klasik Kutulu Kur'an-ı Kerim (Yeşil Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>11970</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789759900199</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Lem'alar Osmanlıca El Yazma (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>878</v>
+        <v>780</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>8683695681185</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim Hamid Aytaç Hatlı Büyük Cep Boy Fermuarlı Kılıf Termo Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>744</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789759900762</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
@@ -1039,66 +1039,66 @@
         <is>
           <t>9789756321195</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Cep Boy Kadife Kılıflı Kur'an-ı Kerim (Kırmızı Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>672</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>8683695681109</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Kur'an-ı Kerim (Kırmızı Renk) Bilgisayar Hattı (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>504</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>8683695681116</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Kur'an-ı Kerim (Yeşil Renk) Bilgisayar Hattı (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>504</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>8683695681338</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Kur'an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>579</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>8683695681406</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
@@ -1174,66 +1174,66 @@
         <is>
           <t>8683695681154</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Çanta Boy Termo Cilt Kur'an-ı Kerim (Yeşil Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>882</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>8683695681420</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Termo Cilt Kur'an-ı Kerim Bilgisayar Hattı (Kahve Rengi) (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>988</v>
+        <v>998</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>8683695681413</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Termo Cilt Kur'an-ı Kerim Bilgisayar Hattı (Yeşil Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>988</v>
+        <v>998</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>8683695681123</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Termo Cilt Kur'an-ı Kerim (Gri Renk) (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>683</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>8683695681130</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
@@ -2014,51 +2014,51 @@
         <is>
           <t>9789759904159</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Münacat Risalesi Büyük Boy</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>191</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789759904166</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Uhuvvet Risalesi Büyük Boy</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>191</v>
+        <v>59</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789759902674</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Hastalar Risalesi Büyük Boy</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>191</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9789759902667</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
@@ -2254,126 +2254,126 @@
         <is>
           <t>9789759901790</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Meyve Risalesi Osmanlıca</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>67</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>8683695681031</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Rumuzat-ı Semaniye Osmanlıca Büyük Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>650</v>
+        <v>618</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9100010005963</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Rumuzat-ı Semaniye Osmanlıca El Yazma Özel Baskı (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789759903947</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Lem'alar Osmanlıca El Yazma Termo Deri (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>780</v>
+        <v>910</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789759903350</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Rumuzat-ı Semaniye Osmanlıca El Yazma (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>339</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9100010005338</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Lem'alar Osmanlıca El Yazma (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789759903459</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Sözler Osmanlıca El Yazma (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>675</v>
+        <v>878</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>8683695680034</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Lem'alar Osmanlıca Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>497</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>8683695680010</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
@@ -2644,51 +2644,51 @@
         <is>
           <t>8683695680331</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Büyük Boy Risale-i Nur Külliyatı Termo Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>7963</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>8683695680799</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Sözler Osmanlıca Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>589</v>
+        <v>551</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>8683695680805</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Şualar Osmanlıca Orta Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>8683695680829</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>