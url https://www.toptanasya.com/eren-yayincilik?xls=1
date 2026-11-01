--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -109,51 +109,51 @@
         <is>
           <t>4440000002150</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İstanbul'un Kitabı: Fatih Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>4440000002148</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Tarih Üzerine İki Konferans</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>4440000002144</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Divan - Tenkidli Metin</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789756087021</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>