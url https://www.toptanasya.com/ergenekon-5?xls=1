--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -94,486 +94,486 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786258384833</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kubilay Han II Dünyanın İmparatoru</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258384901</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Her Şey Vatan İçin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258384703</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bizim Atsız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257271813</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Tomris Hatun</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057687678</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kral Davud’un Yıldızı - 2</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057687661</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kral Davud’un Yıldızı - 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057687432</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Büyük Duvar - 1</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257271448</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Demirciler Çarşısı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257271486</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Sen</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257271509</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Gitme</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257271493</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Anavarza</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257271073</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Bir Köyün Annesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257271134</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Son Ocak 1914-1922</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057687791</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Uzun Evler 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057687753</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Çımkının Düştüğü Yer 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057687746</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Çımkının Düştüğü Yer 1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057687777</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Demir Çarık  1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257271103</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Babür Han - 2</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257271097</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Babür Han - 1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057687494</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kışın Sonu Bahardır Kadına Yönelik Şiddet Romanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057687463</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Çarpık Bürokrasi Çamur Siyaset</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057687487</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Bugünkü Ben Dünkü İstanbul</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057687715</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Büyük Duvar 5</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057687708</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Büyük Duvar 4</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>550</v>
+        <v>750</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257271028</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Uçmağa Kayan Yıldızlar</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057687784</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Uzun Evler 1</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057687760</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Demir Çarık  2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057687586</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Ters Lale - Filizkıran Fırtınası 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057687579</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Ters Lale - Filizkıran Fırtınası 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057687647</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Büyük Duvar 3 - Derin Dalga 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057687197</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Çanakkale’de Açlık Var Mıydı?</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057687180</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
@@ -589,91 +589,91 @@
         <is>
           <t>9786057687548</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Büyük Duvar - 2</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057687807</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Tanrı Dağları'ndan Türk Ellerine</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057687654</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yıldızın Parladığı An</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786057687067</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>7 Töre</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786258384826</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kubilay Han I Dünyanın En Büyük İmparatorluğunda Aşk</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>