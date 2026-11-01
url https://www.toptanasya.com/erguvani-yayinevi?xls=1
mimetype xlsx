--- v0 (2026-03-22)
+++ v1 (2026-11-01)
@@ -109,51 +109,51 @@
         <is>
           <t>9786058478367</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İzmir Suikastı</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058478336</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hukuk-ı Esasiye</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>23.15</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786058478312</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Muhalif</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058478350</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>