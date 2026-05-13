--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -94,441 +94,441 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259887944</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>YDT YKSDİL 10 Fasikül Deneme</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259887982</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>YDS - YÖKDİL Kendi Kendine Kelime</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>580</v>
+        <v>680</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259887999</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Orta ve İleri Seviye Renkli Çeviri Listening</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>690</v>
+        <v>790</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259810133</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>YDT - YKSDİL Eksiğim Nerede Soru Bankası (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>490</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259810126</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>YDT - YKSDİL Soru Bankası (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>690</v>
+        <v>780</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259810119</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>YDS - YÖKDİL Soru Bankası (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259810140</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>YDT - YKSDİL Kendi Kendine Kelime (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259810102</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Grammer Exercise - 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>640</v>
+        <v>780</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786250022672</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Grammar Exercise - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>680</v>
+        <v>780</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259887951</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>YDT-YKSDİL 5 Deneme</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>490</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259887968</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>YDT YKSDİL Reading Steps - Adım Adım Paragraf</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>580</v>
+        <v>640</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259887975</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlara Pratik İngilizce</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>640</v>
+        <v>790</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259887937</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>YDS Zoru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>580</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259887920</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>YDS YDT YÖKDİL Test Me Orta Seviye Konu Gramer Testleri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259887913</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İngilizce C1-C2 Kelimeleri Video Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>640</v>
+        <v>790</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259913575</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>YDS 5 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259913568</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>YDT Konu Konu Gramer Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786250012314</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Konuşmak için Reading</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>620</v>
+        <v>790</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259913544</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>YDS YÖKDİL Kendi Kendine Kelime</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259913537</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>YDS YÖKDİL Kendi Kendine Gramer</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259913551</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Konuşmak için Gramer</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>690</v>
+        <v>790</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259887906</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>İngilizce Cümle Kurma Teknikleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>620</v>
+        <v>790</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259913582</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İngilizce Konuş Video Anlatımlı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>590</v>
+        <v>680</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786250013601</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>İngilizce Konuşma Yapıları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>590</v>
+        <v>680</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786250009857</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İş İngilizcesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>590</v>
+        <v>680</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259913506</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Konuşmak için A1-A2 Kelimeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>640</v>
+        <v>790</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259913513</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Konuşmak için B1-B2 Kelimeleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>640</v>
+        <v>790</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786250012312</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Konuşmak için Reading</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259913520</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>