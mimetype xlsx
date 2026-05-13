--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -85,1525 +85,1540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055664619</t>
+          <t>9786055664626</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tekrar-ı Sinema</t>
+          <t>Canlandırma Sanatında Bir Auteur: Ralph Bakshi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055664602</t>
+          <t>9786055664619</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Kurgu</t>
+          <t>Tekrar-ı Sinema</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055664527</t>
+          <t>9786055664602</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Büyük Diktatör - Çekim Senaryosu - Bir Charlie Chaplin Klasiği</t>
+          <t>Sinemada Kurgu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>620</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055664596</t>
+          <t>9786055664527</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Marka ve Göstergebilim</t>
+          <t>Büyük Diktatör - Çekim Senaryosu - Bir Charlie Chaplin Klasiği</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>750</v>
+        <v>620</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055664572</t>
+          <t>9786055664596</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sinema Estetiği ve Godard</t>
+          <t>Marka ve Göstergebilim</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055664503</t>
+          <t>9786055664572</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sinemasal Göstergebilim Sözlüğü</t>
+          <t>Sinema Estetiği ve Godard</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055664343</t>
+          <t>9786055664503</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasının Estetik Tarihi</t>
+          <t>Sinemasal Göstergebilim Sözlüğü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>525</v>
+        <v>620</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055664381</t>
+          <t>9786055664343</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Animatörün El Kitabı - Adım Adım Animasyon Çizim Teknikleri</t>
+          <t>Türk Sinemasının Estetik Tarihi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>525</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055664510</t>
+          <t>9786055664381</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sınıfta Film Analizi 1</t>
+          <t>Animatörün El Kitabı - Adım Adım Animasyon Çizim Teknikleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055664473</t>
+          <t>9786055664510</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Film Nasıl Tasarlanır?</t>
+          <t>Sınıfta Film Analizi 1</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055664442</t>
+          <t>9786055664473</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Animasyon Yapım Teknikleri</t>
+          <t>Bir Film Nasıl Tasarlanır?</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055664350</t>
+          <t>9786055664442</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gerçeklik Krizi ve Belgesel Sinema</t>
+          <t>Animasyon Yapım Teknikleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758716328</t>
+          <t>9786055664350</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze’de İmge Hareketi Olarak Sinemanın Felsefesi</t>
+          <t>Gerçeklik Krizi ve Belgesel Sinema</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055664411</t>
+          <t>9789758716328</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sinemacı ve Tarihçi Metin Erksan</t>
+          <t>Gilles Deleuze’de İmge Hareketi Olarak Sinemanın Felsefesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055664466</t>
+          <t>9786055664411</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Medikal Animasyon Hazırlama Klavuzu</t>
+          <t>Sinemacı ve Tarihçi Metin Erksan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>385</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9756055664398</t>
+          <t>9786055664466</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Avrupa ve Amerikan Sinemasında Psikoloji ve Anormal Davranışlar</t>
+          <t>Medikal Animasyon Hazırlama Klavuzu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>620</v>
+        <v>385</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055664497</t>
+          <t>9756055664398</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kısa Filmin Öyküsü</t>
+          <t>Avrupa ve Amerikan Sinemasında Psikoloji ve Anormal Davranışlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055664428</t>
+          <t>9786055664497</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasında Psikoloji ve Anormal Davranışlar</t>
+          <t>Kısa Filmin Öyküsü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055664480</t>
+          <t>9786055664428</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>400 Darbe - Çekim Senaryosu</t>
+          <t>Türk Sinemasında Psikoloji ve Anormal Davranışlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055664367</t>
+          <t>9786055664480</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Tim Burton Kitabı</t>
+          <t>400 Darbe - Çekim Senaryosu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055664312</t>
+          <t>9786055664367</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Karşı Sinema</t>
+          <t>Bir Tim Burton Kitabı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758716593</t>
+          <t>9786055664312</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kirazın Tadı Bir Abbas Kıyarüstemi Klasiği</t>
+          <t>Karşı Sinema</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>620</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789758716494</t>
+          <t>9789758716593</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kısa Film Yazmak</t>
+          <t>Kirazın Tadı Bir Abbas Kıyarüstemi Klasiği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9799758716240</t>
+          <t>9789758716494</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerden Görüntüye</t>
+          <t>Kısa Film Yazmak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9799758716158</t>
+          <t>9799758716240</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kameralı Bir Adam Nestor Almendros</t>
+          <t>Kelimelerden Görüntüye</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000004326</t>
+          <t>9799758716158</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İtalyan Sineması</t>
+          <t>Kameralı Bir Adam Nestor Almendros</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>385</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758716784</t>
+          <t>3990000004326</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İran Sineması</t>
+          <t>İtalyan Sineması</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>385</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758716425</t>
+          <t>9789758716784</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnançların Türk Sinemasına Yansıması</t>
+          <t>İran Sineması</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>420</v>
+        <v>385</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9759788716665</t>
+          <t>9789758716425</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlk Türk Filmleri</t>
+          <t>İnançların Türk Sinemasına Yansıması</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758716739</t>
+          <t>9759788716665</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hollywood Sineması</t>
+          <t>İlk Türk Filmleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>385</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058685314</t>
+          <t>9789758716739</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>HD Sinematografi</t>
+          <t>Hollywood Sineması</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>27.78</v>
+        <v>385</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055664237</t>
+          <t>9786058685314</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Görsel Göstergebilim</t>
+          <t>HD Sinematografi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758716869</t>
+          <t>9786055664237</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gerçeği Öldüren Kamera</t>
+          <t>Görsel Göstergebilim</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055664282</t>
+          <t>9789758716869</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fransız Siyasal Sineması</t>
+          <t>Gerçeği Öldüren Kamera</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>385</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758716517</t>
+          <t>9786055664282</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Film Müziği</t>
+          <t>Fransız Siyasal Sineması</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>385</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758716463</t>
+          <t>9789758716517</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Film Dilinin Grameri 3 Oyuncu ve Kamera Hareketli Sahneler</t>
+          <t>Film Müziği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758716456</t>
+          <t>9789758716463</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Film Dilinin Grameri 2 Oyuncu Hareketli Sahneler</t>
+          <t>Film Dilinin Grameri 3 Oyuncu ve Kamera Hareketli Sahneler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758716449</t>
+          <t>9789758716456</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Film Dilinin Grameri 1 Durağan Sahneler</t>
+          <t>Film Dilinin Grameri 2 Oyuncu Hareketli Sahneler</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758716227</t>
+          <t>9789758716449</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Film Çözümlemesinde Jungcu Yaklaşım</t>
+          <t>Film Dilinin Grameri 1 Durağan Sahneler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>620</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055664152</t>
+          <t>9789758716227</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Düşüşü Sinemanın Yükselişi</t>
+          <t>Film Çözümlemesinde Jungcu Yaklaşım</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>620</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000009290</t>
+          <t>9786055664152</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Sinema Kitaplığı Seti: Yönetmenler Dizisi (16 Kitap Takım)</t>
+          <t>Felsefenin Düşüşü Sinemanın Yükselişi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>431.5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000009291</t>
+          <t>3990000009290</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Sinema Kitaplığı Seti: Sinema Tekniği Dizisi (20 Kitap Takım)</t>
+          <t>Evrensel Sinema Kitaplığı Seti: Yönetmenler Dizisi (16 Kitap Takım)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>498.15</v>
+        <v>431.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758716715</t>
+          <t>3990000009291</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Enis Batur’dan Sinema Yazıları</t>
+          <t>Evrensel Sinema Kitaplığı Seti: Sinema Tekniği Dizisi (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>500</v>
+        <v>498.15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758716920</t>
+          <t>9789758716715</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cinselliğin Mitolojisi</t>
+          <t>Enis Batur’dan Sinema Yazıları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789758716234</t>
+          <t>9789758716920</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bir Wim Wenders Kitabı Yönetmenler Dizisi 3</t>
+          <t>Cinselliğin Mitolojisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055664022</t>
+          <t>9789758716234</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Pedro Almodovar Kitabı</t>
+          <t>Bir Wim Wenders Kitabı Yönetmenler Dizisi 3</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789758716630</t>
+          <t>9786055664022</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Michelangelo Antonioni Kitabı</t>
+          <t>Bir Pedro Almodovar Kitabı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758716579</t>
+          <t>9789758716630</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Luis Bunuel Kitabı Yönetmenler Dizisi 5</t>
+          <t>Bir Michelangelo Antonioni Kitabı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799758716332</t>
+          <t>9789758716579</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir David Lynch Kitabı Yönetmenler Dizisi 3</t>
+          <t>Bir Luis Bunuel Kitabı Yönetmenler Dizisi 5</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055664169</t>
+          <t>9799758716332</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Charlie Chaplin Kitabı</t>
+          <t>Bir David Lynch Kitabı Yönetmenler Dizisi 3</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9799758716219</t>
+          <t>9786055664169</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Bernardo Bertolucci Kitabı Yönetmenler Dizisi 2</t>
+          <t>Bir Charlie Chaplin Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9785065664060</t>
+          <t>9799758716219</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Stanley Kubrick Kitabı</t>
+          <t>Bir Bernardo Bertolucci Kitabı Yönetmenler Dizisi 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055664176</t>
+          <t>9785065664060</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ben Fellini</t>
+          <t>Bir Stanley Kubrick Kitabı</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758716746</t>
+          <t>9786055664176</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ayhan Işık Yeşilçam’dan Bir Portre</t>
+          <t>Ben Fellini</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>620</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758716852</t>
+          <t>9789758716746</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Anime</t>
+          <t>Ayhan Işık Yeşilçam’dan Bir Portre</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758716562</t>
+          <t>9789758716852</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Andrzej Wajda  Sinema ve Ben Yönetmenler Dizisi 7</t>
+          <t>Anime</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>8697414718014</t>
+          <t>9789758716562</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Andrei’in Bakışı Tarkovsky Sineması’nda Psikanalitik-Semiyolojik Açılımlar</t>
+          <t>Andrzej Wajda  Sinema ve Ben Yönetmenler Dizisi 7</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>620</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789758716500</t>
+          <t>8697414718014</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Amerikan ve Türk Sinemalarında Uyarlamalar Karşılaştırmalı Bir Bakış</t>
+          <t>Andrei’in Bakışı Tarkovsky Sineması’nda Psikanalitik-Semiyolojik Açılımlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>420</v>
+        <v>620</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>8699517090059</t>
+          <t>9789758716500</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Quentin Tarantino Kitabı</t>
+          <t>Amerikan ve Türk Sinemalarında Uyarlamalar Karşılaştırmalı Bir Bakış</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789758716104</t>
+          <t>8699517090059</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Film Terimleri Sözlüğü</t>
+          <t>Bir Quentin Tarantino Kitabı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>420</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789758716098</t>
+          <t>9789758716104</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aile Sineması Yılları 1960’lar</t>
+          <t>Amerikan Film Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789758716081</t>
+          <t>9789758716098</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>1990 Sonrası Türk Sineması</t>
+          <t>Aile Sineması Yılları 1960’lar</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789758716777</t>
+          <t>9789758716081</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bir Pier Paolo Pasolini Kitabı</t>
+          <t>1990 Sonrası Türk Sineması</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789758716647</t>
+          <t>9789758716777</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gündüz Güzeli Çekim Senaryosu</t>
+          <t>Bir Pier Paolo Pasolini Kitabı</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789758716388</t>
+          <t>9789758716647</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Canlandırma Sineması Üzerine</t>
+          <t>Gündüz Güzeli Çekim Senaryosu</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789758716357</t>
+          <t>9789758716388</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Video ve Film Kurgusuna Giriş</t>
+          <t>Canlandırma Sineması Üzerine</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789758716753</t>
+          <t>9789758716357</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Sinema ve Üçüncü Dünya Sineması</t>
+          <t>Video ve Film Kurgusuna Giriş</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>620</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055664039</t>
+          <t>9789758716753</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Sinematografi</t>
+          <t>Üçüncü Sinema ve Üçüncü Dünya Sineması</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789754718164</t>
+          <t>9786055664039</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Belgesel Sinemacılar</t>
+          <t>Uygulamalı Sinematografi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9756055664428</t>
+          <t>9789754718164</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türk Sinemasına Yeni Bir Bakış: Yönetmen Sineması</t>
+          <t>Türkiye’de Belgesel Sinemacılar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789758716937</t>
+          <t>9756055664428</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Türk Sineması ve Din</t>
+          <t>Türk Sinemasına Yeni Bir Bakış: Yönetmen Sineması</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789758716814</t>
+          <t>9789758716937</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Televizyon Program Yapımcılığı</t>
+          <t>Türk Sineması ve Din</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>420</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789758716364</t>
+          <t>9789758716814</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Su Altı Görüntüleme Teknikleri Fotoğraf ve Vedio Çekimi</t>
+          <t>Televizyon Program Yapımcılığı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9785065664077</t>
+          <t>9789758716364</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sinemanın Simyası (Ciltli)</t>
+          <t>Su Altı Görüntüleme Teknikleri Fotoğraf ve Vedio Çekimi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>17</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789758716951</t>
+          <t>9785065664077</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Ses ve Müzik</t>
+          <t>Sinemanın Simyası (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789758716401</t>
+          <t>9789758716951</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Mimari Açılımlar: Halit Refiğ Filmleri</t>
+          <t>Sinemada Ses ve Müzik</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9799758716295</t>
+          <t>9789758716401</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Videoda Kısa Film 3. Cilt Yapım Sonrası</t>
+          <t>Sinemada Mimari Açılımlar: Halit Refiğ Filmleri</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9799758716288</t>
+          <t>9799758716295</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Videoda Kısa Film 2. Kitap Yapım</t>
+          <t>Sinema ve Videoda Kısa Film 3. Cilt Yapım Sonrası</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9799758716271</t>
+          <t>9799758716288</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Videoda Kısa Film 1. Kitap Yapım Öncesi</t>
+          <t>Sinema ve Videoda Kısa Film 2. Kitap Yapım</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789758716807</t>
+          <t>9799758716271</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Televizyon İçin Aydınlatma Tekniği</t>
+          <t>Sinema ve Videoda Kısa Film 1. Kitap Yapım Öncesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>620</v>
+        <v>550</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055664091</t>
+          <t>9789758716807</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve T.V. İçin Senaryo Yazmak</t>
+          <t>Sinema ve Televizyon İçin Aydınlatma Tekniği</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>620</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789758716111</t>
+          <t>9786055664091</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sinema Seyircisinin El Kitabı</t>
+          <t>Sinema ve T.V. İçin Senaryo Yazmak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>620</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789758716658</t>
+          <t>9789758716111</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sinema Sanatı</t>
+          <t>Sinema Seyircisinin El Kitabı</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055664114</t>
+          <t>9789758716658</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sinema - Politik</t>
+          <t>Sinema Sanatı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789758716531</t>
+          <t>9786055664114</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sakıncalı 100 Film</t>
+          <t>Sinema - Politik</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789758716944</t>
+          <t>9789758716531</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Reklamda Kültürlerarasılık</t>
+          <t>Sakıncalı 100 Film</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789758716470</t>
+          <t>9789758716944</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Reklam Söylemi</t>
+          <t>Reklamda Kültürlerarasılık</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789758716609</t>
+          <t>9789758716470</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Rashomon Bir Akira Kurosawa Klasiği</t>
+          <t>Reklam Söylemi</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789758716791</t>
+          <t>9789758716609</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Özlemin Eski Tadı Yok</t>
+          <t>Rashomon Bir Akira Kurosawa Klasiği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>8699513155059</t>
+          <t>9789758716791</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Minimalizm ve Sinema Sinema’da Akımlar 1</t>
+          <t>Özlemin Eski Tadı Yok</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789758716555</t>
+          <t>8699513155059</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Luchino Visconti Yönetmenler Dizisi 6</t>
+          <t>Minimalizm ve Sinema Sinema’da Akımlar 1</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789758716838</t>
+          <t>9789758716555</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Görüntüsü</t>
+          <t>Luchino Visconti Yönetmenler Dizisi 6</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758716524</t>
+          <t>9789758716838</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Korku Sinemasının Psikanalizi</t>
+          <t>Kutsalın Görüntüsü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055664220</t>
+          <t>9789758716524</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sinemanın Temel Kavramları</t>
+          <t>Korku Sinemasının Psikanalizi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>62</v>
+        <v>420</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055664329</t>
+          <t>9786055664220</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Genç Sinema ve Devrimci Sinema Hareketleri</t>
+          <t>Sinemanın Temel Kavramları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>620</v>
+        <v>62</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9759788716672</t>
+          <t>9786055664329</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı (Ciltli)</t>
+          <t>Genç Sinema ve Devrimci Sinema Hareketleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>620</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055664541</t>
+          <t>9759788716672</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kısa Filmin Öyküsü 2</t>
+          <t>Sıra Dışı (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055664190</t>
+          <t>9786055664541</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Animasyonda Zamanlama</t>
+          <t>Kısa Filmin Öyküsü 2</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9786055664190</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Animasyonda Zamanlama</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
           <t>9786055664534</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Bir Martin Scorsese Kitabı</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C101" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>